--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e63134fe95f6d9b29bc58da54f41971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd943c3dad8422c1a287dcbde13a67a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb783a654c9d7ec0ad79897657b4523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14e769c98f103a6dfa5847e5f1c3fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b6d19de1397cf2f49b572fdd03f925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b827b0aac5b5c9b45e9d67d652d8216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447477f60af54806dbf41cd10dc5ecc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe40528125741a6ca690977bcdee05c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a069da8d1e3f891d6652584f3c0a70a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4514e60f0a35022998c27ddd5390e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893c808ef80839d9e068fb38e773ca411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03812013e0d2a4c89db958baed8e7aec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b0366c09bcccc0b9feb7682dd0ad613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6220ddc6dd75c21d01052a8d9829db414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07027d1ddd74cbd995947f0b8400d1b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6caa4f3f42e20498efa411f65ea8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26397f31613f21619c51390f91106b9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0187db698b4eaa3ad92abc67e4e5ebf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc032eea51e87fc118b1dd3c258da819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc37f0d27c11ee776bfc6a403e77df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0752e7b09710da91f3e67e8fdba9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8641a612d2189c6fdc18d6b9c5060422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58255a9c794df5907f0f0f268170a3e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3db309b2f820ef19b75054f0986ec324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0ff9f725f7506f8363e312c95fe4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782441be59b688df074c2b623b9e22d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19fa08a0d27955e9e223d18ff71e7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff429eafb2362629d23126f37e2bfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5c7aaab6246c3dc9990521b48ab4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae66eb2d3f2107e4c7d1becf667fb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e19691fb1f8fb714f86390f5c00d4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c97b0fdc95aa1c5ebcdc2fae344f8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32115646034195ed57fd9e63c79a449a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e347e3256a25e23393b9c13cb5ec034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e30cc1c728dce469eb5ff5c7958fc235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d7617ece63bbd95d790d256bb125236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089236630e3ba1d7ab52027b1da88a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4051baf290b2bb95eb9b8ec5e428f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348611fe88a94b37086cb5ecd8a8cff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671bc88799bc2f5135f23713996019b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fbc6dd1b99eb369e4a413d1c7b16341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ae6e9c83bc3d978c5a9f49e13704442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf0b093da8520f52ba109af4a2c72c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051fd38f6edb8450e73c7a90b7486b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab48bf97287cdf7c95d4a48d4e63e3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ae7e16aab3151ed62345a3d65d5c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7d6d61a4b204bf4b8327f3a03ef7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52513e4655ad8cdd7f6d5ab0fecfc7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588915e5b08ccdc3f92b6b85b13b78649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d582930a4b53bfb01e0cca5e888b6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ef0e0d6b2206e145654b4efa8c7ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adca479117e5579eae022f5824b79952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876a61e43a09e4c083158e53a965d7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09318c692100b5841b82fb6da6ef4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d5ba84a3b5e1932ec7922783e264c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b039f89047363738cc1d7539b959456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415802c3a648e46f1e2a803b98030a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32092003ab750fea5c1d767aa8696b0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17be5ba6c77896221119cbede3300c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230694caac415d5dae9eae4a3ce0df4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d63ba0a8301d8cb5b9a1e58946d2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44feb5ff5b9604baf8729f83ecae8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477c733d09b51d7f9430c0378cd2cd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93180f06f4a52713aae4434751f44fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46793b83beb058fd87fb56965adbb8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e21693362625666849a774d936b6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b787feddc8d85b5bcfb65211aef02be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377a1f8f13faf268ba77ede35db335468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa77e3b1847215921b46651743f853a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca861f9e09ad3c55830a7b88dc742fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc4a46d481733306c8bcea4a00692a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a9a7ac8f3bec11834fd16b727be3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728acefa39c128cd5ba99971055284873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18c9ae27173b116fb97db9f1f1605f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab63f9be171ab9fec8888acc31ec2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81997e34b855675eb092793ea6ed7b7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e044608668dc43dc39c0067975b8e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f0a9050d3decdddb3247b948bb86478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e589963cc35676ff7b63ca1cdd38c6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1484a810b84c8e4f5d6020c1756a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daec4f0897bb4740716f402acf47f9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91876eb50fa5de408a5ff42c79e787bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621f7c845da903b7b62d0cd49afb4a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d0db62da745d1ae87fe23f16ba43184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c6bf7fd8b92c600e3547463bb4fc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963175049940fe1f6da4b576c270e1cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65aa0e19c2d0f63ff587ca012d393287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372c7cbd708e7246aa02cb1973f5daf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d7959af8defdbdd520360a9ec1cbb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa710104176c75a52a60e62716233de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc24509af82732c1ef0b4843a07e2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b87c63c070c4ccd1254f2533320f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bf7eabf8b29ce38b39b61d4c9df3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798fd4bbe524074463b45fb6c179f4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5ebd3c40f1a61846b0275c8c05bb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4217f328b676de296f2490542333d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8220839e12fdc85ac8603424e930697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97b3bfdee9ef0b88563cb4ae183f7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28421412416944f304510187717a372499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cb3f7f51aea93419a90b6f9be6f31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15f8d4526cda58a7e3fb89ffd2a41c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f279dcca4f09e3761f05c7be22e59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1629ed27a1fd7dc7c362b92ad0056103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010efc9334c02549322378e819d0495104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67612381220a91784be697e4e6b0f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdb8c998684227197b51544f4a5949106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9771e86c6bcd2bed170bab3890fc73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b4fab656adb29e67ee6d3a095a214108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096cfe6bcd78f805d44814aef92f10a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c8e6d1511f9ad2268185897d801b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0d98f6dcfeb0b62c144405cb437d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e3ce4f0e42fabc057a5740722d14e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bb8dfa6d0f8f8635815576ca5cee2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4a0cc69320c646814072657d40338114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427d84db0c651b4e75d4f81995c3403115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db29e3c5b3b05f14d769041f5b5289116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364d10667b46ecc4eb446ba145e2cdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debedbb13b0ebfbd4fea19ab63dac8ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9d790ee9d33c061fde54f56f02c17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccd1828a8aa8317b7f4ad2795ee82f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111b1b28e26df3a235517e19d374ea7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf65e32eb85f5fcdb1d96ef02325f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e25bef03718278a51a3e49fefdd91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576899f57be3a732c857a93b35c857db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217afe969266f11b48c685bb4fcf7c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ee1c712a712ad6f443c10d1aff884126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337315239286f4f8f2ce4a9d4424580a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccd8c371964fea42e9045af19aa4bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c8b56ca9350d272cc7208281e6570129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bece765ff7c33f127da11ffdb6d23c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7b61f6a7c5909e2d2f5c34420e242131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e455dad7a9b87a46ebb44b1f05e7f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3832ad94be6c848ae9cfde18b70da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a5b4195c7812ff9e57af235e92dc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d85d69153a8405f3e443a86eb9f57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebad61f3656ad2ba6993fca65bc0689136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59974365ff236a94ce33e177a78589137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654445a103316140d4c54f30414c4748138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedf7254c9497d928cd1df21334d077139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae67e29b8767d6e3b9fb7cebdab53ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0405e491a0f48ea9107c9f431020c17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35af7d4d3b184d2722eb3ee938dcfb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b7f427f60c5f0a81f828d824d6965143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ed616e0071cd1f83ab7d6c2f446bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fa785312a423d863de1f1302db976145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377b9ef94b39d0e69c25581000523d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f08c599e0c7b94f0755fac6332dc85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c8989a186003d59404771a76e9145148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a30fc49484ebc4e5f878d4b26e4fec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123270fcccb6212de1d9510b60be7374150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e3ddec267c0ba3e22937bd87a1770151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd341b1c526e1b6a5e7de34b1b6e56152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834e86f5e62078c7f7d0cb081d09ca2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896d95b0221a4c24f8211c8d4a78839154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4740a5bd68e209fcf5b53c248c1821155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f63457013734e33d9942792d1e8c9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f112f828fa508652062fbfbd30586a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac1bb8610409fb5d3e885ae889af8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7194f263544ed7477bd202f39f3e0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d5d54a568e98dbfa35df83dc437dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19da951e2f15a9f0224da0ac3223bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c975f69250f7fe4d63fa0e6e4d429a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba50665225bc8d9eca694c8a98789d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415e724c51026fcb3fe18b9a9b424b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c80799677f29133de7cc4fe63b69a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45dedfc7ecaf4328c5333e8ef89acc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3f79be7572e293987326ad1e6a731167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8014bde6a53605f4264d7e2fe174d9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbba7b4cdb5978278fce320398c4e0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c074a4b41050cdc9e1ea1039d4c6c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb501ad697ec411ab8b49b6e22447b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c5488ca25bc24b3d53980dc1a7bae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95d351e1a08039ef9a04c066a5b64c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75cdb4cde881ceba3b93d1c89df66b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a499a7bcc64e4952bd07bba8008816175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510058d2cca58a38be3d6808ac4fae8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de3a7b1c5327bd0aca5e6ae35df8df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee25920b8a072e93b7150abe21df32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09780e03503ae86a5d5b5439657bb41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae28903d5dd83923b0e76c89a399e24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d20e3f5a824f02266180a83357fa14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ce3b329e4b74202beb10b2d7555a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac965488d8a7756fff929d0b5369da8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dbdc49d06df4414af0181b03254cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e759aa5f1d7ee95d16d7a9e612e6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67319ee4222e24ed49f0880fdff8b9b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83f54c23df820d07de559a21b16532187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacb8008ddfa677d99f2124baad3cb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf01f3c666354c6b46735fec6b5c64d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602ffc75b4256601ee89b386c30f567190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c7afdd50a1c002ad265ffe579483b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999e337e79651c6af861d972ca20151192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3f363a6a327b441b9c686182daa18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3d76d83f75a36b9fd994357137b35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b1f6e873c723c943537f8f9cf685c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c97e1062f8747e8ca593aa015595a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8aa8474cd415269a99014c67dfd23a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e01edb73a4dadb6596e24a9f1f3d36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2aff38600e5d3e1a18eef67ef46b76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798368dadc2122fd45a9114cac9812e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a7b172bb74e1f5feb27d944413599201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92b963fee82ce9b0e3534782e5d95a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea8a6eb532bed6b4403ac245f7cd7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95066b0b8f76f75c9b85107a14c94843204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b021e0811ae4801ae2a53692be2ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b396211174714c9b48d608fd841c63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95789f6f089bff9b4ae90c4456565ee8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850077632449bcc7f93f823dbabe74d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69b40864c3bb4f895227872c6cf92b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38f942a95b3341108d1cd3262d4b76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d2e6869e227780ea76c52b4d825c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de54760154e2acff564c442cadef68d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81402a3504b58688d61010068b72e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb38c9c2c6e98327d368b87ea04847214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b149dcdde6367607c313871881202215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01244e1186c5d34e6649c66fbe63ae0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe95f7d805c1a49b4ee58781dc471d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd099d7ef60bd79efb5e8f1e8085425218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cd17003e3fbaacc589dce3f5c08ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e1648ee7b84025aa593bee63d8c70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843be97c29aa11799603b3c488840bb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f22d2cbf0009590a8896109fa9cff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba41dba683a6a9ff41ecda4e80a448e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b328f0833992435b90c8db4621588224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feb0de1e0d6e6a0188da14f3b33cac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5f1563b165c57e37a78eb3378f558226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a59236a912d570c796cbbbda4366ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31507b0a71c8e91bbde8fa8a4e3c19d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81b0c9186561c962d0ae2756b79c0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4421ad50c1a17deacd87c6d14bbc35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70905bde9977b99a51e84eec02345b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f56095ee84e35aa0268bc0816110cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0481c0436b77b6baf37454226010e17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ced0edcbb3ea9162a6af18fcf6e85f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a233294b1cb8d22e9a1c105135587235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681b3dc02a3c164b8e6ef2cba112f54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825de76c4449b1442879ce255555f0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bdd56f3f3382def7f80198127dd44238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015318ee72f8865de200e68bb26feaf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d761d872d1a5d66a21fd1ba7e7fcd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790db1440f42a924dec0a67bcad88c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac439d8524176d0734b6fa685391e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ac9f8793c9bf1b92759c2e303ef44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56d1be93ebf041fefd94d050553f71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348fc94a7fafc7a81b1963601b6f804245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38223235fdfc54d69cf94eea697278ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea45606d8a8d95ffa5ff44c60a195c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1916cbe121047f1f78430b72b115cbc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa11f370bd293923cc6930402a85eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec40f3f5ba922594536dd1d57da89e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac980e2dd01ce36316c6d7933bf0f8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e678da6f1c076091eadf8428dd077252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfa7fc71e54a871754b0a9374378c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271942390427539f1f19ffe13eb0659254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83956db34d66a20640d2239f25de33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8250bbce746086389faa2759c313a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12db6b602ce691b866baa7f49b9796257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032f9dc006d144a18b3dc27d580c274258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5647e4a13705259933630cc7d21c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732a3fa2ae3743b9e12d7639e378cf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cfb50a7277db0f3893234614e8f97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293de375b6e04da06973b076c92fca12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf138dc2b2c188f8b052a141d158f151263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad40cc79e64f544fa08d78934696dc8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da94f4f6049fd34a7764c5543c835a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee1d45a5ee54359af264bdd79e4f55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651ebcb86e481ac7ef461a381da7ec5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639247114070fc33f227c2fa796a07a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644acddace6481ae8d2370b63f428ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb9f9ced01e5994e0a3e34cf41bea1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76496c705d9a8206e92bb3f92269b811271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650331228846feae27be0840b0d358a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d791dd976821657f3129f342110b5d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fb8fff9c5c9dad24762cf6d008589274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb584ce22507a2bab503700654edf3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0dbbb132771cfd71e1b3791a9fac6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cf69c9a3f6ebf5b8c7a9d4706656c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3377447278e9cc6f8d3ac4a6b1f7ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cfdf7038be3d34aed2da4bde6416b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7922cfa7403363a3fbbe7c4fb128fd6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e53637b2b40bd324d09afed8c3606281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394265018b071135f45b577e139468a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d689607b345cd73594ad7d8f4cb603283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7123253e47b708fc76533d0c656257f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f6d7ba1fe6da84246d73a75052ef8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7bffa0cd7662fee297a46892380f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc16c121640b71f98332f21dfc8a47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b1991dda5eea77067657eea3c10ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d03e1ad44558587437448a58562bcb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6d3daad96bbe7fd5dc1d8fd163105290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242289faddc6359507e8eacfd5a0f16d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4bb9882bf28b1c363c860c646e032292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b8a2a7e70f95217bc9c1867370826293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ef56a05907b0a50595554b4e738b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8d43c2431151b38dd53da021a68bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17ee19c6662c4a6141147314efd586296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40997bf5c3f7be431beab42df4df8bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40c0c9c811973eb38542a33e30133d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7139dac97d0978925c11e9f2047f72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cfd37337326344cf6aa1a714422f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593fc2a050603f92640c1a0847ed334301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dc7d19cde1d374429d11131d5ce68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52a53275e4dcb19d373d41df306cb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1868a9ca58a16fbeae763fbe71f8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc18e6b1bc01f1cc1a835f30182ecd4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcbde74741d586ee525e50800a9b6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5aaf3478b146c839f31329d93e04a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376af1f1f15a88858dad76efb42a32fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ed5e9c8ac850aab3593d917dceba5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553970540307c1b83358acb2bcfb5f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457242b97b044b0dd48a95534c1fd16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c377a984be3e262d34858a9be1c769d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51abc5eac629456dc063675fa404228313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78b55591825867d4ae53059e446b6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7446c5e8c03029e6a67b47f2868bcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11593356fcc35796157469bcf7ddc548316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29d501ee627ce2e889d1eb4228c009317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2802a4fef66ef88db4d21cff3104be0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d642d9634eae4ff5525606dd9a334319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99606237dff57cc15c6e28ccdfab21f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fcd1f6a8c85d504778b7a531dbb92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c7a27d4ddc8408c7259e690a749e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa2fadc2f5d02b4f1f42ec1a9e02c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbe3961643a9801924a8f4d4f3cbc0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff40d693273b8a19d9afd51456a417c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f90bea99954cdec64edf24033d024326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adba02465e78611f65fad07dee0210f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeaf79f18ebbbf3fb6753115d07c2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eafb69d7e3d3393580cdcd1095ce3c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90728af8e7f02aae8f8760a72a8150da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdeb1562573662891ada2ccf757ba8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886af373dfdf96548f075b99505dcff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d8d370b15019e5f583e1f46a4d6c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3501dcba6dc5e31bb3b1a85908d063334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624081948f116df63b361a8e92de4f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067836448a57f23ebe97854b4900892336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e1b43143821c67cf67a182f05c8c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9090a50867f1f66ffd079b1bc1d6e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef119c7ea71093d291655a940a920bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f773c957c4d24c8ef8ccc7739995ef1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029de8c6f2c3f46ba0d852e399489e84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13b832a06d674cfa1c2419f5082e6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e94dd681efd50c77a07a4ccff7fde343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36184b87abdcdf829c67e96af5c2cba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc0d40a69b93bb90c865becc4f10e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebeb802a112307797a1187fa042da76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e99d8312b2adf8b2f6c0ced766e29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae2c252616da608116ce86ba19a8eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002500b3926e5ab9596a3e9b7713950349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75574d0e538b3e2268f074a69e4fbbdb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfc3b22eecfab84141d49d0f390963351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82ebb473787861c79a28abd406340e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578291c85c92ff824860e69d0be512f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18709ef5046efe40ab03ad2e488081354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7eba291834d6b2b27d87015864853355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07df68fb5b0aee75cfd660e5071b9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16d82884341d1b5a0dfe0ced4b2b13357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ab15f66c652008776d0bf90d14f8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d1e8ccf927c1595c9d76c0e664562359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb98149683a325d72b678ba26dcf27d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2e4234e1bf233be1cbee9d6798d64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9314b5b38c3a6484cfbc192f1da3b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635e9b836f38c8aacabe951e5ecc023363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93a76c892a0bc9aada554bd5a3dd16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f40ab3002b488334f6b0da3b5bb14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b602f4d2d00fe92344b2bae772d8c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47111c6cda4cda3fde228d47b79e74e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31131946f54a6219419107ab76b7c89d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05bd5cc50976cc5fc56ae642fb8bbe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fd64e6350c7b176396ad7ed5f4643370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46117f9977e49d56f0934b452099cd25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0c5244054aafae81bb2f0e6592e93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b597ee658d021e6f7044236cd2250ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a150ac72a02f36394a49b8b2fe9a86e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e815f0e63d87f023c09d9eb3284eea1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408dabd3846dc1057f73dfb3d405ab2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588f29eb804f5828dcac9e7eb7a5357377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecc9d848252b58262804275600837b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb67daa7fe321bf2c774595a1f3408379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417537d6d4848552a4b2145d8a1b256380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd06b536d4a9f64b9c959fc7d468d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf698465c1a0b07ed6497d7371b831382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874e2c2f5578168de7de54d16eca471383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eed27e59938e6c1b194d5d7a02882384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e94a00c71e213dbe805c62e3048362385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576370dd09e93075604329a99cc9dd7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9e2cb83542ccc85bab815e01d87e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b363677f640288630b4de1f3425b6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfc84643ad4872b0a00946791f6b38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49115611155ac2e469a572eb770d4a8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d551b07be0c64db58cba8cc57addeb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1aff4c515a41a96c2ffbdaf09175b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0060b9d4e730f5063241a9d4cda38b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eb008edab53df95a67a07443b9c0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e4b1ab1c86b02d18905cf0ae3c1b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b81191636cdd625a09bef9ff7773ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8647f6dd57163e048509d48f7f010b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3aedad7542f984660f36726dc3d7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40351120d2115e6438a6c2e6534d0dd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17f1ea9eb99c4efe26ab4eb24d26e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55701be9e2a1e11fd8bbf94206ad01c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2806241bb09a33ba699b73410692c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6fbb65c7f0e51eaf5544995c29553403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fed6086f522309aecb61b6f5dc20f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66264c4aa9cf72f18c380ecc3c698a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94258bf3309d0c745f393bcbd63150f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92720c90a2bbc6dd841ae78114ececf5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bfeb0ff5d5b26158f08bf2da204d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba388b14edf08b6846a9d8e1619264b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bd4f5e7b579f74d0e6d145bb2c41d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90ca51ca4c9b306c52890c37b60083411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935e138c243fb92c6bc29f0d6f22bd2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc1a949d98567fd94c9ba73fa4bb07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d846db8e88d74a79332d154a44e321414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44bd8a9f77854644ae9516e66cba89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86951fe184efec018d8810d2ac589f22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ab28b9f803e7f610d2fb0550ef389417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd250a612483857484b232a23a4376418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2234d8d981eeceacb2bdecd0443f07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1695ae73561efd4d2bfd0e85b20436420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07be081fa9bed23047a4b4fb2d1937421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998abdeeed713aecd68f4ed2b1063a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7af7dbd3478bf18c0a0cb54feccd64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abd1451776140dccf0c2ea2afffa08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9114f45807e8d410c25253bdbe2fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220dd00cebbee1442991a544257b0c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce53a730012ca81af96f40a09c80bfb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e252a063c108c883cf18220f6319ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f227cb5770cd7f832d6cc917bccfa89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2d738c2b80ed58c21bcf3e479aaa4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e14217b09a066947ee630263b53d97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25330a058fabeecc8de1a1c529ad5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a2ed609cd2b56b3716ba37cb68222433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590275bc3549b3c9eefb940d7bf4550434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bb0b68e181157627994c860820e16435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913d4447d62b3fc6f7ca579215f5975436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba10fa2d5bb3e3773487d8f551f2da9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae15cc59f613eec5c46925adbef375438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d2e6a19dd551f4be63bdeee709191439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29dcb2200220bb4b5932378e32d1ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6785c76fcdb9336d28dd5863d69bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501e12ecb3d4a59294f71d6bbacc7b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f403a43d132a1eb928ed4cf2db6b5ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a1999ecbb01b10a348242389e37c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447d5c60f8a687dbbbb1a595a7eeeeb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1895c17bd16fc3af34c17e5fd4480446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6996c31184979688aa333f7d3a3adf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a62f7a5abbd9ed8ccc81e830528fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10c3f540f32c2037619e4fbb981cd8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eef2432994e04680e7ec8e9923c790450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b2b61c66c6559d187023cee288e62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7e804b597acfd8b668d584907bcc3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fc043d8040b59ad659e49e9a46b49453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a10f39271150c85abacf35e0cb913454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d1d04e8351d55f39d1fbd5379791a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af948b587cf1fb8d109c7beb17aa9080456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d799d2c15b929617234c037cf6e6cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7997c2380b1e082077455b39bc1b0f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9623a53e43e216465c454adf34bd42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3942769f35673bb1119ab18d5fa5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf90673358b766725163c4ae52d8c57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ee9bdc2d4cbf0f824bdb443bd7c23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68eb70b6fc9245f43a29d58c835259463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20121086b9763defc73bad425f8d5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91a3ff9261298d4c431a5ccf506c3d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d89512195f9dbf07739d0e152090b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beb560efb4e49df218ee0bcb4a094c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763b4e1e498bbb5e067cf7cc9e1a7a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca46c77e577e846a54726466d8a5852469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fca568c1aa9ffe5c8bd31d76eb58de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8730b3c0fce67c6d6b08aecc3dc9d87471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0a4a64d52975954741edbf5ec3653472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2a374a43a61dfdf1965c73cfa839b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e8df23daef877dfedd3d551c75f17474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698b0ff0460a5ca3bcf8a2a80899742475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aabb848342ad9d2f3c92fefe02806f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0763ff297c56488a23418fb8c5a1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3280e0c4ad17518b0cce177e9bd84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621f7d71aba8d9a469781a4ef0e3b14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b098bec4dcff3525b212a290f29d3b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880f086779882d0990e12e0fb330eb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc57b82ac48ec80c1b9ff05bb2f828d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ab5d82c4dd6d5db3a3771e747f76f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bd2e0624b15610da7f391834ce090484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1fd6227ad78441bdf93ebccf8d2c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e66e7c5513ddc089bd5b51bf1ba63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c252d42d2b5d05a49ad59ac286db6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5929337e08a0fa0d1fadf886a2fa0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544c7b2e0b14230f34c2bbe1e1e1f1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57d012fd481f0e33c5f4d651a92010490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d8e8fe21cedb89df42054f57df778491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5f2aea10e0c13f04e298261c47ead492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977e47907d3cf459254917d08091f6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25910884da4c806da931b472bc44f8f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f039a02c64168ff8c215395cf0a4501495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002290ceb74957a1e872bc6efba6b9d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4c19cc4adf5062aa90e4e1de4374b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d1219b5c0f1a95a5db18d16cf4c85498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1653cf574b9b5194976fe7924a8c29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bf887d0fbfa51f84a9212fd025f9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241fc342fe2ef41419ec1df07cefbe3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b6a0f0a1c10ca05f3800237e94c9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455c30f52a7f2f991f77c48921c6887503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf680b1a3313a8528779e5353627b3ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba37baeefc6f09599be1726d8b8274505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ebb7ca10003a0254aca4f8494b391506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e3087ce14282ebdde7ef509cc23f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c2ff854525173dc72230547ba4529508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54652d2e407a1acd6b957723fbf81b23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea423bc0b8e8518660254c503d4ebf14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b39f4f6008122af6262a08046a357511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1cc709bdb6320507ae5df9ffb7e85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7bcb017d3a8243226db6ab0cceb3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ca5aa55bd044ca236cc6b793a63bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfe0fbdfe982e269731b73d357e27e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0967061686dfa7fe78311e6a35dcf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4688f264feef4348b468b3a8ae688517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58491c103c871f52c4baf5c9dcebd2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f780ada8f6c8392172a0d9f643448f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b5042090958a362cc34cc631938ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147aec91830e1aad5a689b6ae74b5766521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4be64be27a4627557c9e70edfd4ea8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b57db1d6483c4b4310f52f791760a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ad2267ae999b2f9094be953038781524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707d8dc848890d97a16a48e3aeda1bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea421fc0b3434f0a9a976bb9f855b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a8939ce9f115d27a1996104e20169527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba67568abaed416f486d9dbdaa8fe2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3308bd2e8e6e21e9629d675eef882529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b752f61d51991eea55549b97ee9d45d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b01962c8ae88ccdd71475f5c29f22d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc72f2fd38b57dd6b6b673f1698115532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379384d448a859525f497e644917d11b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46276bafdff0b34fbd7a24919193c4ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da557f4aab7cd6f9db817f6a650956535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c65f439691e4035f63bf985505bac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0723babfd243275b89c682ac64127c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c1959c9bd6c4c481ceea29d23b326538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523ec761e40f2a92daa3addc1fb8c79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b940e8547dc13827c8573d36ba2c2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60695871ad3344757e47f704163aeae5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bae50b7529686096ab71fb3c56596542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151182014d1ceb937f8a15505cb87b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c98384407ec54fab1c60dec7e48272544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754bdfc73d14394876fea6199275361545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28070820cf76f9d88d1266c29f5fb4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce654a57d15de76bd3afa819a7005d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48429fca1977923fe0d25e7afc2984e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd640a4440a96163e6007b5b2e4b58a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa0ab8d0470ee0dcd43d1a20ba810b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e74daee6571f0feb8d04accdb61e5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019e87d217c0cce4dce68b2c799fff1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563c809d4fa04c7803fea7ed547253a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560e347b0e631e635a260bd15712652554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bbd222c502c78db290c54f9209af4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f342aefc553de39cb49943b04adbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7762b85942ce59b03844ed5532cbe89557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bad30562f07af9e5052afb4e59bbe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dcd166a1ed3b058ebea34e17f935b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbe4628db61ac4d53bc2ee1a11fa9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb3dfb8b0da08c96d1da3345a5bcc7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf867f1337d7b3e03c0d150d4b109b7b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d00b105c81f8e9f5808be527c06d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588197dbcda45e253b5cdc78b13cee5b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705ee8624383e25be7da213651cdcea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161f1e4594191305d9310dd1b28f21f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2128bb3a567fb8183e464e326cb47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e30acab8adeb343aca8cf77494179f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112be14b82924617a3d1daf4869a2e10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e175b84064af03da69cdcd9d4b12a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb36157ed6ad42366ea7fe604e79bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e09a757cf7c21610ac2bfe12e38932572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34213f61bb602ca5e2ac7a19b525904c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489e03dbdd78b07a3ab09914c1ec8fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1ba914d2199e55ddf043051c3498f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374d6891609221ec2a9107f0967f9a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e820eae94715cd86023185a777a76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e706f07f9f9c5a89f260d133f3d0245578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c758d77a759afe2e570642da2a5e47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6ae82b300907ad124a88554bd2650580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10364a0858bb54f079a83fc0c747ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195a3f654f98d20dd77fa2b9e627fe3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838246a05d1a74a0e886245c6fd7a13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3adb22e098e45674b2682b4b88e9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5a0282ad4eb2723f1924e1b2f1b07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3051ac06247e86175a28abad3ffe40586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985293fa798c537cd4cda0734ebe7da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda8a99fb43b2e7a0f9e7ca3c15a958588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c08957cba28a8c162df3d365e87b3b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7010f8342eb3aa7da687777acae8916590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40027891b03e28239abe325e1198f8bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbc8ea3435b315ec7dd70824cc9705592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0cdbf338d764c849edbf9e64b8993593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0332c43b612bbfc3de52a10567162594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686c3c0ebe5ae05ecfa8255079e4061595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1575a9ecd74472d305b299b3b88d074596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f45d1705cea015fd119f05cbd05f9f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbbb9ca2d8ccc432ff080e7dca36c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef95e9afd702d46f91a50dfa0d82224599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675033dcea38e563c4a9f7cf52f60927600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357d981b56deda57275c4d94e3223d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ac0575b02e8ca11cebdff69da4456602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21375dc9efb52d443c167ad7b526e80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3224faba2e9273d52d7f8daf6d260604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15ec8b520cf33ed35d6d3482bf5e7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f6d0244afaab3359ce6310354c150606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e8096d7217965a06374c140fd111d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5217851f495935be6f20c62a27416608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d392ff5a31e043db5f271cdddd0efed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd145bec9885a3a4132291f1d68a5d30610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbbd3c09cf6bcdd87291bc8afe1c3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dd55ab23fc4aea5b941559abc34b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33376077cecb1bd9222588acb9e690bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c542bad01d018d379e2e6dc754ceb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4904b993c95ca7fcc2f06f255f8d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473e78d7f750718239de9b7eb829607616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec2a50245dcb008dff7252e58a85f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fd7bb527c53d76cbeffff1d086650618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861451cf793bfa6c9846517a1979850e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eb3c490ca099f8613f4f2f2a607e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15754723dc6f98d44c75fdf96aebeac4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1b66c3a3da21208fd899a16008b7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011475d6ebfdbf3ba8be1daf162e642623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3062224f3fbd7990dcc65586eb065624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5afc55431a34e87e3e98bc8a8c05f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464bd535d3fd92b48529975492e68dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945f12c4e0ef16819aaad66deddb1a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b40144efe5bc531bca2830caf09941628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225dc6f359b713b8219f524cf3e685f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4065259e364c40ce72e3a805bf386630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22a879eaef1e926ad92da7ca8fb111631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09182fd51f2572391e94f612cf1e331a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657ddea3deb7a124eb8006daa5aab8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad0016b930fa8e59824a99ad7a4fea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f611ef0d4c80d851769ca1f30119e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20009a966dffdcf5b7deb97b2360dbfe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763ad04e0e6d3386750de31725f3f6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8be02626a1074521d4dcc0f523ac84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44567c63e138e2217d54c46b467f6d1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8451207c6b58ec9caaf85e9a56369e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47effab54f2d77a3d8b0f61a9b9f6e4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a0604999fe5aa992646be849685c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1833d9449e53f7d2437cf3ac88c26f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3521855bc0620352c4aac2dc23277644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b93878a6cc12d985237c0718d9dec5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f56a7a7d5bf39c818bff1214230ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa703c5e4f360a93fc2104ffba39168d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a6ad07a581f33eec4e4d32f947b7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac029683f3105b91707687c507d24c91649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681b7ebe34a5c15e256287d69bad329650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553bb9dda90265a5fa35da34e9c0742651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5aa96d6ebaf3052674540d5c0742f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287f22fba37d42d611fff8a8c3f29af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a4dac6567de98e8af397cf72b0c36654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17834aec570311314912816321c0392a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58bc3c1582001092788437b62f09f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e310d875b9849f8038888b57a31e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3a87fce46bbcd4231c032b7fefeca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe635afb444be33019b9915376701af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313a5a65e1c67b7797e722014e03e76660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1c51e6dbb1323572fb0b775105f51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e830398e56fb0fcf4ee522f320089e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7d9f743a3c4e3bae0cd33a9ffa6c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351d8f631e8027af0ca09410f6f4416664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edf3bb49439752eb9d5bd45703a083665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae2283b091a40f8580ae1d845ac60f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3080af6cbeb2fcd1ac3adf0f12812667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4a499f503b30893c3ee5a61ef2f7a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ca023031c6c0683e9ee58c5bb4875669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ae9999dd976d2f2d5d5700cee4355670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62585769535294e8e1f7a967ea798c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff424aa1e0df720203f4f311012c0619672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2792217b6c72504e334be854467abc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b36ba37bd14acd43be5c8eecf2f63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579f02fe415b7b040a3cad6acd88441675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483caec7e3d541565ab5a5a84200cf2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90732a59dc333d4b054854682b2374677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c9a5c1715aa380d0a8cb1ea75833a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314036171bcc2e58ceadec74aea46b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65a5357dcb74a585264a670122c32c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a757f0e073f1041fc13a76c19de8de5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c5f724c882896896d173732386915682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7922c948cf2040dc1d73285f2b8c906683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13ebba179110ce926e8c04b9b61e25684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c63207f3b9b35811df9bf87b9f696685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6c24aed7209e2b9c0a42be4ece970686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aadabf9316802b3f0bbbedb7682bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0399c9af215bbc73435177d3e5d52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d68ae65487e4e353ef4c901e8d5f59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba286cce99bc50de46e22d011474da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e6c7aff2b8cab93844eb35676a3c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436198b9f9423e8aec071d036ad59cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13f00278add42685aafe69bbff1f83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e684d1bb31660e45fce0f37dbeaee4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa099668cc440d8e419f23164c4f84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c955e69f003e57f4b6325bb811ff8f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21460bce7b9afc788f38a9f48ed4231697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fafe8fc84d47c3b551d70e43fefa83698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4b1d0f01b88cd208ad213718c1d2c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed016e2dc17df622ce67a0091f63bd1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72851806bf097cf05799c3ccd772570e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914db22af1524c42d935bcba9d9bd6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866d89b502a09503026cb1adb186942703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41447200fc12cc8b9535e840148793f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e37339e191fd38c0d7657f1237211705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0c18984693d2ea087603a346e3d17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd74e51691d5bff29285dce8e78e98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7858c49bfa70bf4625770a847ba173708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221a6bba10eca3aac55608d4e28939a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b7da8843ced207b3110d8cbf50e91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb34cbba95c6ac43306a3234062723711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef45208eef3786ff6faae9fcab4d24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efec949fa4312819b5df19e5c55b1a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67012deb834c6363d758eb51588862714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4b83927a7728043cccb3a977f9ba6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd64473a3f261c207a1aab6180e0de7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247b4af3edc2dee57c2960894aa1dcc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85020679c50856ed803d17e0ce8cf01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bddd6a578262c396b9e62abeafc43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23a8e5362987f08ac545803aaef221720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01720c07794a0802e19ff95db952b941721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3a80c6358c8faaf451981697b46f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1fc6caddb5bfe757104a95c1e0f33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89536c8298992ad0f1a2f2b48ecd50724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa7478c744af2c9a5e5b92fb932c07725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a2ed32f372e74aa6b80ffdb086b56726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6105d4d4d01569ad2fa5368f4eedb2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ca794b07fbf2c17116ebb6465011d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431362899dbdc49f60a518859c4c4e78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae35bffd0d51c316996ec360151f7a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86835c7bcf9d15116231f1c81fe913731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6833ff68291043977d85087eb80e10732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3dfc410c57fbbec807b67f4271d33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a8ed90f9b17a1155291883a07daf6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951968345c25a480e947f9d86b8bad4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c96c92babee77ba4538d69c0c36ebb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ef0833cbbb1aea33b3718ae73e40b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1507f7a990a7898a4fe19980ccddb9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82740e5702fdf72bc2e00f49922e42d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf7b99fd4cb5da3a64799cf9b3587d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a72763c0e99466ac96349d44076f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e8771aa4f1215b89e0184e3fbfdab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82966e7492b2cc6477190617eb372888743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9073ee325fc404bd3a696d0d978d83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fead1b61f6dfb914032da006dc14dd4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba15414df806bf6af6bb943c617e0cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18760710324b6eb20290fa6e2158265c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3712bd606c5bee34780977aedf1db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bb4b72acc916d91ff27a8cb2d6cbf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd7b74f5ab52838f5a357fca0517e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b8377a06301a0ac90d0e86ff1abec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aa9a3fa302feb6033019079e6f6c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1839853c0401315f5aaf27de648a13b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4fa41ccdffc9853f9046865fbc2e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8a4bc2dd05b5451188245f5c422e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb37471bfdbbc114997d31669052467756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788270fd4b89084642a1194992b74aa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c607fd364766d668bc228d9afac3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dfff7937f21ded326e1325f408d19759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a012935f85fcebfcb4c3976e8d427760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405c2f8387a94e7d0a0445efa952d83761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da71a26fa23939db02c3ebe3cdb7aa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a209b76d40c7b759a8f59079b32e87763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c56725e8e23b33b4f901cbf82338c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc57ae1f5494753a1a28d93d0b8b56b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f709a111b27c1e785372a29d950b56b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d14064601e762aca47b4c6ea78a8b6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e33af46313c7f96f3cff95ab7ed020768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d30df1e1da3b25e194a41dec9a53b7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b87181273a24b500eea7df60871f7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0a4d84aecb0b44a0707af0fada686771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c07e78c179bb2f397c10133d9687d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8941d6d1cadaf87e7a77d728b3c3a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3e71fb15be56ac1c496fafe1da6d8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861eadab41ab66805913e078de08052775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd1fd4185f523f0217ea5dbce4ec21776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19198a6b1c38ae133e1636e2cff03871777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2306ad0ef71f06c9fb1b806304186778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d14e0e1ce28a30f83cf28812263e6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeafc1ead32cb5fb5cb4005e6ade325780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47185b6ccce3df431e3473e21e766193781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e767b1d9f0d106030fd08bc064eed4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb8f296c77d2cbcdbe921c24d06365783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497f63605438172835e4b4cdc2523b7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccc6d20e1e517e6a80632678b476e7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb6e632aa3b79157c4ddb2ac437524786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a3fd48d000213eeef8a5bd5698dc5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2030f18ab2a7ca7a23c21404519f8b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2687aac257547ac331bda0953d1a903789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811828cc50912286b12cfdf41f51127790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2b1bda564188682148f4d6e095c4e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac58c8b5a903d64447dcf3dba060e7e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a705a0574cab7d47b92ffa087fc869793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bc074fa4df93cfcaa02b6742c4daa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298c0aa3a828c3d96c8595b943897ef795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b038a46406940bb14ecd2e0e75a13796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45568f578bf590dea01344c6c1b29c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baa57d28413f917358b4e86e857431798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00afbc3e2bfc6e06e3d2062d456caf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8bdf65fc999fa29db67db0c3d4717800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d160d9f98c87ebe38205d087624d91b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c3649d1ad2091f631335ae564d546802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f072aed51f2bbb3c7c0927fdc1c2e6b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86567894e3b750c1bc93b0bb3a597253804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72e03dd509b999bb8fd4cfe473f49a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513e248fff2e7d96482d2de733b757d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0effaa6d48eefd724f90822f8a562f2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af036b2cdeef22cc0ce7672f98194fbe808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4ea58e65884514bb66be142473f32809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fce1b93b9820f2877458e45684ab72810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dbc85dfa6a836b7972777edbe5778811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab258af12ee2a65d0390a0dc4c7737812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f351212fd9d7fd979f3623afa1f3a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8507cc278eebad835f4c3d6313acd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215554eaf201e09798ffe0f4935c489815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b292f1a6bf5a08a0dc1c91b7842b237816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c5072c62a935258c54d354a7641ae817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e526e5f5a5b1a3d6488c42e02da3e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c79d89bbcbc8d561ed6f0437dd522819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7cbb24a9ecf3a3ce8d6d054ed03a9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3797557422192c9b4f89b83d0b8e5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5efb101a91f2218fb0842fed55a908822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0eaf02fcaea2da165677d925eff492823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd5fee558b6d153e17d251a80fad23824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87368e6b05add2529ecaecd1ce9fc0ba825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01495e2579462f09f463f3e8b0e9f1f5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce21f148e7a8716b581ad0b27807142827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fcc3189a033073fd644185291f8a4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ffda4ad3cf813f1fb80caa50e8311829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a279d2d250708e06b9b132081a8fcd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be30f7850c0cc6ac15680dccebb6c6f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec58d7ee8c6bbb66d995dae50d98d8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585bf63975a41be9d9c1b4850c74909833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080c3bcca4c99697a575843f3a04f8a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be26d565f3a69c28cb26a8e3446e91835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f033be33570389f06e6f55bf7b816c7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3a817eaf3402b294a0d5fe634f850837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb6feefe92cf23cb820014542c3370838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f967303a90df8289b287d6564e24eff839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e04098b14f5057908b71accc7f3ea840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2bccf15c076065865dfb8f37965d7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1932af9c1f630529dcd12243db486b7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f7c215ea4e1fb748bf477d74cb8cc843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42c7363b28b0b0776549bcace7e24c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35311d71d3d26968e12a5daae43c7de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72967b94bed430aeaa4183f7346ae63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d58270559f72e7fa8b9af4ebbef314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db54111bfb0615e98b214b67e10ba15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb264b2cc79503c108c2f640a3b4a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f4875344559f7cd0eff2391e36d667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b467432429967ff24ada0a834ffb5a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd718a8a55295de20952c424b61ff4179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f086198f3e33e78a04831f4046abe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201d4542b769d41a55ce4a4376848b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57382773db601be9a46331e819b022d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805baafbd4f201a79536cfd4f3c07e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f698c80ffe46d25257f1e2470bd1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb11fc4fc5d31f8b538f1a471afbedf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec43dba668546cfce96cf8c46de1d1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c8145b2915eb90603a19a3592d06717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3d7b9ae112782cdedc76320642e1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f568fea820a981a2803a02fb7af08519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c22d290ea38f6ee66b04c1efbe5a2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1c89160d7afefc13ca8c9b0fd1dd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd92355f53f3d25f17b358121461dad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a9d0d6aabff0283e5783c2402438f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2ebea9f45ee81962c469083656a0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75fb83d0614ce4f9ce5ce97ed24df825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f2d4b73cbd0aab8c75ff2886ee5a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426e4796e370a867d72247adee7722b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c6769b6a6aa01fb39c379ebdb758828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a201a6747907b906232d3f29ed641c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594be8acd760eecf94d72cf4d69cb6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de6f5954e1bbac47639b1cad4b6c4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad890c10ff0f40af11d76b08271242ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e13d2ac310ed4293a571120c6754aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eb8966d118cd1e16070b50421327b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f2efc982a89c9caa0cfbc35d0364235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc63a66d521aed12b5dd141b101d4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab08043c59bac83e7d1d3f3d42e97e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f76e537431834fa0fa73db2a3905638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efd1640ccea0e8d677a8bc1df9315239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc5cc9a941016939981cb1f1e3c9df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cc32dd5fa904438d6693d597248fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f98c7dd82e801ae64e2292bf52853442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcb5512a6eaa35260ac7668e45c8ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624397a244fa25dee85870d3511b7b0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63822fb105a9232145aa5162d0809a3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409e2dec3f0bc269761c45ee0be574446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b3c4a459c1daa273351c6379266c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce658287f1051d8e6de40197ff408c0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abd19bc61ff589d705a036d894139849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65703c17f00300c47ec4135601375d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd7d96192d5732d1acb5d67b51943351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673a0816fba08968c488bfcdb1dce1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa54ecc3031101edda7c15c7542771453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1c49e7b35d52de257067150d4e04e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccda1048090897db1154e1e2a3b620655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb6d3e61dce876f1519a9329f3abf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190369f64ff87d2d18e47a36baf101cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404331c4121094d5e31fd9622e0588ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35311048f5b908a34455135d4e1d1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b75b2af92f5d05b1763301f4e5b53760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd82a80026a5477bb7a46e0283da4b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d60962c319df7c1d9405ecf95c45cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768904422abd9de5df83eceba90058c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca62e18d47488478e9890fa986410364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078d02d72d72ee0ddc62e88ce8e178965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e142fcf726f311d21163a21bbe6f3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855ca3a864c6a36acaa8db8a6d0eb7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70ff9b5d7ef5dc1a273bc8b16311a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4c25edf187b7dff8125623e436ced69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e92aced6c48965f1405706357af6a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528369280223ba743044eb93c9f163b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e083e002f16f82d87969d4f5a6b6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e934a0fa92ba679efb70718936960e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5688b134c3e8356f1d0aea82a259374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97ee0d38ff0d485b72ec95bbecab5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90294eb5bd8bfe7f54a0652b7a5d455976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fc0073ccf8efbc67e19009a2cbba277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb11f4c6a9d490bdad4a3acb5572f6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0b2d3a45e627635597ae456e3040d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6290e457e883f7dea88233f90202ed480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dad097a68ec12b49c8424c84f914f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fbd53be96c5881e9c8083083dcdde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dfea9f8f8c5b4f24d706b061a3d0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c12def6da1b55c677e359e5ba6292f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980dc775a3cc307446b1b75a2a3676985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad6b2fb46ed836e7ee28703e6d4afa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2726fd1976f0915021ffef8d21bec787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab881e36e0b9e52c32e353c51417675c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d796969f85dcc202e367ce0b9df8d4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd5fb89cb3c678916a0fb1c18d475e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961d8b2825e2331a93078802c17f96c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26d65fc565c74365be3a31c4f29b4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f48569f18fd6034b8990cb876129b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e65aba4b72fce4a9a789e8b923dac594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bc3805e0222bd7dfa6893beaf7bb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b795442510148f9f157f2f0e962fd2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a1429fa46227014d854d4d0aca1e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7009bbb6797f8c2fe52a1e680fa9a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24a87140e54a4866adc6a56e93113b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccadc99814a21b6c37c641ca128ccb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b53d127324eaafa8b3eefadcf13113101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31f2336fd577eadf66ef119736caf8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e771a0672d24080a70011ec33ef579d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ec660d276c7c976216d96e276dbc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8e82e1c401ac47e31baf4a2a71e52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bfab005146172763106fd764e0e61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cfb5f6ffd4fb4dda034d490a31643107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d4a488d745e1f029237e925e76fa9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca29cc0fc085ea4c989aea5c4abfd6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ea6c823b816f627464e6c7041b628110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ded9415d477d6ad4ca49a1f4b41035111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520de794e1ea3e3096c47be0c61049f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a799ca7543abb17c20451fb64423a5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6775331c2d7585faa8ad8de2b4a9efe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fffcfb05ccd326e453d17936b94dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfd2c15b82246203557ae9ea8f2bbe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b0951c183943ca24d56e271fd0b3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198227b62dca14a789a0e7ead7bd281b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7292cd0a1be786ec430b995d23cb101119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69722582571ded4ac3f56d1a9b5128120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c4d8e632eaa395e95db116710eca4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa1fe35db42af3f2f03624a6e2802a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00714a6a7664033da1abf5e3cdf1f7b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45452dc9e1b383812b2149d8d1691b71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1d9eb3449ee02f8777f538535e44c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9fe0f0f46ef0661ad63d6f29abf9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e18355c4a2de175c5160d09ddf5b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77f26b9726aa271bb334a53b0102d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b25cc73fa443fba73159626d78cdd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77254cc1a8b84a4b98ae920e511914130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7964b06caa30774c678db55f9be9e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6af0fbd74842780b2e749e4057bd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2881bd1ac71a78491bb59195cd45227133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e70744fb2555ed3f9f51c1ab70cf64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4e61c900194fd021fa571b998caca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44764b548c7bf533fa15b9eb5e061b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa1cdd748131d62bff3cf8359aa146137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf61b3c985d4519913f9bc5e6d96340138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963631caf4722ef4eefd76a91b34f61f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95525a48c48000861a43b59882ff4380140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a39da99f9f1a9875ea656f5b0d231e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7f5a954fb969c76f4413e2540e9c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ef9b81862809bbd11148eef7cac8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5311bad8373a5f9af1191c37fa8bdc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594329852d71194fd73e161cd48edd3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0731e94fae9c460d6ece6730bce8cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43666f08463d5cd3859c993fd68e77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bf985610c0f5145262952a7433424148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740b397d3f4ddddd0464e6a5882728e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952f09b7e2558f2e716da2bd9ea75e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98dc4a1da71386b801fbd49f65801b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962fffbfcd4d0667f2c7754236c7801152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e6dcf9ae08b41b401a21506faccaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02280bb4c89af22c775f5fe60051395e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ad4616150bd4cdf89512dcdbdc47c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19eb7178ca4d354b48e4115e996e8e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d53ec1a643aa138e1a61f21f578f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f3c92d17ca09869b808c63e639891158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d583e14faa7cbef1920775086dac105159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bc6a24a1e5641996201a67aa821a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4719a2270174ea97a1031f7bbd5cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e9fc89b6487c046a0b44ee5798643162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa20efeeb873d68a705e77875d4d48f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dba9f8f42b402e85e4a7843d81ebf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f94d7dbc1799372fd3176a3b576d48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55f521f17c7703aecc6f8874848d4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f510f0a6cf8d79afb9c6fd3ae7730d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b10da54deea90479dacec53ccd054f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf420291996045ae829feecf905d79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea5a9283935d1139b8b45d8a31aad8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163a4d6d9e0369ec3512d710b95dd2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccf6a7a11608c3e9a202b63648bdf2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72657cda5a7ed789293cd6e7efebfd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c17ece5b76fe81a5a1a3ed36a2640e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b2047177298cf4496d7b3379bd9f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d170dde56aa321ecca126e03cbe3624176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb575a6262431efc39d5726bdb523adf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f15cf15ca1e06adf068f21a4c53327178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc68694fabbda2b1ad9ec972e27fa2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53ec165f953f3c432da1610f3637c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e093b669bb94699c42af834faf2e53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd41c88d637cfb43426f83bd28ad323182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23170a08e3013b1868d83f380a599312183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9e0ae925cdd1ee9d810e9d8a601e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff10cff248474add19765030be4d6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a09ca224d41dff6c6aa8a267632913186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb2fbbfb39b43689edf8703aaecfdf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f856f5609a7221282a6cc5fbdaad4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb17c5586d0669daab6283a8d5e69b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798ae863f3a585eb307e4ad2021b13a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3b87850f27805dc22b722d1ee1d4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448be84df971c00abe67705ac430927192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88999763128259d5bbdaf6dc087c3bda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65294912aae7bd68ec039634aec8d273194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbd61b55fd7e25c44a52a33e49985b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6ce2c120660d0729b7bb8f5863bff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685fcf4e9fea58a30f119a527d368bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003ea41da92bd0f2759bc84a4b46113198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc935b8297462cd89ed2ab8bdfd2292199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005114b3c3febd53bc0342349ba0a37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eca09ae030f9855432c0ca6247e6ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a38396428243d9fff01083f3c548d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf74c97561bf837503fcc722af0f62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180eeffe7c90d52c970f9194a58ac39d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efaffa8d80ee71e6f2b5454fab7d49205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02372972d94ffce895e924eb67e9a83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1744eb39035e5f88d10ba3bae74ae4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ddfd917b75daabccff20b1b2be022208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9dc084e639bddf2a2a14a2fb57a3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732ff022efd1534decd0ac9acbec43e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70888b50967f61a2d694589f7e7d533211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb355e3ab5374a4a702db31cd1599b45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811d285a1410bb349196ae5c9b02c6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57465ca71349df0eedf690ad6d1163cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a5b37b2ba42f59a7a234f193d21d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda5bc122f489bc7651c950dc033361216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5eff6900868b547ac622a2b3ce7bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165a20ee01629cdaf250f311731b951218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf23a85189a39eaaff29d5d1b2b311b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e76ffe1f48cbc67a70c9cfa9cb1da9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8fcfbcd30f1db18c42f8970328397221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3930970e2891ab8f039ee2f80a38c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc6c2dd52eb1095ec54918bf9534fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf447bfadcf3784d42951e1ab77744224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d5a85891dced4dab6b4a862c13b2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c89406f36157b2ac2102b42fd13af4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e31f9429921d4c2f858a9e0715dfd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37a955982592e714371bfa018d27f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3974e4ff77add714d8f5861c5986053229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3732fbf6d222bdd7a15903980a5bd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5af75d957874a593ce1720eb185b3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194d25d2deeafe4d32873afdb759fb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476e7c6dae368418bdc0c69593cc190233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d792d5e1dba339f50c16085bd599e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7083a2ca6784ad7d62a3c92c1f60c96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314f2593e6b39a4d2601b4e91fb86fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b666027decf7ee3eb355f6af2ddbd6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7e91a55665fde83e10314ba2551a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11770b7d67bda34c23a4e4163958fce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b81b1fd908d677e28219a603ba1ada240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa4594d63b33ee79b9ea2d44732c10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756eda9b193e650c5517ea9b899cafb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f26d4a83bbaa7e9e3262fb98004883243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5a8c90af3121f1228b6dcd606b04d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca4f36030aeb732cabb290826e184f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc57c9a3d10f19757b806789404be6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68839af010183ce801632dbb7b9341a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77cd0f8feb727c417447a39c676992248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39940b07d03afd2126e80023e97754f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76ee78b9a7529b13b33e9900bfde18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391c84abf0edb5417f1b4152cc98d2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c87af51ce74dd181ab7fd9a929b64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029d256f5fd8c48e06c50fffc92880a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84873155ca2cbacc2447cd2720601c89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a33e12f2ca5d22b6da7c70585e8949255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112097e918096e8ea5b7073a72bde2af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762811df24a077be416f240aa2c45796257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a6d9c7921a8bbb846db86435fab04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0f3991152b0d8ad257bd1aaa664d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871b9c65a79e205bd06a88dd62d79c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9ccf37839ab0042998e1ba1c05a1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea71ad54beb5d6f40cdf00adf139e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33686264e5d25bf5eff494bd770d64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1144242e4044a69607cebae7ec42b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052df344310bbe634db3e425083ffb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcaa19114c44017dd9aa1710204cb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e6063578acb5de8be29aaf045d787267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cca4770c6b74fafd8dfe1f75a2038268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817f12f8aae19ad1258817b140dcfd9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef575706b4d50a94110769923a76ffd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e129acee4865ebe687197f62a04639271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8c55f3d90b27dd761d0415a7b27a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db60a0556bc909690abaadee190466273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815cbb342be1ea6b2f27eeb8d7f5ec2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfca9b9695a7bebaeb1a07c2fd601a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac403a10480324a35c2f1221dca0cad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d581ced281fdd039ce3d7b408922d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386ecfc967980212656423293e48b0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b3cd6e63f187c587dbf9b4dbe6d77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aab1ff89afe3e3b73e5de011e408b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f72e055040ae64584c3eada2adb0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965663ebdae471cd828bf3c35d166d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419fdc0b99e2e6b4a65d45672f9a26a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8294b25aac5ecec88507cec59448c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd88844d7f26cf7fbd81a3b65574305285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0dfd51e27a22e608ce28839ca1097286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e854e2681cf4e0e4a59758d69510c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6f674f88b6268a370246d01c5e5e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6b5cf741a354dbc3915b7b5349773289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43bd46bccfba670a4894c1d92278ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5e894fc858ec7d6cf7b0bfb0f8f34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d6b37037805db1e040f7bd51d100d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5975c222737f35dd7700e0c889e15de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab707b844896aee14f962bbc837b2564294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74cb9f83735601f980f408b1a6ca18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acc66b4b88426a054a53fd0d6f0859296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430599ca54e90ef45f23218e562810a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7f9bb5037b8bcfb4c0f051d6ab9b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7136d0f441542452d6cc0ba63820ffd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a708a046d2393392d6628e1331dfb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51782725ac087437cb01d4833fe1d6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74ac1d419354a5ed1c9bc42835fdc1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9a5f6fdf3a8df85983a9242dbdb29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaffdc3239af3507e210d791993947f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945228cdaddd0c41d661fe3cec2a54a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1402d9f40c1379e26795fb434e34a4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a753af978c09ad56830126773f69a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08000a3e962f350f402d71a6f130b2a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff2d1a9ad3b7d4b139b2de7e9c18fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06811fd159f7e758a9aa854f68b008310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b568d26a7c39d159bec6af4f9e97c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673b1788288012a19cdc10b77269e96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9b32a385c5fa63c5cb6cfb4bb3d45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87771511bdb2d2535e6f4fc06312c6f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011581610b008e6c9977bd123800462315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc247474018aa41ad95c40fae13ba4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0bde18ef5cef08ddb5bc741be5be0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf7faf930a76cae9595e48d523094b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9923445c1754c5db18eb6910deb818d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59d6416924ec00207657129936c97f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6897d99cdd40eb369183a15fefa9815321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769783b00494a782dede340bc1800488322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35f4474ab5aceb29abfdb08c911846323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac26bc930dbc387709f7894474a5e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb389e0c1ce23f8cd35f5b452eeb3e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffa02720ca6d76394b0ea54ce9c3b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e77d59d40e2b5be22eef7cca7973e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eec2d794f2ae420cba31201f501c6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdea9dd5bf401892bdaacd0d60dda33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bf7cab7d1f1990336a37ad8855812330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9bab15296745a01f5188beea88654331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e23740d6abd7145b8de9323ff6ce0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4cfd35293754da559c7c58d514dde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2492854ce4146244de816a5e722d27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaa16083c8a3a2e3c95af1d991f64b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d415386cc4309b22bb7dab846155fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4397f1eac36e6a6353668ea6c004bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7c89639a6455cf29f09f111feadcf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913e6db0cb6df5a5ae631883591fa68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4f24cb1d8f7a24a542d558008ee82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0672e8179135e661fc42499852244b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784487162f50a47779302efa77be21e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d302176610bba5b0701c251d7214dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eca3ec5073d02875a9e53c0e47170344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c06f4acef5db5b39d0388649b723ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39484f868e13f084c6f5b073c98b4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019d999b8e4a6968417ca2796eb60c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862234978cde21170f171b0d45cc11b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d658373c191e8d73a90952901f1426349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50ee85ea377e653ed070fc2e400121350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89053d91bff46a3da9f9ed0c6a654a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecd83bfb66d92b5b94336354b26e07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fd756b77378d6766b38d26142f723353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41734a7b924cf1188ad7c6213fad2769354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fbc953f0bddf05e888e86439ef008355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baab39928336fee3dd12b83d89a9361356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e306615bd4760cf59e4a12ccd10b8c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9fba39823d989e712a93bd3daab51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b89c416ac2db87d930c394046860e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221400e6ed190ae69032ff94ea5c767a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6bc0702878aaddae0a17f3d798b6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87b1225522a6dba62978ad0c97528d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6798457066861db42e10c00d6026f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cfe2d08d6e19374467e8c6981e534364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe63b9271aeeea841440f13a7aa08f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6dae4bb6805af97d7358531c2e781366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b702bc781684383c0f7c74be599487d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eb6d7d713f950b7dc8d3744f61896368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d683eb018450933b3189e57f33605369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1055c07cd31599452461c3ecd09b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a8cefc54ab88c60a3953c6b12c3bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117f6bf84f68f0a5ab57abcb28249e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409a6aef60fb0b732d9067a6ad5debc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351534d6d5558ba16c140eb7788746d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919e86f590f7470a28c28b3036a17bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b769c6960df3aa1d1abd6e13070fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52794273397fc5f00b88812aaff811e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4735a637ae8856d6e106d029d534c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3ebb6d4125d76594754eb64e78009379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f12535269160b4b0c59051c715613e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d086da02b537a3845feb38d028f183c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f900bed2e157ea4d6ee8b3e6ca6b24f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb60cab6461ddabf733f7bb17db042383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030399567bba4b56b62f718cedc20a90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac379aa5eaf2a154b5086df9a57f732385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5b0936ad8a453542bd7159d130687386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7ca1b96d6247fe59b0a53cb1ffcd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd339a8dde806b24e3dd9885df4a383d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ea3b315e0e87fb0091e968e00851a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c521a1e8f34d110d5564dd0e0218f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040024a9bf628748d4389e4ae1101817391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc505f1457a0e767840e6fc5bad8ac5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8446c26101f0b51468c51f0d0bbfa72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523928083317b445c14733c9d586ad6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d73a6cd1df8ece6178bdf06818e07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b664a2a9e5966bd0f4909eaba2bb2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbcd859070ca11b9ff0ba06bca081e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26ee6a001a79c5f80a5b69faace022398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916361b378bb9cf1905665bf79a50ab1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd5f5608f1df0fc400fa006f9ea31e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482eaed719ea01b944e471093fb000be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec56a15f320f40abc73f70a21be484402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f56a0b6472240a69a307372926d86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985d498ddcf1c88bbd871800fcf9774404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e65b7879409f31f2fd9e4674caa46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd048ca8f0821362232f3dee309bd665406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa018952d8b6afed2c37965f92d9671407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1e187235d743274a3cde097619e17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c7e7c774d195638b0a871b3b5b2a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58122bc1660ff69cdbdd91d4e6350837410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845a1594e5c43a9c3d0d7fc1be7096f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259d8f05713c62422e61eecebbe8dbd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dc3efb4a3b8c371614539032df2fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4335077aa975af20601a2f036e0e12b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5878b18336363117f2616929fa12f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30696fa628ce220af454446f1568a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557175af1c6f077280aa7b20f35313d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6832ae195f0b9e2f9793e4037b9de5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb67d0f74b72e94bde35d4bc9f7105419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2e95d9ed24a561c62bbdf79eeb967420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d176499d965f62687ca25992b8ffe4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39239163ae4fdc08ada569215ea3155422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3a6e700403011390f7d270f3cb757423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe91ae1c44c2355dde1290cc0bcade424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34246a797e689569eb72a8b0d2007d8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c6e9e2698445f3e4ea03e8536fabc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d5401fe2e6ec217c6683cec4a6ea9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d38ca26805f8e44c1cb53a31758423428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553390dd1a3160f25494e5d2c595a19e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45196c486c2992311f0a7ea0c68e510430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f923aa786d5cc9c2e159c43c402c925431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152a917c1b46cef6090138b7f5c6ad4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27f881eae5c0c0d5de503cdcf0ff15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce2051d829a7244c459ac0c6e0f1cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46125a1578866372426a5f334d2b8aec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5e6a8e5ad4ca122f03a388eb57d5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5fa143cff16ed642f2c2244e4ddd2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29a1149db59c98b2c8766d8233e223438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c226a0f30b23924394a280df2043234439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b1a1276a389ace49449218c1f872f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e39b13e855734a84ac96cbda68cd28441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84db0346f5ab91f74809dbf3295809d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2d430dd38bec06d60a688af2707eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4792af35a9ffd9761f53573b3d49937444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85b83e5da8f11dadb630162dbfb11b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85087130b49840db996c41904764c03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa448e4018a99e40b2674bb45e8dbb3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890676d1b3837aa8c5de6e5954d6fd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4238ac8c7ef742ee1dba6875f0ca5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade0297a651aaa7f6c3202d753d1b53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85713913015be82588ac8ae5d73d94451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada4a4b7cb69e92239b96ee8a9f5804452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c7a611d80f4087f721c191ecf6471453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b136651c6388f82e17e2a1d8ccd102454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067238e465068015002948765d4fd09f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c25ede5c4aef4a413a799359cd822f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39c7125f58addca6e386e9cf45e061457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1101cee800b49faf3f4d9bd088e1d9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a5c743c5079ecdf38ac1e451a826d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c40406f3480a76a36fddc098efc86460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354409fbfb036e633cf97f4ff4deea6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff39a38db0193667d80494e1d1fd90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b88dd643384b3bbfaf11b99bee29af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda7e8f28dd58a2e88b9b7b9eac80bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a4779a5ec88941a9ee898d0f8e325465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db056348e6caf7122732a10bfd8366ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb4eddc0a927d90cf11e07e3d6b1c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffba1c5445decab2c4d0f21a06c896d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a65438d2c52f1bd413767d68a8d1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35decff32687a6eeb012f609197770470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e125129bdaedc1086ed8bb6e8f90b8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f051ac69a771cc16e644d197f3c6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13df5376a162ebbc9081493e64d0546473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7fe956a68b26c609f5651fb41a1fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee51384ad61d4a237f9fd9f84aa9be9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ed80e60f70597fe3c3b612884ba3f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a5dc5779865db31b14682b907e905477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dd5b75d68709ed61a129c5b0aa6f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12359ac9f3150563b910862e4ed26d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d255d90180d3cc2c047cdd213c58cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5788fa920321507c3c7f08ee7372880481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8ed7a79f404482edad995e61a57bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573361504c66dea897e7b57901ed1ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dfafd6cfadbc65e6efa101f2b9cb2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de8c0f71248d88cb8911668337d40e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c123627e29d674ad418dfd15190aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb4b17736916015d0cfa9562faf84e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e378f9b0c4a6d6ce5cfec3257865db0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77acc9be342b6479780a745339418a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f61c37c30b7cb84c96367da83ed122490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb273ead0cb35747e56cc9a03355a45c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9127e95189785d49e225819de0d51492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48668913658dd67af5f91d48c37c91b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ad87839f05ec27ef864323777f4e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ede5d5c06045ef73d1c82905f8d99a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959580dd7def72c540085e7c66ee830f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d1d280ebade10a8928bed9376670f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1d94b018011f636b31c12a95b9218498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1512dab84e42048f83b8b1ee60a656f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6237157964feeb9452a3e668a4464500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63573eeae7ed91622835f92eb213837501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a066ae1b2f762ed2ae9c165daa73d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b98cf921860b174e8ee58167cc4942503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d79de2bb52f727ae3973e40b51e6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd4f46dd1c07824f642b2659805e58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671e0e0bd0f159756b7da48a2ec22fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aae257a1fa734f28814bf4c3c1eeca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee72a8535b53c762a87d7226a5e48bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291bd348acc044aa8be823fa310d10d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831484997dfb330bb5af313ad185800510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f766541479c831bf88a999e824fd4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0c4c9c95da096c0df356881cf87af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2f098147ed6df46df427d5acea135513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaa6d58451181f58ea40d4543bede7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871c0f9251b9fade7ea71e4c16ae032515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77953fb29c809a337c9577427d21620516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504176233ce26c0ec19242d6725de02517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38774eebce158dacfb8b860985453a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b68746f24d70bc67a126f89daf62ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9143824347128f922e028a5d43f8cf2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aadd0f39702d467c1504953824d27521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd386c58fc912c1aca2a5e2c954deaf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fcda63725bb79e1f0ba581a23d07f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fd5b6498a1e35cff4dbcf545d8256524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754b643866e4eec0c808687ff6eb147525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a8192e0e317e8ff7aa2fb36613c33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc77b27df8275e8565e770326df4bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b36c8878ddbe15011c23c3ce0ec31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eeafcb73ab19ed9d41d44e1f9e69f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63960f67194b17615c94b1868fc56dc7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e522919b07eac25271bcbacfe930bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33b3aeac3dd10758d0028f24992ace532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ebc60bbf87ebbc5bc14a758c59b49533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125da20ddf06420331d0faf16d1b0415534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986375d18e1ec55d4945e6f06d6a047535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec547a00c243921fe67b5d3a714da00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8dfcec1066a96d1a61cbb443051d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b325d7fe0d687c7818a923def130526538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafcc1400f41c11b213827cda26cedc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36746ee5adbd1075138bb69ff06e93e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56280422364b34000bcfe379d984240541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baddac6c455f5cab1b3db680dade431542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73523dfae8919c5d7db41a8cc2e4d1b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7816f83481d6783e6c29674eb6f66544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea633722f0c6b97c9b70b30c3879bd03545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dee835e0c6bbc3130bb7137e62e008546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b61c5f41f3ea977a7fe6a510d6688a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805b83686c98d1013357552a9659f23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edfbde61c312365471e9fc7265eb8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a521e80c1d5cbfe68dd93b253c268a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6052bd067f0924bcb2e693c15d43fc0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52ac05446116a1d2404fcb2179d548552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11507c706c7629f76cdcb1ed6c5fc9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ab7ef0823ffc6c6457b5f0a4d62f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a32a22e7f1d463886711425b0c5c23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ea87343e6adfd00e26ff2a51a19d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fad29c66124a26d4c621b02c31f0b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba40162d497730692818ba82747e1af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acedfd4ce9b62c65c9c9ebb45ff1ba1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30f2e69504ed55bde46d8d5db094a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7a9c200587ce1d2785571949d8746561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742e482a9e01d69d2ba011a0b5c4767562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca2f207a246a85dbbe42facf45596d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18cf1ea23854f5a39ae5ce8b7d2d08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bc13d004c6e763972fc11ba370ea0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d2da9dbb8ecde520097ebe74220e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422649aa37a4d88e8757494f40dac2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76ad48158257ec41a5512414c41f53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc00113af016fb02d512738a146cfa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d78fa7fad8080a780ffc1bb19e5d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48e4f10f87c9d805b96f98bc9abb89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3475cb844199fe07179a3093ff0f838572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dcd2af42b62c3b5025d17f9c68b9f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257795821d81368857d72f696d3d4b26574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a78e527085a754a5a01a0efde9de42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6970f4559dd911641b901845b02ca5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edb8e1b2dc06555384a6ac5c5c2e79577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67051da27999200a38e2e645cc23516c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e74e9780d66bbc17cee763b50ba6ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243b3a10ab9aca40a261ed498283d87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f05d5a6310bc021b6b959ff1d3221581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8e22e59774512c8d34b193bbc48ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d05848d494f7831c4ef7c01737090d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af335445b6d4584088eebbd5d381ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fcfdb46bf37ccd13319c0095b729b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0672e57063027320bf38ddaa4d9132586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25642b403c07d7f3b5fd7965aa6875f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff958c9eef7ff580cf84091136d725f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2be3dd48b86795ee2cfa6d0ff3b959589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2de0a270a3bb23f6cedb877d405a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00ed571aa079329db24884bbf6f66e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33454d852ba91daa73bab6fb18f87f33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5926c11d7cb2b969734de3badf786593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f935851c87f0e5375fc824ecf726c57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cacfe569667d75d54e4f0b1b10d1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9d4981433cf7e25d52f0549456c14596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c6c7b1361a488d3f67f875f95532a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415df59cc22085bf82815597f87a07ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22b6a38652dc1d0e993e06e96c5e62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92665a7e56f3c325b2cf31e98d431f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa4db86b92383e3876657332520980601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69349f23cfc18aaa3a1b4031b9f6e8a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac449abc9fd45581ca21bbc06c7bcdc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925667c03a53e1ce37744cfc21195e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f400ba584d0f0c283bc8ec07ada1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca54a5ddcc753731d05f8ec23cf3e9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb310724cf6eb642acdaca4cd40eb658607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624d8291d34ab2ba35b8a562e2654c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5010360599671cb5af50ee8e030e267609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ed33fec63cb5e678f47b86e476aee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d468cb3bd12a1c353672b6a5af0399a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08a7531e4fc90d6c1e003605dfcb74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46667249340b8f772093a75b014ed2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce7d4d503360ed2e9ba5873cb1ec5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5493115aba24c95b45e854e5a828b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103b1011c53558019f4530a6d394ffa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf265a9dfdeb07d86a4e886a723601617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368dad65842a4bcf5162fdb192e78d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc8299baa37636189f1a9ff46c3318619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35e59a6e470727ff96f3c0c3bc0baf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cde1bac4c05c2b5566307710bba9c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0ffe2ec400558d3159c2e0a76ea20622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3407a2dae669dbd899f944b11461969623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891a1aafa3762545c1b712ee9d77284624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f2cebfb5ad78318a19d4118c08659625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75680dc6e1e82f2498f6c655055840626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed6dad9e2980996061084f76a76bff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04383a21bf61268d0aa5b928b6344d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12c5c84544740fb3e29882834ce774629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece48a17e483f059be5bc1e947e938c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775890f56a40a556db8afe0d3f53ca6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d0e248f7ed51386f5c93fb87db985632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5199a238e96d658c06481f04569588633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555bca46afef9810ee2cc25737f572b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5c0076aaa1f2399a8a9cefcbe94b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e15d32f060e8aef1a472f7ab1ff91e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd37e214f84047af9a54e127f88b054637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32005dd9fbc4bd584089f89ee1a44c34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77aab8d5fc162b8a61d0eec315d475639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206f0f86f47bf7dd235326c668d09be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62f1992553901a69ed56a864337620641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c13b3e5a0ce9df7464d9b206da208642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07461521a4502c781614c205d2cbd20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec69abca3da935c9c126eb46476f71a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb3cdca37040d7e5da90c421e1b41c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418b3c68f50f3f4f8381bf418a079e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abd3d32f0256694c672b1e09197a3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85020050b74116d0da2e7fc9a704e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c807f79395bddb6b7ad4e10bcb326a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9629693508ea4a0173087e96a84fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6071605160e268349a3836123838a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59a659125b70b9b7df0eeef7446ec0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fef9787990352db8513bbbce23a14d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f269f59f2c11db42b5a5329785a01e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74303fc5c1d5af6972b60086d80bfd52655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3adf5dce77c89883678f4a787763d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7932b807234a069d622600bcfbc93657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e684949590cf33d0080ac1bdf303e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcd3f9da1a8e59529aaf4ec31dd4fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c80b750b259311b0744fb2a62eb1e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce36f052e5a706a2fdc42c668ce26a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87a233aec5e17e7c42dede69149864662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59b6f16469007ccf4601e5e61f5d50663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99e0b144f41c78ca5824dc12771b79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a3b3609caa2a4b35c99c5ae370a41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78ecc12a777ca7c1ba70e27be51359666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae7e4cedf48644c6f3476f769fbe9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9e5ed0d0319b44b27c95c7696609d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3214e063170618f64dd824446032e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268431f90c161c0acdc7693db82c19fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769fc554b58cf47e79098d2560dc6eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56b142fd6392986da673249752f44e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422c6f01611d9d25acde1a3a1acc235673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739bc560d48582e48f45246101c7ebc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4dd489ff1080faa0be66335c2bbf9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f631f97dcd28bbf1b211b71fc4c764676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db65ba48b5b64f2b4cb911e8d0151a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8700abe74af58d8a8f3b040033a143678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b26fb20e85b2fe0e1267f7a5a1fbc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc00c776bb86235341d15645ef9318680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f5c16eeb89bfef962eeec9d95a50f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a1ee93f2e835f801f406e0f776ddd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c94d429b369cdb4e86ca163265675683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f01f7be6ea932f380789c578f346cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8ecbac414de1772e53b12aad0759d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5d6c4eab35810f618b3702cf31e61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536ad27069de36d7159011d2eae6f03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35400c3ee769b3cc8ef485af658e8e6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b774ec211b5c8c4d8eb2cd4dfef99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5070674cd07e959d84a754d230858690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e25e46de078536476373a5c5e7004691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd1c4347cd24ca213845aeae63567e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2ae6e1a49d964e38dae4b9d22c856693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65d93a53e5e25141498718696b6e1f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486558af7d7a7a08cc2e502464444cfa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de662bd3651853d8621867695410541b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f66e52a7cfdab6ac1c42148bfec584697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf173f7abd5003d5c20a829a16fb100e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a04937cfa00602ffef84733ecd6ad9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e29d4452138190bced5d80b156a69e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c026fb4681123e361a8b4b578e859a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c90363b32f0318c77e68649d9cfcb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491997d3d91d2f2f4b650ebb34e5937d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08775ef45321cbc11658d6e4e59d044b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ef3ab168a1020f0a7378153b34ec1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c36d833753a5f30d75bd486643b41706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce939ea7e1d80d443793cc262dcf3a38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e2c0af8cdc03fff4783dda42dee28708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af4dd9db2f83f73d99845947c56021709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c49d1e0969923587babb03ff36079710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f972f64b4121222f3e690fd87a7fad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3677a61d066332d2f18fa4b4fddc8f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5679e94b34a70c8b3feb38a55675138713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd886b9e0d5958e882a0647085f29f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e5d8cbf0dc630136732985a47fc80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548325c0420e6c79b4776270ed18edf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83af0e3487eec929868c8575ef0827d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90e61b61c4b3da010df829eea27bb9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eaba5e5abb4afe9e41eecd22deef3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e74a2e97dd769fde8b4b72e5ac3406720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b0a7c5ba2c86e4cc027336eca2f3f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ff9b6cd88b81a107b8be954c8c60a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b7a20edbd85cad99e65ea9a929b08723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c715cb9394a83d40362ab77fc8fa8b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f825c82198034a1b78a37de4ecac0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6317f1bd23eeb4ed786dd060a79ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017c70a6ae494013865b5a1c103eb93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47be8c380cd9fef4c1c8fb956f6cae0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13900771af2731430b8b81caf2550fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6fcc05fa6e111f6e81315a99f3370730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a112e9d4f5d2a6809264c684a07820a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb0bdfef57a38e38f85e96e9c5ea59732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d96fb90e5cd7097c1b074d2f771fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a86b3f8439af95c2bbaa020d557c91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebb613d7f20ad499dda73306fbdd17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415f66ecafcf2762a43d564e87447c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984bcd87386c6958f90e1fc152c9039737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f6f324ca4ba16382dbb05aaf83d1d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d22963c111bdd0eda44c7957eb301739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494c26870d8da8db9a954ec1757233f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70558303d3585d530c460ca63aa7f6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db010289b4b7c57bba86b02259aeb3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495af4dc4599000232d7ee33214a7f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f322edb3be92565c6f8a72a56e637744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87d56d4efb0d302abb178a627ef8e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7df6b2a8bad4836665a2781fa86be3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22b89d22a730a8319a82e4b72aab61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e76779e799d4762c753a025aa3d25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d33cbe00e8a3b9a7e8e7860bc22640749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42921b58e77ea8611a3969bc83fc01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cea5a7369bdf2baeab1b9f47a48c17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70852d86d7e1007786fbcde49c9ac9c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a82b82a57166c1a3414b5e756e54d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40afd284b167a0b23077307566d69dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7bdc9814312d59f818dd259b21da9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e7466707d26406c4dfc2ec3139d16756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016994199978c349f821c86e1807f3b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083e70b438180a43c28cea28ecd3832758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892d092597ef9401acc21341ff56121759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3dbd2d15d059619c0ef619d26aeb6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7097f79d4c322ff4bce892f28785dbb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607cef3bb96a87448b4d4eed1814917762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682c177e0f1090db61ef542db31d42b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf2bdea85202250b65330fa9ce24f3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aae9eca4332a34400051502b9c067a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a31b8205bdc4974288299dc76069e1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c1ab424d1414b9caa50e0b857cc61767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>