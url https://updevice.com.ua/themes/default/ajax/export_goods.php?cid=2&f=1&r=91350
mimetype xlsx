--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccb574ff6a367c0f3d2d3e6729c4951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8bdd4639fd04f52d0d39f89d230362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc514b26461987b2515d8c081931873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669bbe5ab7255d7c1facc062c2d247b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc5a02525a9c67bcb2180c6a91c7075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da54e923d06143dcb666fe083998296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094954c18f1b02a81dd74a0cde673aa87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8942459c832d0ddbd1704707178158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcab87516bac5aee23bcfb02bb9eff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aeb1a08dbcf8b611cea604806f91910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e8e1b9debf5636e9b1de6b8b6175e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddfa541b3e4af695fff93d82e3faad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5083d161d7cc63c1b13a0ad2b2803f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc738a616289ac08604326f0b3c400414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580de0df3b3f970a40045e2dfc31241715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282014a2e2b203de179fcf2151620c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbbf95f11f9a33cb6bd3ab2764ff2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281a2c314df62702c9453576723140418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d46e0c1cb0c05558e8e54d9763da019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f274939ef6dfed237625f0be68343df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01d56382c3233dcbb65390f71c093721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d87090d453c35a09d16404500c70e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f162e75b59db18f38f723f8c8f81ecf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d1174830327092762f9880c291c6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae55dd23a0c299b785c3c5518f0b3a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d342062ccd134c0abae69780dbc81a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ee092ae7d2ac777cd1de0bee1cbdf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736c6b3f8c5cc26909acc0e200f20bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdb9774032b16ea0cf711234a2a82e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8792ed58a044d304406d21e66a4a1b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3c331063c611c6ef2249fbf8e4f6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade0736cfcca6456ee9f4e665edcf8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31757e23f756155927fa65100c3fcc6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adc56404c1d14cd9cff76e7980ea2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae2828e3e0da009809dfefdaee9bd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e3add2c409379fe409f4cf96a22a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db494e0fa51042d6e1f8cfdc9aa9a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd4e1f7d2c16f392d72bddf47aa47038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43656d8e278b499e9d0aaf3a6d177f5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2ffa48d3db7421de316550379c97740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163f438fe1051d746f47b00d4dd956841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089752603140b78d04f91a00b6cedbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48018283451374548132c23886e11243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9b262c52d483b573adebc08717bd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401bef72544135e2ba5d444c6977e9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db665bbc539a9d2e51e7816078defaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce3aa6c1b71a96168aafbc1c0cc22c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9884def334dc1866c3263c4b242160948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1e39c669d21f7aafda5d5e8bd07d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a0cadc963d99f91baa3090a1b489e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3126a4addf9c7767e63880d4f6b46851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26272bbfc1f7ebb79e86c0ae2c1c3b0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd234af5ed0e9c6ea6fc3fb8a40268953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672fb301d467cf3fd0d05c003ccea8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f8546a3d09bbca3409a119efb4cd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca90fc3278e69f944e0d701f77481ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a8183e6e6fd70aa0f0eab3a9dd78b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54843bcf62fc37e77114b5e7fffff8bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d3ce8bc004ad91ba3719aa5d3629159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1fcbab7367968ff48bde22082595a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddebb20ee5ac6d4434209f8dbd0633561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e54af9e9258bddd4dcf33c9695c4ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d9133798f2a77cd1bf157b9bbce3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb84c00fcc59cc3698f6ecda3a4c5a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b195c7d957a8662719455cb30a87965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d90027fbc0e239ee603d79fa2f53a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8afee6e92901b39a87f604be10d53067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b1f756401ae9a1187d640a6068fea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7376bbe3c303b8692719f8941b8f39069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c92890fa280744dfadea8d994a909e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f35d0bd4e71a8dca7166d4fe8f9dae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ef35cf1b8dfc99f06e34cdf70d56972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632378fe4d5f0d3a8e6bbb76ba1aee373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82496621f2888b14e682c89ef593e70574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4771a6b8cf2d18303287451400d3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113874c2748a493b9f93aa9dbc2c07fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f6846b19e98c09e2c88f24dbfd17b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9145cac784035f2452691225392635478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322495a1bb352fd416d7677bea68ce3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ea0d22f0cddef28680f625142e7c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7dacd222abf422966e59a542784ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649414966fd4fdaaee256affa5185c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373654fd750bcffdb8a2c71046d53a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2f0ff2c08320acdbb71ef2321ae3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8b338d76694b395b0d4e4f8ee526385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc9a5b151f1018febaef2f6ed07e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01975fd9ea71e7f438a5f2147cb3f1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bca030e9ce7a07550dd7f804722a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196697d168e49f1f066ccbe8c7a04ab589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762afea9a8da151313eccc9ad6e2f98c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362f438b462b6e6467d64480fc3973591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2d6c56950297d773bb35539c58e8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b518a5d8ef706e8c7d291a36eaac8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1784a528eaf5b3d95125d6725210f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26483aeed096847f54253899e363178a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc04e4384a9010ebee3cb2313485e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300587042af4054c2999eb28055cfede97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743613a02dee547f2131122ad9c3e84298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef6235a19156fbc6cbd491f493402499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2ce490523e6623167ade630e6edc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaa63910fd9b88d80d40795299287a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0f21f4361e5756af341fe948b56fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2d72cf71df08517fa8a0e2936a666103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2054d3b3e0f7ea1302ba8c479f77a97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2fb83ab0d43765a41d86faf506778105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf591b895b0de88b1fbd583313ab84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bed5e22f60f659de829a32a9f89fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30cf910b6f49da6877ff811adc40c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d623da28d154d03133b4f71c5415f2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07a9f5108b484e6b851f5fe0c378c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5b206100486f08bd43af1fec0918f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a398b113f4b8dc677597d2bef689afe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85436f3354a70d6e475e920049741f88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e4f9aab70ac2fff0c88b23c69e67f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52336d422e3f1cd96e4c23aeaf70fe26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112267c15cf474e9f5d7e0f602fd9a66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136b6abb3d2b4d554a4b3af006cc1f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e79db7b592beb0328973496bb02f8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13011688fc264c55791a8440c7575e69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395f0205cf6b7ca049ef85352ab23f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6017dec0303e837b6a18902c683bf7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9c9dc3328626d919e8ff322a76d10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498cd6d190078a13f445ac119f12272123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad5e745e0947cb2046a8054d4a8067124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b06cba021f41453822986e9beb520125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91d6a1202f16f1631bb4ca98843cc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6006034aa33908d6189949ee411f7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34440007b880db00267d19fd90be66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6104289e82041a72ad5c246365bb129129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec889286bf922ea3639a4bccb504fef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef89a153f2e428c65bcf288c89dcee4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cab08ccb10aa43b6299fa2ddb83e13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faae5f08a527eade3a94c7b010405c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55c821a51b900df320ad4e9a23af33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35b6a678b8d5ccd6ac54a171dffd71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768aadc7edccc757a8d46afd6ef9c56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131450a815f1277defe52cdd0434d7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18b08e3f7a8a06dc2236cfed660844138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732f6f53a9aa627a96193690c9d1cbf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880cbd29107d48ea85b2d17893374da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee298708f8234f5477830763d3f001141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bcd1f85f8f0a83c0d6a73b11d4961142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85eb2bc5fb6115e2c26aede71145a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203e00ff932a0578fd5948970da555b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bf04c036f0d8494c0f92473b75cf7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c3410ac645e24747ef15f7eb4508d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6b0862ea3665f568eaa61e99d93f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c392d791ae87dbe62f5b84e95ab46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69690e1bc9af109a9877b04837709eef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ae35ccbd4b8b963f08b270a01e0a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3d7f731cd9521a6b7159f45e9abe7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbb8e69ef20c58ae54897e3029266a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651abe37591a828000f9b699d80e1d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9059bb107af601a8bc86e5da2b7b538154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbea506039caf970394982ed64b1b88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33367ea08053162a7a12c66140d249f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c31e5d0265d6fe9320c38f84e6f13f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96d7de724cedfa266ecc680809d2f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f10b26b3557231021da116f7c7a5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2984c18dc030864438297aa0528265c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346da7452d44c6afbdb636710425fe6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795204298be6926fe07c4f793a72df2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d117ff141cc00817db62d8ef57d1d0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873de7278ff54902b4e801d11fe8243d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7501e663c9bca9a65c4e89b9a55695165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863b7bc0cbf803b691d38a66a6dd503166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda9a23de1f982948b2746a27434379167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefbd4edc7f389821e5d8b60b4660b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c2edcfeec9b3c242ed4201a9f932e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba8d032c2f1f750d9937bc3dc5ed81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05562830a5411cf077a9244d653ea99f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5587f2e74d5cdb8298dcf952f3d38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82119d71917f2485005b245e3a70aad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f097418628d34312d02c4076de1a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146bde97ec63a2b35f2a9ae54aa9b0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a561993d0473dff02f18b294d1c308d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98db5d40b0a41778d9f8c0877f393f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b125990917cdd226795ca893a5524178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1176d13439c0d3e5ccc162dd4a93e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07183dce93b3dd7b423e39d808d5b60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb3a3a562ff872180343c32da40a54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d4591bf206f7499b8874a3e9c83ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cea557ba17a691ddabc2da28e3c3fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545fe7697c987959d18eb1eb5406a7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f7a84089cc9a0d38797a1df7f5521185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0072ed83be1800dd574b7ae11db3c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22205df41988b9778fb3ecea272fd87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402a0e7d494cb82eb8ccc9211cc493c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15a0d65be6dbc706d172aaefbce06a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0453cac53812b0b0d90489d43845c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c780ad0bd90de452915c135347b84191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430348d62e17add46be2ec19d15b6f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62041f37c2d1bba3d59f8a82402eec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363600ca53908c17c5f0ccfb747b57dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571e96189b19d2e0a9aaf868bf4bd62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a5614b74f6e2c5bd5d9252c53b272196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be211c17b0aeca9170abcb9c62ffc86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02730bb185706f2f444f9906b78b81d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc963244fbed95eea40a6951ca8d401199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023259833c65cf285e7781529455c11a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5322f87f5ae2ba273f7216ce1772fb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e673342e83795fd091024e70cf1d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da49ecaf719176bd71967c76260568203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81344c71e4b975f83ea74b9adaee0a09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4d2b459c64f70d1108ee285ac6735205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431212204671a14e4e980dab04b5ba8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce02ca03b70153f016b28aca59eafe1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec13fd35b7d38ae7dd0b450824466a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933857b26ee9a947767905fbb22dcabf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d949d672b311f521e837065fc06ed5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8b024ba249121a639efb3a8381f0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ac6ba3e63905cb806c683103e35e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faa20e3e456b2a59d0f29c44cabad0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf533ac2779160807b075f0e2d33e155214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610785e48cd3a19253bc6c31a2026b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab017b75d893a1b2e98b4a2516aa5d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c70de557966ccc7d07c23bba89f0ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f398251fd49cdccfcd329bec23de22b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e279f843bd3760aa09cdfaaa1b6373219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbcdc54953b15858ae76d7b2c4cbcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915c6a3cc13bb94f6af22f87fc6b380221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afdc096b4a419f685390a285bd030e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc71dc3dbe78a6c5f80abdd127f7c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72d1663fa890e4b300bf5f8ab04e59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a320ba9ad449644d73acd67ce859c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2b29127e31a606357050b05d29961226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2cf0729039bdfca693ccaf01e649a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba098fe7667233973e32d5eae2e8cba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17730b3b6ec2c966a3ec5fccd29b358229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0893a0d5425d47bc4a32c3adc3b59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213bfffdc86cc30bfeb48eae8eb335d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13cd600e1474a94ebbf39f866e2b90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042e844ee0123de20aaee52ba746bae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862e82975bfddb90a06d8bd11dcc1e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ad238060291d291ca3dad164d6942235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1037308739a93008eae6c77a25e9412236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afb7c63fd1307a51c3ebc7577adedf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03745ac2cfedfa73863df103fd162823238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba210118a8d7b3e0e3d0ad6d8b7c5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda090d75a095ccd81a561bb8636e9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25fece200ed6ecd7a13e1344f98d81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff85eff39090a76bda78470d36bbe3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e75a6dfcc8880e8ebef5f52c428b3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdc4360760105f86e15b725d82fbe4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfec8567b21b97e67baf4fa169fc7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca29d7c70a2db446bfb60fedfbe3e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc8c6f908b5f83d8c0dbccde14c0d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a74fc43ffa1220eabf898c20686d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5852218c94361c69aeef66060703aff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddce9d2a89fa1a2d4cf88e8e463aa3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279491f33c8e64abce09aecd29e1c0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659bfd7c6117772bd028b464324a91d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481fa0a5e4b8f93f5364f5b561c879a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1f921d7492ce322bb1a0602cdbcdc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9597d06e1aba6c5223f1cee3afb63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52098ad071b54a4095705ce5ca0599b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e500caf5f9b79bd781cca1eb69510c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6194d93b23c4706158aa53d03c42c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540cab3717344ba4407120f5feefb98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb789b2e4f3250034c92c7b6fb51472260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfb02b16225d234dbad5f6831d7b30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbc6e238613b4a3176cd404983bc0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca91d49ae031dc5445cd1031ba3d3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0ae00a468b1ac93b3fdce5ace65d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d71bd456b932c6df49c29f6164a27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fecd8b35c85f7df36dce9496f618b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6e29d64d6fee2dae4329cf1e226d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bf7a18fc6c8059e4567defc517ac5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b73785a0220ad8491d694a2556d773269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eaf1ca6606dbbe448706aebfa3238270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e43e80ccbca3e2af6033fe35a45ff5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b13a3c7ffd2308d91fca7a05ab43d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201af7998fde459d3ef8956454d24c5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edc1886548e993ff160b52e795a84b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6592a5cf5d09519f5ffb4d0ec14a540275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4cc303eb9c1e3b13b81a5416453a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828de997722fb76109e90c9ba22f51b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112051314d2b638a51bd12c8e2b01f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dca0b81c57d08920d98d1051dd873279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d854bfe601e310abac036fe6ad0aad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd761d3a2c4bfee23632c1a38929d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec6f04d8649849971abc50a41cea8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae588d7a45dc13dacc7db94aeb1e395283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624f8907acfdf3100a9be6d37c29a1a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e87cad3bed39361f2b4caa3790026285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721ad1ac76b6004e5b6b6afeff7ba6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9762bafe08261e54c22aad0f6022a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77a232e9ab394a46e8b959a7cd59fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe427f3d0503453e3be41f5ee9d150289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e1049bddeba0040cd7b7e91846fc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a668f8b8c14cac6da17422ba4da78f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075cc6eacc17af4a673477479ab9265292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a074db457f2a6dd588257ebdf775e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdfd7602bb7cfc8f614669ba6e2397294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91badbc77778f6aacec5ed636d8fcd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a1cfc333542e6c54ecff63f31432c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b223af2e603f73e4a1d6af7498ee0ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f750b8c50dd39c655fc107e201788c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e013054202b070e6fc6565caa7ff078299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4b54e188e509f33ae4e9e1c3d6bec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf198696dad1fd43b9b182cb89b587301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda15ac0aacde71921fd0a98c1021e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeb0d1164fffe75bf520c51e0c52a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67cca45045746e77337d253a2db7d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923e882177cfdd7ae05f7b7960975e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727489124ab9b8aeea16f047f051ce6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8701dabdc22fd9d0367812f03de5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442dd1c170672b27d308787de3234ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5c51977b1c807d7d599807050381d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885f7ff01e8354a407ad3475f47f3b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a0b4c5c1c580acf1130bd2128aae5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51470e57c5e8739cffd464ba5f1a6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8decabf5eddeb5ddc6e54be8f9b00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86efba78e817aa90d1980eb807bac5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f26eaf571378289d168fcbd5d35704315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbfcfddbdd3657db8aeb1ef92a09e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf2e63520805a461b3dd0a6b4d27aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf0f3fcef36e2f788e020ccb2bd111318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a13f46e59bae8528abef3d7a536eae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863a6a3f91495987c48d0c3234788ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf09bef9fe7eeb48a0c678effb584d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aadbb4c9a1c5ac69b3dd83f52873b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546aee448c7f9589e63a9b51d6c0eac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec86b21f6e508a8a0f9f3d232497210324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc7c60ef263bea21302dd485866320325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045951daf43f17d4a973632d327efb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71814fe063b734183179cc57a65c75a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37e6ae02e5bf36419928944c1ae67d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf962f67d800d88ed0ab90512f82993329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb2a20380abab896fc45b9212469cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3940bc5c5630fc972bcafc641d42b0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315a0e5109ef12d8118ece4d9e335c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa55168ca1c123eefb0a6218373e1ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee5192819f84e88b8d85c3c47362b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ca4c0b9ffe5954bdaf397ca838cd1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1fb0ebf1a68920c6a94a0b1bb46e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f5732eb23eb7728032e56f6a0cf68337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbcfb0cc1eb8e0ac4437e848ad7166338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134600878fe9c1d1c1561c566fccee9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55494f2e7c6c87ce5178d63fa4aba91d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c66127a6f694026cbb7e053a694d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4109d9af99b7fbe1180678ec6d0aa5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090e77399440b0b606915970e888051343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e9b1d42f27bb6828a7e1409d40844344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ba053997f3dc88ad8d9614e98ac18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6251aa256074b5e09be330d886115346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd931128698817679a6aca2210a78a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5e1e7b539eb1e20f685d671809c14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e68b3f5b18c9ef443e378dfd57c172349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dba021762ca610f9f3a5852854311350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ee6a43866acbe29fcd361921c90fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc40d7d6bd107e28e5e61bd20fd6a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9e7bca81a9cfa254c9d270fe5a6f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d9ac122bd8e9f29e4bcd01e9915cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b43095ff4660dd06fe2a97f2d4765355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140cfea9cb2961c05c29463d7377e48356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f99e53cf29a6bd9f99d8f4a7c0d8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a21f0969d356c923ef0b8fb353282358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f0271f81bcf2cd1c312f06868a9ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733719edf285462b192193fe0592a5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b7846b19c5f9c45b1c8023eedd147361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3df3316963e8d4370c4548d9a7fbda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5b5f3ed8017decd07be402a6eb65c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fc348d58af7f766882acafd6dd193364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b049d20fd8eb5927e5a6d8925013b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d4bf5e40c5677b66cfe0c3c469938366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d234d7f5ecba39f23f752fb969386367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea803fdf4c549003c085e7435213ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629ecea89824a13aaab24b4059618f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96947086b7dccf9705b44df38d729823370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4777dc337be71efca6a67d43b0442371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8e3c091da362c7422a94a934a722a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24181241f3e8648c6213ea18df3d67ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282efb792b82ce4e8bcb73d780aaac79374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac4c1cc9efe4306740b567d512272c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b4e9f1117a23cb66c99e75a417410376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484cd6bd6c5520fed57ffd945be638b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074a11d9e2eb867b17c92fb845da465378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab04c17065b2998105bc17006761cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12b7de1c591b817c1ec9bddc5b481c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b96ebc14818a6d926c39ea348c5343381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17206cbe2b3b902c038753fb0cc6de80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1497dff34ae3a6ba196ed71c19960383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1e06070b0393cfddc6d54009ad0a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83acc8ced542c6dd848e8511238c5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609351f787f000535fa68fc5cc875d7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832c1cd85666b7b03f6c40a56b47f5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a200056e56c8c0de6202410c3312657388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6be96fa9f03158f46d85836efc1595389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0104a28392b784554aec768b347b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facbf2f4e65ba96ddb89ce55d96dfdf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29cbabbd5a45772b377c7d7b3538cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cd049cb461202b57099bb9de9d668393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecee57438019ebadbd13e22a1c71bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f12896db8e9db13715ee65e872df1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593ff905fd2be434fe2a433f25e1955396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f537edf8782e6b2ffe631c28b294f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffb81ed0fafb261decc5ffbf447ee3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc4ca9627604e907099bd7f500937c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df26650839831382a98e04823deac4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde817be7153e171af09f0fa103886df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb366f3cb90bc28c92be5ab35e3fb161402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cb795456f0eea1bb2f185d832ca25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41344da34f5d691d02f8020d7ee7b221404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff235e3eea499846a20a549a1f0cd0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb83d4f818afa9d841afcea67e4d098406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712072d839af7231550fcf23fbb45b69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72a8acc1dec1b4600058514d657227408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90431aaf8d9b30b429fac4b322212d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a993ac93b44d828dd6d74efe8b022d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9c18a7a9bbf8046204c219bc3dff6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438aa30e9044d0615b79c608f0bd2295412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605d0728baea7929a972a22a4b55d74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e70c9efeb0b33c06438ec9fea760de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac87c822150180ef9d3b308b12215e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2639fbdb86cdbf0583dac13bce2e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca60ba7bf2e67ea6a7dd2ea3ef6917417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bcc37d346bd0c60b31e1bd11597ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96f9c6ab8ee52f11904a2d4b012080419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f899464f57d0062dad27820921a1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab087106c620c1b5c7030c928c8fdbe4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1a806698bf18ab605404655631e49422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589292304dad092882179f8fd68a166c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725cf927210760e2f8398b0e3d9bec4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24780cb3152f8b9348fc6c94b07b47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a7212aac5169d9f27e96980e39cb9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b320d517e00418c706838869ac6161427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d03df1b2b1f2eda0614139e689d7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426b9194ee8bbe3eaa3d94e1c28ef31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b83f633f9e11156fa026d81244595430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf912300ff68450f2d3797a6df12b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757a637511252f722886a2bba3e5ddb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5526bdaf5442edae1d076e5d0638766433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae2de3f0f481d6e21466d78aa86f09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34f5e34a7c2a90ca103bef446a892c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d97ab20ef94f783e2b316c1eb8af8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c45fbe2675ebdf50b63cae6ffd2528437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25ec6bda50aecc1653c7489be570f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd759f05adc452b1b74b3910ffdad8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5c98606f2c6744b7e5e2258c322df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f3564ac756ffe88a61dab0b7f4826441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05417570cce81d26385a3fa2def289aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0f53f578bb5bf511e1ca7e4c91148443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60826958be10f121d1b9ae411553e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5ee0bb54caf32841fa193ffd5c2ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b926f70cd10ce643fdfaf7d6ca3e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaeba9347a349beb58e245bcfdd8cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd5fe34b817dcf9ce44aed712eed10448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73580eab2f4b0ca8759dabc9e77478449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19ce29920bd403a0a259feecec104c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6beb76b34c9d113d4d73fed9bc9215451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fe08476d310dc3576f47ff60cb7f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ee3c4fa49f5d699110e1751cfd499453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ee0f1f53dede471220727694e6ce9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3462083d2722df2fde0e8a832ea8266455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed634eb3d2887c1be380d9a400a3fbb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303bb485fd6193e82c4e19dac7dc5b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835d3ce8c690577bc67861cd1c8e5f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbf88bc0c012dedbc42e44f992eda7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da72a4a2815a503cabf437133d496d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e414bb71dff8fb7e10525badb55762461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf384064c0d3e31ae690963d81d597d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d32c9e2f0ed21463340171dc82c7fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e8819eebb37e532970e23e7346488464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612234cb0842655e9ea8cd0354aa1078465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61defe8458a96af281815d5e262915d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05329e0b59898c1fd6c6845df45765e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6b11b71d26d15e8f91ac07d16637f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0965b880d5e024e0b069283353af0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcbc4660b1341a1efb046d90f87edd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bdf658b079233914c878c26fe5a3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6e44aed905901dc10e5b04b8a4c7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162d13aad7f0be6cacbbd4cf123247e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb1333b94e5ee26f61e42245100fa0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da66a588f9c9ed338321322cf6200d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de403e1c0538aaffc3b7bc680f0c386476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c644c5bdebafc3e87ba4469ee90411a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7aca0a0585b1437e319835e21d96e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53d7577c568b6276c2c96ab28b4c2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf28e6ef7cdf192dbec7883a91a3543480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eb3a8804b3e0b08ef5f04f108819b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b5232e369909c63b3e248b842a34e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2430db28c4de4283a0b1e3435822b87483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1e9d4c3be98c12abcc64312f8f340484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb1e8865edcae608254f77265c3f9a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e730355b78cb9460542f6d8eefbe15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7a983c22af6e766ced72ea09e0870487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674e15f14e6492613281995e3e934bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0fe5a08c7cc3e4039caae6fc6971e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc043d0cf291f2aa8e600991a692e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8386aedfaddc1e7d858e7199b2dda3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16b2229f2e9b4dde9d4faa09b701e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1ca648ff6d710e9ec79110e44ee36493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc819ecc3a6aed44f9115209181f32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0fbd84adfcfcdecab75bbba204337495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4393c7cb851f8ecc5ed522dd6d5246496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968152cad73e4bb5a878c94d3973c69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890d45441c4583763d2f29a989c53a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfc6eb8c7651fac00db9055f9c0145499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acc14c1ec092edf9a1fdb19547f3d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ca60b3818b380c7cebfc43a6a77a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac3c49a014ff65b000ef3ff0b3215d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8a35d88976e11170a7aedb4a8ae66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465ddd3272ea418b2a42226d0a0cc5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f0e8dbb75f1cb5f80776651c31ebf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a76a2ba0f7c5e51c8b37ec1e6cc12c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99689556a22ecd692ab6e377c901d01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db9d782229c4e36e1b761c7ab8e0c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db223eec85c425680fe095ece2eb42d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d796160664637c1070531ab92dd5a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3cd48b1867dc9b97b5a8541a9a710511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19523e7421f0938d4b0d1803cc11242b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2afbcbb4298b8ad32cb34d4b2a9ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7812e03af2dc968b8db2c91bae7f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfadc526aa933f917291e95521c524515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f21415d474b4b9ae61fe08be032068516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f17173905f04b65b487b904bf6662517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdc4f3fec1b1ba5d59dd5d18a3785e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57797ffa305fe437ec1a9e5ae33af8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caa1f7cae4f2ab10a6780c7f52bc99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1465e92fca88677a5323712c9509b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc165f6b672a9987fb2c456ab96e62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd68343c0a2185ef63eb20727e8d7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748505bb0eb34f6a871485a7deeeacc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c6f94656af356eb26862b2ca7c68e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc193a268126f62e4e53a1ba598444526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db26833149d5a7cf54334b6f8e116c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1d76e4863c0d526373d8616b326e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3290cee44c5484c0af01c0de9f30b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd8523cbe57c7b5bb4fd4de1533cfe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07583a426c9c159a28b892638f0b633531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4320554627b02b4bcd6eef9dc50a5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4949991973d3c7d27b7f2543ed984a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8868903338e943bb45182d1e2f01c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a20a3da38f47dcecee110a202513be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365749d78eb12083d6a8aaf21ff19c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94363e07ded8c637d0d76aaa127084f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eda5da5284af03bffe8a12e93df737538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da805df4312a6444b2edfa43d1d5660a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c5d4df433b572e80dbe291bccaad3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff206b050cffc908dbfa67d61e58794541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1f4729f9d2f26f1bc62da05740856542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3d13a5c56f4e45d73b07a473dbc5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecd20c00ded9418fde86c56ba74214544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5f07df013750d36d741a6d4e9caeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069951f5ca130a481bf9f6d54538249a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f252a1de7efc4e62c23b26e0b3869547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160f3d50ece0816893fd9e8b2666da3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab32e8d25f6f0e27ea0b9f27144f40549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5316703b3dcad6bcb5b019aa6464865550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f6a5a92273eaf6cdaa5790762790f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0107c5c6ebbec6e2fc6f26f106f11b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789114c058697df67939e57f74b7818553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8ad9dd6b1244204855814afca012f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9422a1ce71bf4b9764c067c9daecd5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bf577d2fd5166c62705b0330da73f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f1c9acdaa2427e6ac13981bcd9891557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d13df3f83f99d9bd18fdda1ec4b3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de87c3f7f16db507904652fd90914b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe2511c8d82cde7b67871de3b636be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910693e7a6da4a079345c7f2c073f27d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1bff0abcfe22d72ee4d69406695f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8421a9c784443cc9bb5736e0857f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94587b9449ec01830076b32a43e4d35e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f889a3e31329bc40f58b98c3625c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3ecc71a414ae68e59ad0159b8a9b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03240f789618a834e083dcfd5a5485f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64b6effe1735ab43ac92627932c930568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bd2dbad200507fcad0a7711941c05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc12d7bb678aa85332beed177263cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d285d31f3af0e190ac8eae5b5e931571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8688184538d91865175b213baae54d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f7f05239b777da9ba98e178c472dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6989a53906c63f5a519a0bfc04a0589574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d329989feae9d874a81c65fab1d21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bd21d4885039ddcb6575f809a2e81576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac99ed522d5ed6f6644a12ffff49239577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f8cfbb6c106127fb00a6bccedb6ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e371b917cab7d7d534d25f0901cab00579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa7146b3a79787220605d2c233546e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134cab92b5b1ef98ee4e08986e07e25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce3ab17c2bb7b196c7daaa1e744ae6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fe414f808425d9b7d7e34d21355bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676346ff65b5a95e7594d2013838e1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742aec3e4281813ba16e4d4c2882da9a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6509d8de250c634ec1a6282855ec04586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a987f554cf64027d2fce2f5b79dba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343f3db8aac80478a53dff8c9969768588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f9f6bc234b25af6f6c33dbe92b7c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ee5649c69bc97865ce60ccf5dab06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f65efee566fa35c2307f0c6ef4c97591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54be39de2e58b5e342b714d9e87338592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dc30de234105058e8a9e051659bb9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b753f8a9fb0129ee23efbd161c1793594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b0e973cca160c888443781ba1134d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d23186e0a1da949dab781611db593596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6997690c0a50296a202745cee51a8f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961809f8d125d517a98261ed3611418598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0e79ae6a74bbe60cbca43f34bfdd7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c269bd8d3d90ff2c332479c9507a3ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ad8499574d0c53754ccb5c6b3f947601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a752f7f4c666e99c7ba1587609d66c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3e6399db182f6af9e1324f72073c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a221258b6830f0fd7441174aaa3993b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f06015fae1b32f8cf8e624a2d99555605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fb3aad42bf0394a11d62e9a85770a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da079ff4f19c770e949ba4e6367b47607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3aed5985a2b79cabdef1273499995608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423cc267dc7d097264e074cd8e5c8e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f151673746ef8ad6d67f9e7225621f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cf505139f504dcb2ac6abed683174611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b84e26efed86e75517502450e6d7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d166a360be3f923eeaa2657094e61f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76508b23e793728d51a2c76f88edf63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de0548bce6ec8885ee75018a07f740615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce21666c08c2902fa3830a25f9b877c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff96b1bdf2dd44db431a8d15240204617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7039af6e1696af40a4eeaa84e7301e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c313661a72a009d75363388e7cd3eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b60d928a21f248efac6503792cb551620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31d334e6dd77bb90b6dcdccd75d54d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6e4cb7100a27f05c9b7c371bbdce8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efc62dc53aca769dfc0f155ce8cfb6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685c991243db3d46d4ae22f22d99f51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679082428e14b62b24008b91e4fe3434625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699175afcb518a17fb0be92711f4f644626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f788c2b731e8d2dee6e462f1ef0cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418422c90d4bf187b1e0db9b7cb76a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d87df38c88fcd7ad0b786d0639803629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcba487c631658c24b72d46d1e7c97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377c46491c26aeb6826b3b3c87f26f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72d3c5524c619b3953f99313157546632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd3fce937aa10c682446f5abd7695c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf4038e13e949bb87680c9eeb226e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49aeb325ae9910cbb168df583ba739635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db64a17d566d6b9ead0eb5cc19b31c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae66de3f3ef2e7a764f5d078bf82ec4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb6f61c819030928e8f067e2f0ef9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737799ecdf1fccd75f69d1a9078830d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809c5eba42fd2c0056debfd1f898338640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a5a3c8c183a24f976e12953343902641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a41f3b792d325dc5ac4044c8b8115c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71709c3acb4db2dc81eaeb0dd26a4819643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5a083f95145bdd205255ffd90187c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23d24d71403e28c5c2746345fc665e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c8b57623a52b5ad340bd666045d12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136d6402b3d488cbca35cfd9f2706d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0d98787963fd15fb2929e43c5eb6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7c609c374432e3a9ab765bd1d9343649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b155d3cc1ab4f652cb29fadc418c7c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003450a84571d1a11ea3bf9860f1db9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a028833c577e129d7d0dc883961843b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e37b31e1f402d318ae501acfb44950653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07d22786869808800bd7e380dadffe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778d44084be4c81ae3004d56a4b98a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b9d531daa6e09bec5814ab38486b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9333cb6b43a0b4a88c159ef9fe95ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc27af61fa6895e71d4ae7e2eadff58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75cf10d53237ceda7ba976d3a57bf9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35de7a839a5f5af33d87453a144a36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229de99feddab04cedec0fcc436b61b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55a225f366601f13f7837dce83b46b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1b3d6deee3b513354b057580b0fc4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f96e7225e7e8a3afe487ba40dbb767664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4dc5403ac895ac547901ab2ff98a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32806611d69c05494d9f9ad4a9857008666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d65ac00f87dc51ef72af6df608bbe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab36a2a46b108c8b9728953bef872c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5700ae36739771fbbae7416b106fa4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1f0da7553fc9d95477cf191cdc097670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d2e2deecdfd1be98b26d74a178813671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bfff1c19a9da48319a27fba309a34672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a1fd56c27b20fb6f2da2f5c9b1a99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1df332da7b4f598a22d5d28e59982674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80da0098fb3cdcda0ee87fb6f671d18675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dffd4d2d1f77f8785b485fd5c041c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd797ae8eec8a34d62d8eaa09234b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1064e8fa2392bcdb363cbc2020d7430678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3d9f5c15c0dc6c66940f630d3e54e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8475ffc1791b28dfbd60da136d1e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99518184cbb2ce0fce87e520eb73b9dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e67255abfcc13c8955e4b06d686b7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7ef7b28e3dcd6724992856949cc7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f5bfa63d6ba80eb52114c59635982684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd8235682239ad31928e70f6a51287685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32483f81921adf42e31a34e42b119a29686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e2d65910bedb6222f4029ec548855687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546ea3898558bc67fdec95c43ffa096688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00956db744031749c7700af09f474e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759b2d307e071b761549b5c5ee87933690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0dc8973088ad1b0aff5dcdd3b3f99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ee1d58e70b7a63191fae6c06a66e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c286a19198b1f3eec7aa7d584c08c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba85a631a04044bc648bd5e294d1f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664f5d3f7e36587008226891bf38bcb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160110ae0fa32f95ee2cf5261cff1f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd1c735bff7781d3a6b18406facc09697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9ae7995db3906c9a99fd59dadcec0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dd9b2a0dc25a909f8c6258effcc5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a57a526993e925d0469619032bc53700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a46e9ba364a36188a029ca2a691743701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d72d4bea0672470b9032dbc0bfced702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b646c72b29317422b49d63c4810b97703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86873c79f0adda5c58337e46454dfdb6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde04a0d49d1ebb48ee59453a76b23d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee2b8c5fab1075a18507249ffa41f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad18b109a78894d511111535b106ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ece7ea6b7a4f45f8499a88622c5c35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d8f007b3f1c4238ce5f25f763df2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14db6329e6ee2697af38a74f1e5acb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36d613ae4a12b92cad86488d848c0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120167f46978d4b5a8ead9a334f582f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848aed7f7b9284870c516c25129e5948713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307596d7d9a4d7d333573507dc3b726714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afcfdc4a2cab5597fa9f2641d2d0fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfc27e260e0dc1ceffcfdc7e668ee9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5612fb4167673d0802a255d5ac6327717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6040d42ad4f42574ac193db17329db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5224a8620b052cd078eeab81a3f01719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070548740ed7929989f5e10846f08a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74e0019438a29bc6cbd843536249c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b50ee894c4b224b3b9a4458cb2e4d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617e52d212d47bb3efcb2863973063b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dc6a013dee0078538ab2b5a08ec6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3de502da7e35c99b3b444a54b298d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af149a22b97e2a81ca04b23fc905b68b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1364e2d58d89c51d42a02719cc1f2b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196e51a3aa64eb41582bcad336a58b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2625a7c9c715c914666f6040eff07729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6464c52817952ca51ebeef3ab019ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76c200e163e2ed1eb0b87283302a7b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdbd476a28964406eb539ca5f0bd6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54961e518faec8c0d382570064bccd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cdb1ff4cfddd2b1dbb3c8afcc6eaf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27723df29adb8b671a51ad543a38b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ced4100c30b1dd4da0714be6bf7842736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ddc12d9325affdc1dcb94add62cf0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7deb1c5e34f860c42419e12fb71f7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0172c28b08cc84140bcf72dbf153f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875877c699998fb524b1f425e4e9f4dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb317f89d361dcccd93086cb717366741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c606fa8d48c7e795fec3c34207823d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18426ff41be79522946f8a9af7b4c3e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9224c95cf49fe7300083293bf7c56fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb65001a71490741bae1fa465dc863a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310b3566fbe7876f2bc7cdf3140cdca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc95beb25537b56dff6248f0ad50ad7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626da82e48f1bdc8d4115496f1a64b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf654537fa11d734c96d8b5a5cbc078749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb10c0ee97cb79a035a4a0aacfcd6d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690ebae96269fb3c410c847dcf60ceb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed30151c64496cb2c9c28a78180db23752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ae54ed3122d0ed736ba470be73975753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390fd6905d7e34686b08f54af97c26d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485ef4cc92afa69b2544d5ca9453c56755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfeff9b79b397481e9168994c059d1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f92f4405df8056dbdd7dac6d38fba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbceeaf8a33da954a3cc399aa871478758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dfc3fdfc089ac1147a8c3f4306f52759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e031550dfc6ff3ce7320021e926f7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0fe6626d806ef9451cb0ace7c5fa3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fec464a8d5a2116105a3b001d115c5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a39d0730e5c0db044f258e489baf8b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdabc9ae608930292f7f2b33c4a5b43764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b638764ec34ecd71a0cb3995d110c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9446c88f965df8330ad2912c50a89766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cad750e6f9ca2e7f9f1daf7c756c6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0972fdc3a7fbe653d3bcca08b7ab9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd3e490cfe3104de7601674f9b8a78769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77db00d768ada07c08d07b631e5c39770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67407900efe227f1f5d62570c81339c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d895ac75f6f846dbe38f300e730ced772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa8ff78a49d86f5593a329c4831269773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dccfe89188834ac85a30d952d721b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f06d0678cfc37f693120c58f854a41775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfacfa08f5b601ad0dad41976fb1fb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1627185a0941fef22dde12e1c2ce0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4f2688b93fb18f0c78b2336d4bd11778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f389c6b6d364d6091841b6ed82f41a2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcbcd75b07662744671bf06f926d30780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425567183525fe65eaa2de113298c7d9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1d9fc4860181a6d5a4e26974e28b2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8924190be0ec51662e47bbc32c437783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ba6bf1d365fb33cdb82471de9e9ea784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c0ba30332f04fef88bb23ea4e59f7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aa97c4aac031b81817d1ade6e9849786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868803a5d31555212af8e23fef0cc767787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b5861418b156d24fb538a316b89e4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a97fc99b3da60f646e8cba680ec11789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e53192a4635f7042cdd1a6b210c9ae790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7ccc8fcc60297751a1efc37dc47ab791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd369e821bffbe5729282193378e5ccb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d33cc6c06d4baf3c2702f53ae03e76793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be78f2fe64a8bdcc9bea7bc8b4717e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb50a0e738cc3d33c25cc3260348cd9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691870648456a4a7e951b7a5cbc96d21796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cfbcc87ed8f14b4df6d1462fde219797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44073995f92480102bf926273b3f080d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df196c90e92bcc365f2c307ec4833fe799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1986f17943236e05dca970a4019b759800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac10d054379397dbaae0b0424767fed801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbaaa14a883f9b6be66992351177de802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026349a0984e507913eb1f7a89af2ce803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849adf60e54d4aac473a62b802a16d75804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60d70f5ed2b924048e002ae7ae9d32805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62518dcd0319ee0a689f6c2c3b6e15cb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7b918e7c9ac21124f7d40bd22ab80807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03098f5d21dd954a5613d3a375589c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b53ff57bc25315ff61bfef46d4d1b9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554c41c4dd3521082351433c7d51754810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d23f0876bacb60854d2c9a014633e4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fb15a692d98b707b70b58b14d1ea9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9894cbe4a899145f8291b7200caf039813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c2a9605804b55e054746c56104b0a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab614b18059a8606eb47a9d032909d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98adc4b54e0028bf1107cf2405dd4e3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e049a912ce6154251e4237f6935ed817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5045bd40b396b6b340a957842969b891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a91159446455b817441d5bd52af3c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17990b2150f1e765d4f4ce56323b26483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e84a1679b3fcee0172d571b31c3664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95606efc7fe4c23ad439a858c8dafc665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a41f675d6dbfa5499cb45e2693c6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ed17d076fd5d7683db75572b3d67d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43133db9f9b079423aa9efc9657fe488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cd7062fc36685b07d2b0512ed7a769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670078588d095fae43fab6f54f1d023a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fd48efcca1dc863ddba62e697948111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd53e174dd3b4435ff75d0fa9c6fe312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd1e1b5c2b7f21bacfbfdccc2d900313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4ae6f58565b1033faafd7eba867e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34acb0ccb701e17e4852ca90fa28eb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749f396ec41144d0c7caa31d06c2f0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e28666550fae5ec500347e2ccc4d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b14c0c8aae649f178b6df82c1022618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e26ae9056be5a7689af74aeba711f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b6ea1e8cab1623b44d5e8b49fff9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058bbfa1669bbaae705fe7930646d6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb5d04793a92a8273238c0d89be1c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c5273e3159340e4b40b2c15725eb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1a8736502b7a7710b8169ef7b66cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84878f55083162ff878252fbf6e7c1ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a47cd2331018354fbc7dbf0994d2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc8c2d40d5ffe8a0bc788e038b424627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b07bcb31344f469eced1c74151a14d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca7497a9b71b69a8935d899acdd64d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dcd0a55ba548a4a5cee98d2b4f13b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665350a4c1e9dcd1f4056e22e31675c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f5e505b623fb206bb344dbb57b59632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983c62ba6b01ce38350cd6ed59a26de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd1337258a6514a1b54a916286ef6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeaaad4d73dc70c79a2681292730d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560586295f0391348ae9336007eef9a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1f1c83f7740b6ba29f613fcf0c7c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d574cf7bf2ae1d73e6d02436ea1b1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574b537bce8ae726a098ecd970d5e3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ea9b5bbd2f2ca24f4c728f923b80a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4064bb8a59378ca5b469e53a0bb4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636f17483c0c47937a7f13c6dc8d7d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724ba14eac07b233ce663ad1241b39643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad192f62ce2a4869775dccd49ee2df244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb2d3183368f21d98b4bc71490ec6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47637256ed66bdc8c851e3a8f8f472aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff00076bdf4724936bbff0caddf71847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e1f77c384172ccb04cdeb731a8e8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64a0d2a016d37faebb3c02ad9f2df149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6753cc80b191340b872f8003a8a5c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efc7459ee1f220c34e54c2cc22d50151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb2b5bc52196e0b38ffd41efd2247d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac447252183dca1ee140a40dfea9413a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c177e66c948fc3127618e665a89e7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720423ac37e1c336671eedbfa3b3bf455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccf3c86fa78791e7959e7de4dcfbc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76d44ed80f50a6453bd6e23044e5b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a097f2cd4753baca87eb44fc057af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9a97b15dc47a7253a9d7bc53bf42559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dac71443e4ace0e99560f7aaf4fd2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3eb71505c22c73996959b7d89138461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a11772cdbf27cfd29ac90f88702e6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276f5d534a1e8b660ba85b746941b1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc19d67897cdffb3efd0ec3a023b8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de587c93a3aef8017e773e97f84c7d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080f3cf36f10692babd8d80a9730d2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953c764b17f62d1ba2cc480c265955267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9819c8657b96b99674ad91d1dd9ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a61be6492a2e332a334a9f49e7667a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d10044b726bb50d49200426ccadebb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989904b4d323eb24f61a05806b51006c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0c63529e5e24bf5dbcda074a5573172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181a187c98a73453f02ba3ab0bb41fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c592cb0378247db2070383e2bf69e8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb830a626cf9a323f17c930bb088db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f906c39ad672e3e8d9653db9856ab7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274c5723c878a82398eed14ab379ead77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807827fd7c36aa7f8e4d7aa4503aeceb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6dc3ac8672cada30da5a4ea19b6e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19ec56adebe547692dfaa093e69e0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dfc6dedf958c9e53cb3d93c3fbb3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac27e9aea6d037a6f7ede0de181d6e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccfaa40fea7b3daeca84d60a102ced83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1f2bde5ad4e7571d2a03cf3470fac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40a10a106935826fbe9808d4a4bb0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306a2428361d5980bfa3cd28bd0d1e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ac0240a85bd1f7c5e1873a0c7b33687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94286e2236e191c8f0c100c42b1a9b3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c04719582f7ffc98e26df7ebe791189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dc6e0e700deb21191711d5b625c3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534567f63cdbc3bb916e1d6436a55efa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ed55a6444e9029ba4b4455629f06b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8f393d7dcdc1289d959c440680fea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053bc1c9edcb17f6a615bff73141e0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91736eb3a09ead39240cc8a57bd3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d95e31b56f3dfe15cb04522c2e68c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493eadc59a928a4a23e201e6072d00f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5db045be002548af8241a115e8e52298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790ae47af8fcb3bfad12c0c06960d7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69538ed3929e0760954f8aa8c9c6bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420a729619ca60751b188cf117fedef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8963ab0154b3796112e21161b00a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1623f1deb4810692ceca799c150d16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7a5fa3fe13937074c3c677bbee7d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd662a0acee17432fda00ee59b89dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776ddddb408e86a6748fbc732ac61a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca51c101f29eb87b26eac3cd8a7144c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3799222f43842326a21c9df0e01c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b5b9bc8b2b4a1bc8ee71c92f3e83a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0cd0cbdb144f487a0e3521ac81d09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93a4c6203b36b680bbeb2a4fead805111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6221c72c617f56d1894b526762b3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46684507f7d6217cfabfa84c75dee7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7e635332b2eed13c145bc7a35dc81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5540502bd09e33b775f8d412714fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56099aa39463027911c28028b69ef27e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4563f34b2d3655bd5983feb1f69328117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a0c748b662e7b32ad541dcf91ee9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf064973203d7eaa7532ecc2518ab8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85163d4bf5506c4bd3370c294d56c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a65fa73c825ad624f1a3aa1e66b90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e58564e5fa887811cbc1af67f6dcc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a89e4fa99575f5a73445ed35d75b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ec69c80bd1171db3d5fdfbe9690dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379dfb75d490bcaf5a02f604b4dfc09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3177f9b2b2f5d6e6c78ad388efe1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba7ac5af49726974d769ce781db5d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd45da3f168a430325c6d74472275e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58c2624acc329a11d1248d4b2a7327129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7724002d6f80bd7118bf4af58e07d75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97143371e8303525035bf03313ec52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84214fd47c4169d175f519fca13a3990132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc741c626e3af683bb7326599e9fb905133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d317196b543c1a1ed29b157312cea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15421b85c89bc13c0ea88d81cb9beb44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6fe45d472700516680546f2dc0036136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658458044213784d6227c60ddb9095f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac862ba61aaa5611e40fec9e8493b41d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad1399ea5dad7694a23321beeedb08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5decda439acbee6611d87d3b81228140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871fbdc6d1d8feea818ae4196897e3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89701235454b6562683ff35704d644142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1ca58ebfaabfb24549600d3616434143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0808e2f7a29c239b53ccc484cad4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e64a8a020115513530fb80323d1cc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b60030f67d8bb514939ebcea21bc64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d8753a5ddb80f06e8f30afd6bcbf6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb57dfddf3a163fb92ff61ab35827c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbb3ad9d394c50337298fa1854a4db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2d26b1d3d125131d5b1966a6e89dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac748761a94a1861e1fc86198ca74a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3a2ca0061c04b7f02ff52e326754c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4de830b15b44b4ea5b5d3c28ef6899153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ad30c038ff25041cc76b31c11c258154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d2587f21f8287374ef7e2398b67b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c45b76b4205fd56e9de34f90672b85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e9f029d137a8563522315433c5bf3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4f2e1495f060bf3d01d6a6108878a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e3992d89339ba7fdd5a622f87a76b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19488a4101af2bdb9d0650c6083ba7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e7e5aaa13d244645475643e2f3c0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752573acaac388ef80f9cd11e1898314162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376816641e7e9831ec9aad82cc413c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95aa6e624d6e6c0c91fc38c39f9162164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64fca63ba236b586f2eec7c649cf87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c654902973e2f64a6c2509ac6b88389166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb941af88fcd6595d4a740fb7e87137167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4ec8203d28630e3f7557b3abb0362168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d5f870815a99f260e69c5c68b6580169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447c23e448dee9bb0a6c13bfb73318a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1f6b7bba088df08fc6d3bdd8e68f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0222fabda27c675c407419a92182d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198582e6dc44db7c33a2219d4a0b36b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688a09547eb35776c13436feafd8087174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4367b55733c5ba6f7bc5ff02db0332175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179417376f5e3aed2f5c69103e095c3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf18bae1b19e4e4caf14ece9bb6efb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf5780310b314774175848d6456d94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16620d771e513eb4dc165df9933af1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3cf87e67039faa4e9af64b5158d4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd813bce0b0f3890654cbab88d5c0975181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1389923bdefbbf22ecaee90908b01e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984a6538c5e4f3303af1efcd8443602183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb34efb4fbff30d4b173a5e5080ffe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3ab3f91146ac3b9077a9aeb0c85fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ade52c5bf4eee353e3e86d2ea5ad3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedb277f7572297eb59999320a9a338187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe5332d9b38efed65d7e732988e363188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e253b20aa94888d9b27eb01ba86d41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348e8b8e9b56b183a39734d1bff3567190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054e8676862cbd76f1dbd26fd947d56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1870edea15c0c88826b5fcbead3f74c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe638554185940f26c86e403fd1467193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8f80f3eb6424b4268435fb2716779194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c32b82dc5f2d1027862122e77407c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ad24e37409768127d617291047568196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e97a2ee02f8cbab269393e0247adbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8ddfca718e0fe7143151883dd345e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565e5046bc7aa8a5439b91dfecf3c86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e53b14c4369d1d73cbd137c207083200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ff40633986070974e4cea3ca1aa0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621ad9841c33063c0402e3c1c4bad27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01885b70d3e9f86a5703bf6110b8276d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5b91a62870f943a3c60bcd4b35b8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9109f403faee16c41bb3716df182c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f341ef97c68d5e3c4e1e228c332bab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29449fb9f4b00e1a168ff3d18a233529207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded5c0f4fd45a99f21f6e60d3ec4766208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accf935a4664d83bfa52a9316a7f461209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e80469e6ff412ed633da09eaf78483210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4df51cb32612b7bd376a7391e1c2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae7403e8cb4cad9b5c01f5b3d1729f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb432a6a81756d62bd368365c807f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186a0979c5973bec237902971f57eb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e183d15713ea32769544f1e363cb4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86453a3ef04801d4f782d9ec01f803b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06e7d2b5788b217fd2992444ad8114217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92724442afa96ebcacdb641ff5d955218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e040657b2ec848b50c20668a5c9d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa09c6feefd5851bb6f833fac8464e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfed594c425ea17ac1a6b807575565221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffad14d029a8db3b1a41acac0d33d2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783ded3365fbd2088cc1c5c74e9d2ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4f00502269e3c8c32051b49da2d6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9196f639e94c21ac163c473d9489a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f4b3f7ba1293a24b864ffe2b47be3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4acece2a58a486aa0c68b6ff738d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baa38d8cda807e48ab40ebff1f0850228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994318caae55b6cfc361ba6027c24305229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ded7933c936fcec2c4b81a32ae76b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4a8042fab4877e209c2dd521b4216231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d92766626ed3c9eb2db2d1a79b8ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecfe8ef6cb9d07a0c60dab3d850e63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73d477abb9a3810e611dc1f7fe4ca7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c98df767b05c3d2fe45cf21d22106235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463314354dd25d7d58b7197a1e18d44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866b80035153751ab6a6610f64d1e25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0058728069836a4ae9ab71630b8ddd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f91e0cffec7c96f6635672e19cfc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9f75b163c5f02753bbb4b47485467240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de23990236baa761a63e7584d41029c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba4da7417974418c92f8b07981b6a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fb18e84f6335a25e29df42c624863243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed567a724f9b0f3b3f796362c44a09b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cc169af211d991b5697ac3c538a97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3297e8da31f992b5b86300d048de87a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdecb7b6f4b2c91ea7cf3be1cbabea7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5700de4955735e4e74d51ef235173a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd2f0cfa4ef60a4da5006a47bc57ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50deec7ef333dc6640fbee63931857250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7dfcfc339053a2680e8ac88863278251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699d8187a4fce3fbad6310ac568938a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25ffb7c2d2632beec1460f07dc0627253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74eeeff9c7cbf89c8962999bae3fad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1737009edb3f7691b6841436f701945255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7eb399f88e999f66ad2bb65da79c9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442641f2848ae61d7420b066b874c5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4a4faed2e7ece1b6c2ecc2f113d6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb297f58d51be4f2a534e6c5e49f3a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d716d95b33637a06f4c79c29a1819ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4c53f4859e2bc076d4d8618277dad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c693f47471d9028ffa83a3d8f4d8b04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebead4b294e453e3e8e95756b6cb6981263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49276295648914c39fce14e85d671db6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473655022a6d41e3715c9569a1fb0e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8854261ec3df181d19b1809dc649ec5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eea96cace0b7d05cb5427280eb5587267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b06e63290eab991d7b278a4bbabec4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b18249c1c94ad77132983f2c0fa74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf1ea0164275fbda8ace61cff59d40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804f6fb2f58635f08b6cdbcdbfb7330271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad11bfa1d32e0f7ca8f9d825ed7a37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cdeef01883929c97215603603b1dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a10730d3863d485dffe82524c8057274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6e88de6db6f9ae2593e3364dcf13d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39f3cfa979527dd9c07bf1b6ada8ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6a568cd721e6d435cc743dde3e8e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2191d0fe6bf3c18a37d90befb476927278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801cb6be157d726f2acbb9ecdfd3dc2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7467c1b471c949885c207bdc62d3bc9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d61e022b5940cc0bbeec0ee9c6197281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22226d33280f857c0d81d9eb78d165282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d8d29f0fbbe34462000ff328b16be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e8c0372a301604353f4d61786e09d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2b407418b407c3df9bcc947294eb8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae016684a3695e22d2231999319246f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333395bbf9e5f072773b5ba08e8cd19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d0e50d21342ace9d67197a5024b2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efe12224d79d7c6fe67ace000c5dde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe1197ef74a4b156c8fe7571e81eb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee8f4d71a536349978602471bf4b91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b282f49562f6d921472a3810802b84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e2ded2038fd24ae88b799d4e2de39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cc2ad891d3f23d0553878ba333e59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4617e688000bd2af044555478affe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f16c93b0e6bf34fce60db829e4a461296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842d25cb569245a98225e97dbf7d7b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0efb024dfe82cc310773393c3eb356298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2432a6fe31277097c4375d3a03b06d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f014af22f4902da9d1978cf83326300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3165fe8824e26ce95aca4073438f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41911d98b9b12c41cc318db17a41e52a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3803c12d78443ab320c0d20d00871303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0618bb8c68e0d5e525e02433787e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cb88708407814984d87263bfec3bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6bcc2eeb03ccd1704779d1829594c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5630fe31f4c5b7ff801924862aee8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b9e7c5aa215f6cae9a7d8a55a4df4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb02df837b5a034d7da57fbb9c9fe8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9a3f2e08aa12b811985444995b7c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210c84adc61f01b6ed47e2af32bf48b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014450791b40c9aca63631cc2c2430ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f3a9b2d222afd251532c70d69a261313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d256badf72b08a4669d572464d655314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e11ebc233f42b6ef7e5ccd2091df0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b6823fe18a5b41ee20521ec2c5a57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310824ce4cce50e9535e0cd22f4ddad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9728b4551af6bdd2435f50b3fab7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2c43c415e168a01042792100814fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572a0f62a5af2408fe5c1c4dd0a0326320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009491146e85ee7b07725a80ef860b3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f9054b9ecc1a62dad5a2373e1bdd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051401fb84c8140d9fe2f230f2463852323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd60cf3d1e257ddf4dcdcc0adf190c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca1ca90fbaf219a915cf9dffde4ab8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a2da498b905849fbfadaefe8dd931326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff3928b52916cb9dbc8a9c59a1fd51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b4a39354ee8c1bcbcc20347c84644328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194a3ceb1d7ab272eae1239875a611b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902653d83cb8d2264bb7ecd4f1930bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add656b86ee51a5d21a74d22351c677331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84dd6968fd655be227b4f33e6e85bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4a4b93fa2e23fd37efc27265d5793333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e65651b33b40001a5f5ee007d85f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec7dd50765385de960d42619dd7bef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0fe088f114c6fad0617b0132294b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed141a2f88f424a0815ebd8ebe849fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23ca1fb808397deee368ce0c787221338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a99c0143e9230385ae799ac847a06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856adc4876d329672bd8ddf7adf2bb30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617fbc0fe1e057d8d38131d2cf39379341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259a836df757fd08a2af1538afb6313342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dfd40b49f3179137d6ae27c139ba4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eab5a87af7bb31cb4ae4f02288f321344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbab57133201d5559f4775ae2abe8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5690a1d06fd600b189479ddec41c9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31aadd3b69c141087eef1c94dbff096347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab41786f73a4fbdbab8158e2fe7cc7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a438317074d98b75b62200558503c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae59bf5d85dcf067d34ad82bcdd35fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128881a1bdf47b0e8fe25ed264ab5761351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705efc089ddacf647e5f76beda3ff377352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fab5d1b1b4c6f58293a7b7a82ebf8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f33ba99acde2b6a02a4bf992548711354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511383961a3c456a97780917e098fad2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078727d843ea9e66a36f39e70052798c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3f5895e30d7e3abc7fc9c5a87671e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf95c3a213846b5e1a4f655dc19827358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6be44cb5ebc30b509c07f0a36ba7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03f6ab7f352f52cbe864133ce9dbdb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb53da4a057b200096e71d73fad0902361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00929032bb936813569391ada755dd1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a36d959d1aedd4499cd5a5d6cb367f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd462f03ab909f32d86c49cb308f4d24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776d1bb6e29a42dfcaba853b032a539365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17ffdb92b89860f71b083a2e1667c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76caeb0ad74448f44fdf7018b9b6671367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635b46512d5b576dc8476eba4b83ff8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ec115441e48635f2bbcfb8546b8ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696457e140835ae76c78ed698f65785370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2bbea2a1d8aed8f821c6cfedc35cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c23d782be4b61119e23b8da1ea4c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5056c81620d16ab853cc42bbcf6878a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4655bb415067cb724f7f068166e49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8a9b9c0764e4f8a93052e36dadd8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734ac98144146f901d315b30db03efd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1149353e644ebecc2dedd0540d665377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ed4b1232f0b7ded6880ba291aebbf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141728d2107ea7570e09563bfb81f12e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e2613fd4a6e277ebe0c2034c5c608380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9c23291839bf01a6278352a9a2f5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8e8b50ef5f0d125afad425f910f95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e34b4c45a944095bf706bf4d62919383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ec9a1052f2235a414a496f9305452384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baf06e1b7758ea87c168217f769f53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab7fd762a1755bf08eada1c4843afb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8198fcc927ec9ed296ca961fd05d7c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276e1bfa4e70f0f50e6d7463d931591388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa978e9f051d99b38118b30d97513c16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee7b1e700ca44876f7fdfc998da079390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1dfe5cbb0bbfedd17424ffb8b5688391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb924ca036481131f7f30190ee63cca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496aa9ae8fd3ab1b0ea9f4c0d7422eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6f2cca9ae525b2909a34213d3fe1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785f0fea07bc309caeb85f23ced169c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7181dd7cdb924f187382dcba291758396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e815a3e343850017446ccd1c01e895397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281094a423c21998ff8dda6a49bbfc97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7e0cf0b5b14b4a3c534acd63fd362399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039d367fb255af2fa1499821318d4a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96253251eb01a279c3557d48bf2d47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107ad43bd0abafd312878c696567684402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7e403217d8cb1340aa6e7aed5fd69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42061faa82655765dc9df99356431b8e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515bf481c184d079e7d06728dc8f93e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fe822577eed9e7efd24b5620b62cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023d8792d12703d20913bfc0d4d6676407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4d5d962705bfc58a921f1ae8e9bff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375070bfcf589e3ea286ee1e937b8bde409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a8411195430d88d8c9d6c14c1d874410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d89740e6fcea9aa539285fca51db49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1aaa370b994158f66f8fbd494bc306412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fea69eb428731c2f537abb02de25e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450dc6d6e6dea0382a552e595843f71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c503b94d6b8346f582c0b7b5069ce0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe63a46533df95f1ebcd73b3883450416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fc7a87ff09a990a0bc023e5208804417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2510c4bdc0566ce266e67d0fa37427418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a1d082103c8517fa6081b51cf7ece419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5164f793ef89f06d7c47aa33a23fb62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387191b82056dd274f476028f7e6ff1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902d34a16dc41703b553c6cdd36e07d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084edaa96e4d254dc8a7a0d8e8178a51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dab30814dc8667555e0e47c8b592f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadc985d27c2d9ad6f0bd1843a0315d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f477fcd75db8f958edf4273162d82f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f205a9204127ca86e39d987d1e8343427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f4829bbbd0d098a8917e135821ed4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed2acafaef921911a5a0c159ba45e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cebf1b25d454cda55f723d20e81ed3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694740c05de7355c6648f89f9cfdfbe3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2049715008d248be577ac06533a155432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58535c9f9c5337c368190dca4634df7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21716e964d3ac46c33bfc5d3aff8148434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458acc60b3e47d3189f7afe23cb5126435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc1f0a74b4452efdde4240486cf220436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27dd34adb7c092b97ec70a227a1f29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8052162d2a230d266ed2df9d26bca6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83a8daa1daf24ca009436b050c9241439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85416a96dc06738a670af41ed3e859ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8af8cc1b0c2847a5c0fc6c388710ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680faeb3a379a47d578b3c489f5d92d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490f74412780592b1910cc3ba1d5cca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0070ce2c6dc26169a40c8891142551444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc77880ae01b3fd7e22cfeb5c59606445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd3746f2aebbf32dd96832f96f3de6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c707a73b150733cbc532db40259d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1735ae8719ec12a7f71dfd60e926a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef94035f8fda0e4afbffaa9d83efcd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678018683d579173e9295897ffa74038450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9901212d85100cdc218991d91b6ed4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e10ef7006dcceb8cf777e511d081a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220a8c814ea9d7ca2e1da309a1909a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdece7047949b91d8f13fa585ee0e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb44574743820af353b3ab04964566455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52285cd1b949d79d1023175c4a31e606456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce6ccbbf5fac0a0f25804639967aa2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9f6489bdb1f6e7b7a0e9c3dc62ed6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dd47c867a82caaccbf4708d83373d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f99adc17fd8b27bbf5a01bd323032460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0086f1cd7a3a54f66b5c4553010fe0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65792fea63b842f4ef4a16ac35fa8fa3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4023e5456a8c002483fe0369c844b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87096ed35f7d98a1a60c313b77875453464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff2b000d128d07c93e078c3cc762dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca404c7990b14c3ea75d2bc92598b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23824496dda6ab9aaa25972886e71830467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46bb2fa6b46919b3b7f6bf2c924d5e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677a72f86a7fb90e228c41b2c2c018d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434383de045bb3f16b436f80b6620e5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75418db9f770cef12c7c2204eb9e75fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bacc758c2b58637ec8aa509d907d25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad32bbf636bc029c57d9878ca6bdd7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88377713c8bb1fc346c5d00a3ad7c5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7de0eee8fd680a95dff9aabeeada8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bcb3d3119e4e5396df09bcc55803c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c87c614a03154c5e835eac68bb8eeb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3d00bc3772c113444c1e7bd6f9e21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9410106efa4261963784ca93379bb16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd2ef6dee595f1ec5ce2523082c729480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb96ec0891a80325a41f19de7782a71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e670aec9127936650f8c19046e02e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e0742323b2b611f7c51ee3265916d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d258867a5645fcfdde9931451e12438484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d5e165a8afd92430ad4c192a4be0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2503a3f5cfecb9af03ec8db5b22b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42520787fababd526008e010f912476c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae5174e2382ba378f5407a4c32ec1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f84d5bca1c4220f871602616bbf6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026d8f91c56bd51919af6f473d194a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254a5654a8bbba75d8dacb5ad1271ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e229e545c7ff640e32d77880fa41ba1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d712a63751809b11cc70561fa7925ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3305f41fe93b31f3c3035b33364268d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90bf3a5d871daa87eeb0260061383c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a707c916590a244198222117930776496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a29c680ddd9ec34932ac7a489d7cde497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26321e78be7faa1c69dab992f62e2dce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c12c7a8f9beaad641bd54003e8640499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199992481a4672e376df2b22b68081c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff82ed0f5090bca28b84e32f103c393501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209db8f0ce9a9341ab47598a654e40af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1533f284fd30ddc6a0dac83f42871e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14a5c42848773eafdb35658b889931504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372a9cf5abc241c81562f93be4f02c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6192fdd9356a5de48f129ff9738c27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdfd9e1abf42dcd8a576d3891e61fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988166a090696ad4a90d9ebd18002f09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f94e7253bdd97a167c300f213d9097509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5034c3c03fa2b7f727858b40d8a3174510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776e1f8b573a7df2332aa4972c1f091511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d026939193c8d90ef14fd977cbb89f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee3cc186c996a044c34373a54abe9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309622d65ec4187f0cc4c620f827a5e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c8e843f8f7fad97224a9104a91c43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea13a249477ee6447501be4eba7328516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6178941540bf5308dc00062f0bf08517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9e5d44bddcccb9f089b26415c9ec5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e10ae9b78b51a091f4a8673a7f41b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136a6a64102fb38b999b7991f9e4ab2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbd536b4fcde03b441f2e468a75bdd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ecaa45036f92c5ec9584e16d553b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9a45724beee873334ee7ffc7d1342523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db300e657be1c622f568f3fe0f7d9222524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498b6344988b3764e2cc4cff01622de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843b6f1b6ab51d8e5ed535015f7434c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5941e2c54b494732f0bc7d1ea3621527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e70051fa75a7e52cfa16d4afd3f5a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34883839ed7c8ff62d5143a1c68575d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce22c8402dc8a1fe4219cd2e1bd2a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a089e485b4654b1a7c69d85adcdaf48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fafa1068c3f63fac8312cd9713a925532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0b0929ec178718da425d5a3b256d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b43ed88ee64c8ed36ec24d8e9cfcef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3b26b9909443569da748c6bc5f1bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028107eaeae3b4930726d423e7786745536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fba7525f3f1348674ea4086f24ff2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c06084a8dd5418624e1efc557b6c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba06bd8af1557520532f30cf50a7bf0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78007f008bd3e41234d9777d277173540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b45fb6c222d1487c76553692a6eea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dfde8bfbabe7a0fa6dd36afa3008b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86748706e51617051ae1ae00eaf21f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e4e5a676ecef8b86625f931c95a1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3edf32cf8321a5e82bcd87e9f1edc8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c166131f84bf8accbf720c4a1a0a068546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12e84f4939361aefbcadd1bd4c07ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb15a18571db881adcdd4941fd54ac3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732fc638276c70592d395bea1d354c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819d8b10d4f9439212e3cba1ffde185550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69184839521f3ec9047c1b6dde8ddfb9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf924177b6ecbc5452bcce91920e40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a87fa53856b086d617d910708da920553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a893151915b2b232b84f08f8c870b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8bade9852b2fef2e35fbdfdca2bda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524434ce86a9d3b0e8093e6f9949b42556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a662730371e6cb3ceddfdf0a0c412b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e571f7dcf22621c320c06e2ba3c70d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ddf4e59c70c3ce087cd5b8f6687cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e1459204c3578c71576ecc0686257560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26073d7fec7a04f354d1c28774ec0217561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eee1a81bc1febd807c4f42177efe3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0c6f583b1a44134080e8f75bfe8ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2554eb0137138c1b5494074345ca3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12f55bf301ecbc86aa5c734d520790565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6d8b36b6d36282c608764ae18ef07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b456e0b46e3c091d0392ff030cd60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f3aea8cb846c800524f23e77bdf42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33227fa5ef9688483ac9996ab622fa8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6df9160b67bae81fc2e98273185d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa865d67ee73c62b425853a12c49c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c703fd6141e26826fb46a605f88a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f5a4a37cb2e778a15437253dc705c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babfe8a0d1601ff0d3e930e8c9c24d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae143d3b650355a025aa08a3146b6192575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929dd9024a495656d7c43d8318ab7e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996e87b3e7d07d8bea4052c023b47bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61184649b75f79505311635fa0dc20578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712be4cd638aad4d61a758658c2783c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082a584f03bf09f7f6e449e2416e238580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2c9ee8c9d1f75f5c58fb75f593fe8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab6e187f22e900eef39417c0e4a9af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273a102658ea30daabd3966be7c5cc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660956947294f405e02e6bf02d08020584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c7807694befa698d1510902629cb1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19823fa655dea390d1742fb556bb68cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40c4f0889eb543feab2d352fd49689587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe3fe2bd5ec7151ab003237901d19f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f2bd0be53aac9463c6571f0bea576589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b688a737d07f5709a9ed7608a0af0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1496c89ed2ecdab92ccaeddbcd41004591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a281ede48b91407d600072b28c09ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f1564e50277d060ba38e2e47ebc40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644de0747cc29fe16003d0b2f6f6077594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ee97cdac0770ce63e40b9ac6fb5b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166465250364016bc536232998162c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44962bd6a3d854234ba6cf16728225b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72584115844c85b25187455725242859598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a655ffbd24002a702ed06d198069a48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba219331df1a5d692c78ae67dae1b09600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06075cd534d6a69d6d012cfbbb2ff6b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5010552426ca3e4ac2ccadc909bc36e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80013bc576d093a4edb99d21394eea7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5d5672693481996443fd202a8c0bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553459c31b8b5fd259c28f257f06cb47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c163238bf733be4c0dcfda0378160606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a13b5072ae18855e055c0fea137a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32443787708acb798e200b68cf0e77a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819821a7ebc65f3b60c905b556590f3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf51c2c7bc716384dc600e112b5c5b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd106636b968a17fc596560edb6a0542611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e3a2c5be893d0138b15266c806830612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f680c7e1c7311ba2e1eb64df0b4d0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c550d3d69bae3b008dff28d72e62ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd56ab539ac5b3a216a1578bcb06862615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f14f6cf7026605272c8f58df985e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789dd1698f67b6f9d38c34f7b401c20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f98688ab30e251670099b10f2a31e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e09d6d5a5dadf9c6c6a2d6feaea83619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914cadb3b1e54d6da2fa0295e87f488620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916983e36f1dc81995da78cd5da269e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaec62b54c1c290effe4e3d61b187b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb4fd0f4e8589f38833cb946624460623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bc5d5de5bd578b8dd254c357ad210624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1454e18ac93ddfce0d51899af428da1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321be3fb6e8c6c1cfb18b6e40765c45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f18f9e58c78c82fe026ff7d3292e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e7038de472e9f620c7d6db6b3b7fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871857242bcf97279cc622b95ec07986629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c837ea6fb0a56ff6f155ca65f1f02d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa889944e886bd096252d2f7005172631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd032bf36b6e7a050a7d2fc94baa1bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39946999e827e0beae6c768a953c5c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9e52fb7fbe1db48e150605f0f3a64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efeab9334c2c1dfed3907172dd544a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e00fdf6524e0807e8cc49f5f449ee8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1cac265675a4ec2907e512a5c48d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d135bcd5cb761ca6463c7832e0da8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce8c832b5847e8e8c58bc53b817de5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16783951a2bded9131a6a16650d717b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8891795c18b1db3fbfd25cd0bd7735641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cd1d1d8f27eff9aee8d3c0c91a3c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0878771bc11d038f3801b361ca2f1d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955e157fea11bf41628e9aef84f576f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757b3ec67f16c61dd3565354eb246ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88022ab182ca055abd67a00b7469722646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd66159fe02ebfbeb19aecdeaba0210647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9dd8e20d6ef8dcdf6e77a9ffef47d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2557b6e3132acbd3010e72a34ada1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a01d27a62ef6218aa74e057ea416d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf4a868ed51477befa0634b1a239a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd508ceef2fa17216fb9ac10572a261652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa42f90973ebb15d14844a336259da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a246ba95aaf091eac9877ad3f777d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e043539522a06ce5572febc44b7ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d305cd97d8f855b876752b9d82288656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8e17310785a0297ef492a3dc5e55f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00db7f497e7ce9f9ecfe120a3f05e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8695c71c7b063dc42406146fdc637b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c191204dcb2f7bd4ac756689e671a5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149cdb89c107597ad3e7d4b042fd203661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6e73adbeb8feaf957ece4a06ceecb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493d06015187bd19d90126611bc6928663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f9e8455b1151e002b1ced54c18d2d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3d09a6c9817511202f26b7b064939665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c482ed9fd6a5785aa7d293b06d1b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5a8863a51ab53f7091d78b8df30d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2db4d02b4753d763d14fa90484ebad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25ae0807c1233d044e239b7007321f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefad9723f6b830d4d03bf69e6a57b2b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666b4e0922c54f26196a6175cfefd83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815e4f9d08978081436776b0dd297cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15fe4e9f5eddfff2127c10f310f93b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762f2910dfa4456b35640998c5e2329674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ccc0da84c5d14e7b08fce6fb09a37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67820812c342f462d8399bed9892e92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5832ed3d76b2b4342a3461b747027677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1da33dfb046b933a554db2bd34b2c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2ccbb3508c6be176c75491249bac1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868338c3e99bd16d8b7ecd80a0a051e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed78cae27191d5f2f38b39eb7637d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ac95c036cb4357fa545f2a66f39cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c0bbcdf50e5d7c2d48962e1f5403c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c1a77a66a06a9432a5df78e588f4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5933c2d05c48fca403c0890ffe509685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86d7e6ddd444d6d1d2273e7e270575686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388b895736c8290f351bbe728a245dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619644e02c3a4b64684a08cdeec7b8a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd0e202806aa627838410f75a522e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634f1cb6ff5e3e5a40817e85d9c1777690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fedca2f099784c821e9f2bf728ef53691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a60adc3c22ce99cb2998d2bc646f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3c733c92d1623a39b6cbb282c929693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d4a6b0f18d90c60ded99353f39cf5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424824670974947e51e5ea252a3ca9ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0ba6006f42d80fac3c7d2edfdb10c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b627afec21b7b8c64748d7755e0d23b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790c6c82572d5601769ae8765eb4a36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069617cafc073a72a213cc8970093c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b88c7ce153ce927a5209788a76a54d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a2da92137080c79cf628d7e0eaf7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad3554fbc1f4ae0d254258bec044ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59aa500364c772cc79c5cf071f411b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fbf2dee94e7500bbb02730cfa2d65704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663d78bd0ba1ed35ecf409051ea5c20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120c11d560f5e2bc2bf9f0dd33e01de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8f69d88ba21c8425de55dc028a302707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00041fa10ca5bec84c4dd8e69949ecf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74769191c249753db7123e6a32c06651709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe59a0913fe21474c3265f76823a5e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5184a3bbcd3d6a7fde665b9e0236420711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408031cc76c1d0e296eced8e3c9b61e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec3fa577a29bc0170113ea6fb73069713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d0543bfa29dc477b5e74c9bf89035714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b41cf3424dfdf3d6718912ad374c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd7cced35c4b298781ad270013c68e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff239622e3b448a099452e3ecd296b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074494af270838de07958a7bf6e10ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ed82565abe30757a6ddad764fbb4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997d665f5d3c5bb23ef16960160eb22720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08233486866e6bd0d288a953333add26721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340a6707aeaa4e568f9e2bd12a4979e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da611d1ad92d4c7896e42e857bb35926723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900eb93032dd96c0de9ac1e827d3d0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63ea93fcbbb55b77e9d62d598f8434725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0ed20776b07f2c902521ba2987576726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381935135f09b57f882c7bf6128af36727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7816fab1774f54155cda7beb159c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86673837d64dad913088416c69eb36e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894317049d5d4a0855a3e99abf66f370730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b9f13232881921141373ea09905e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30979b099f8f1cb02f434179e4ed58e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f22858378aea31b5b608f596e20f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8dc245e1c67ccd377f8edae11a0bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef5d3d872974747e5ce95f8dcfc499735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc5a858b7e306f8ded58d35107cfc5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5385da988469fe4c804ae8a3c2d8b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28095b59ed21c9d829758b2720b11088738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc74854fb602f2bb75670db351437a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788db59c854916c4aa051980e228677e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e77969ce8ff703bc2b0be84b0ef8f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1afd94a147e94be2e6f3cb7da2d626742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e8e6b2aa4e3763b94d38b5de8efad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23b2f24dedff9a05ff80e0ed2a2c5c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b7c89993b59abb2478eed8741c449745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9aa2614fd58304523617c4f84f57a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ba03905cbb09d7a8e68d53edfe605747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fa88f356226762320f98a25b7f184748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dd35e580e718ad33217b3983197d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609a73dcef692d96d52c303dadd249b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaddcd972f9096c7826d236e44ff7b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75aae27041a83a4a8ab27a790af19dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7689dae56e6c7f007bb42c5d95a83bf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d1fc6e6df9420c2a9cacd02482ccd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ebc84a76caa702fb9c4684bf0333b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8951c65ed5d48876cd3f5db4de3f58756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b02e24977b505d2687ac9d55f5a42d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9dc3dbe4c1575f27dfff7a3d40eb8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1866b4b7315dc61be0a78c6b3b384759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ce43f0accdfaeaae774b5cdfccd19760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ddcbba8222827ec5fe5552302a422761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2c779391e3f63c641937af36ec5c5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291812a50d7e0bd3bc043cc69268d6f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99884a51d99c99d8191f3e5fef16c54b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a2d68c8aaaa2d58d7a9b9a12213ea765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46432bc2ffbc1525a7754560b15289766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04b0e65dc27c3ef46c84aad8f313aa767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>