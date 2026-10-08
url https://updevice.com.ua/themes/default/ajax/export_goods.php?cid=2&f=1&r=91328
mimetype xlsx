--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1ca6563fc8d1829dce1f7d7a4fb331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434cb025082eb6742121d889125582f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976807f43bcd2c0edd0b21d2b5398823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349d3a983c57deeb9725f48963d677b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39140ef8b7fd00f68845ca1ef63c7c245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94221334d69967425932aea6fb80d4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d100d8bbd9298a7e346e22c0a4b35e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133044ad439411603630b26ef4dc3778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd376dd1274072502d47d420df3816e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab295b83590af639eae13539c4ceda2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c144254e170e450911461424f63c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86050e43bdbb1ec520220ad9d10ba9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dbb648f6bcc0d2888e7a059b1edff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7118de7215757912f5322ccf48609014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d31745e97a40adbb11414e73a853e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffab61734cf5ddbc03313dcbcaead216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55e3653aeb108d900eaefe6a09131917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c735552747585a46fc5a0b45b7f73a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e8bfcd7eb313b4c2aef59687d5f8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb35fe3be3fda84f265c6a7d1af35f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c05d3f742a151dcb971bfff27dbc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fb660a75168cc13d1872201ced72a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d587e3a2732fbc1ca1bc8703013d8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91db9e9afa3dbfc92736e35fa3be51624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53b27b8c3cbcec1a8c9a1d0aa9ceec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79ec32f237ddeaf0cdcd866a768e1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6e2028aafd1b943c41f45b267686527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab8920c11545482d4a6912e6dab87928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f03858f96f6debf509b43133ea09ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e40a595ea4e4bfe6d94abd7b4c71d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0357007d1771c3445da2a788e7fbcb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700618277b65387930ad240da6335e0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700020cf58364b5c4dbd53e4cc6369e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17bc57f40f9908c98484e7b9017e1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda002868e238428081d119d15c5b6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234867fcfb58861b6320303bab7d9ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8418c283f28a077ca658a946cfa5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130598f5bdac744a01e78674a71a6ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34d4637c5cdcda692c5f4e1741736a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f35516265581eab5243ed0d8cf524740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb204c72016b5c3d5b2b89ad37eeb36041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6386ae85b560adfee937f31bad17b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6a141a8617033c76cf4485f91072343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe9377e9bb68c63a9b8dd35674738244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21b8c585f7dc93132ae548d1953bf545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbf96418cdc00f749f59779597444c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25a39d9f55c0cebdbe565acf4a698f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14298c577344f5d4c6c5d6cc76dd9cc148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018993a8c18bb45e549daa9a86b95cee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1cad44b084f0479de61add491776250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177caa38cdf517fb91dd8a582623ebad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd75670d06930fe5f9943cf10878e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4a3a9a883d1b37183c891181f33c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abeabf2b1a7e969de1645a2431123254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cdb93950c7ab5f8a720148efd76b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4de7288d90e51acfd5f34359b5b8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eb0a48b91291a2fa36d6ffc5b7d5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93904ea7b624e022cd758ecb28d4f54d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7067bd2a74abd5950517a36b4ac960f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a3015697803c3e843095226fbb67160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4875cb67f7101fc6e47391aa70be461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4baef3ae637904b77cf32d5e45901d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f6e17c0a9370cd285bf1f5043714363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2314d3580d0a2385781377a1b21f2e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a97f8edae4a234b0027cd3fde69d4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed26b67980225d88756bf3c8fe1541166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f70a8a2fc31b6816deb5a6681f711467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83157962316d84f17ab37c5b966309e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1b66ee59902e40bdba50948a0ae2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b920bef2e3a56036b9fd418968418fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b1b5d6313ae854752d20f8198237671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e7b94bc926dc8b6108967f19a4bd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d926766c9ceb03bd3a9171d78a4e3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a931097c0d8abf3ea80a62b2873762274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187120e7f0827c2309278a123f4bf7af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd9292704a868518efde0c732c3ceb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0571438a189314778fc32af4048b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c70c7931503cbce1536872726b457678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d86412729e32cb335c561de65d1add79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd661dc1a52996056b19fd2ba2c741f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69200549c85b4b1334fd5a0624a6a1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f339945f4a2bee6c60e3f71c7899b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf02a1c6af20ad675ad872e546ca97383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f474b2d55f4313f7937c15c7bfcde6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a439c0153b92567d743a573372db69b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4add3264a581427b83a5bde82028cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b42f38e04ab2d444baed9019d6ea087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a213235fff0f6cb3c0ac83bf468a3a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e2eae6294678ceb2e6c95efbbff6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b2eb0e0c18da3761dd8cc1d87ee1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9eb84bf6613e89b22a1dcd69b88e6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3b542c5ecfbbd26e967f500a2e60292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60596b5c11d5b29474c063fe2f576d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375df53e0dc6ca9e0085de1b8ab4d84f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130dd2662699bb30ec60cd86f7bcb3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49cc802c4ed3f1010cfd14a4347b3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a6120e3d7d1b05786cbecde20f44f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb0a87d8c57ed847391d13b60ea75198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c12966dfc2b7e14ef285f6365e80b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da4031e9182d4d8ff50bfe9cc8e3f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b72dcc0fde7754a251c20270b6a61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb54e87e72f06a90d35912255e249bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1d8a2066c7c057abd5cb1d685a1bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff37810fe2914ec8e820fef42648327104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd081e8199a99570c5831792ffb4f23c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cc7b9e53158de9a56d34b32f29715106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad46a9fed6985c1364e9487b7e1ff41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf20bc5137186aa884217ce60414df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d4b4ea0f4ff26291fff1053481ae7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6c7535482a6efa98f827396721bdc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85805023921cb4971b378eed399d3e52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ae9315a3936f332192beeded30275112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80315291792d34f8ef6801e745852b3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40dfdefc7eead8fa4f1f7754438f80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9fba2b4df7de6bf7a088ab7b0a49e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6546ff45f2199466d566b6293bb8e10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8920edc9591d666621d59ff0a69cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1e3ebc094db7e8514593ecb94df95118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675ec2bd762c97b6d41fd5a47dc0133119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea7e55e6733dd8de2018c428bbfa43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b34145dad56c8aa0c55578f044599121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6899f122b7a9558911b1b71d56fef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47e281a0d4e8527019aa9b6715c818123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c26507bae002366ec27e951f87608124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fc1c87be0d21619636dfc10fdc5e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e2599982e83c2cd7079ad4702bf98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad0c4e722a7d1c62afc215b6ed8051127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9423d3a61d8c2667d88238e70629a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbc4614c2ca20c500fd0354e7c8edc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c7fd9222cef76e65a813becda9d6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65c8299000d6ded19529c1fd5718c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff4e8414a4c5deb148943f047a4998132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb1d1342747ba6a7b7049ec2fb33cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706d2a85038b400e99e19d264b2a7ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d83ec860ce7da20f5517c24edf57ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254474b79dfeb864f528050f9198b71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53641dd7e13529ca67871f183c6cc7d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44df22dbef9d2158c60c9ad0f5cf4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55877876065cf2f6bac9dd7c0be940139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4867a54c693ba9d0f5cec704c33bd04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efca3e1044d1ae2f9a1c241b8949cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee610b3f8cd9c418a7571ed9a9ba71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b760cee35d5a8a42f08ce5f17e587143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785baeaf21b63548d9284c9d4964ee6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d956dd9b97dc2524bf997300298a28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6f19db1461019b7942cbc84727286146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3a273b4272f50ca4677b322172aa9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb954931180e847518b9dab041fef7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e17e4d4ef20706e3f612c859ef5e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5274e6407aa9ea5b419274126bf2d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a5edb96bc74ddc101254b11cb0f5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181fe4f8f3278ffecfca957f70e0964152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f8dc76744e73bb9f500a43f6effc4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f815ce74ca1f5126c7301420cef1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575e472935c847a334fc5279f117b7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303eae0164b63d60b0f911d22de28d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb7f1b8579fb2df10b2b50236eba0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3f1f32877e346f3013ebe5746c0d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338db2ed96a49f08c267549cd80da9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f3c324c6c3790082533eb3363613e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d783f37fab565edddb7918c4e9eba66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1116b21db35bd5a089b64d1b01613b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13258074eb4a9efc72990c160309fc58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191d19805e65e6ced4cf3c4b3aa9255164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0efc62c2082c7949ae772d9761688165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244c16dc0d93f00958d81de0e33d279166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae63fba8ea43e57fd587ea342017100167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d5e3151225df044133a4f6a52908e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5ffc3185839eb1e28361c7b8e8482169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84aa4e9457d5f9030bc2a7d41ad9e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c34d39ab5bb025327bd00307cca2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634d7567e05ca92b6e9f3e43eaf126e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3308f74ebf8a0aef0b0fabf23215e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab24700b10902e61f5a50a186b5edd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c2dc6501c90f05fa5a99b031a641f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a054aecd62ed1b4329021a4dcd548176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730dd265100d82d261ddc5fe7e473c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf9fa7c18d0c79bdc63517d850b2bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de544d1687f8143dc852bf36d9ac6fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6450a3dd8395d248daafa23faa7fb0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb928e5fcf953a8beaade74557112d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b1d4581777ee54d5183cab5cd5583182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d65b57edffb99b0b1418d40c000066183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a941832c3c7f4e78a2812dc9dea69f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466be442f679bf39553168bc5ac1971185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2abb05da3e35ae12bb097f1c71ee21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ce7b063c3a59b14d098d760b83019187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb893cdbccc1f4d38f80af59d0d89a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f839769ceb50faf09bd5210ecd7ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a358125012460b26a3e763c5d3abc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b54999e896f3814dd90004ce7dd31c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148c396a0cc722918eb0b526faf4baf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d492994811dc9c03c627051cf2c0cf4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5371c90c016a5e29223bf67fce711194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c36c4d22fc82b3822c63c8b76ac76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628829d67082017ad4dae4645e530a53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b934148eb4fc37a58ac30fb5622690197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08901a9cf720f2d7635f75e0e591e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b2b40337bf9808e87ffcd7bdff691199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fdc601809341f308cb1b3db48d3aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f9874bfc30da3bbdf9ee03deb6fdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fad5873555204c12b41fcc9bf0bb63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712cf664b40cc8291a75f446eb7896a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e929bf45e4aa9a8bf4265fc86cf08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682b3641498179876528001754ee0b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c445b32c86c5737172da45bf2173b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29753238fe8187601d8a4481f2dbe51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c40d28c60865a0f888caa0ecc2c11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d377092a9037ea32fa3e079af367a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ef41a8e878c4cff8bc50f28b9c8d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baa929b566b2a150d9a08677255b86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366a22a13079257ecba26931a97b224212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc1b6c022883e2a4ed868292b7b41b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb6eccdc096894f30ad835183bcaf0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04666e2b2869cea44fec949d02f1edf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79096304520dde2510b8bb70ad6757216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2e86657322d3e1672b50fd85e1a33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a397effb87cd7682dfe49524071d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7559d242be72e521f2e712d603971c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2e156f86575014e9095a28bbaa759220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdd0d424f77f6c2fc9501f5596402b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c53f5b4e312d3a8190e227650bffc2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb7ee3e1105b6a0e9fe64e0f120c6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270062991b83c6af7f6d26f509f43dff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf086c8d5cc98057317dd13cf852eb9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d72a7b329c95f3f9e255a8b9b4131226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415eb1e5a26376f7c61a2d7f0214c147227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa0faa09abb2cccc8faa6cf97100d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecd2ab534ba7bbc414f374801c545f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07497a4f77a009ea43ffb1107dbd99b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d600054a618080c57eb3492921f7eef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867301ac7c09c864f0ec49de35ef9a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a124d50eb53dc80a878b9af7e7572233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e13f06219503dc5a87bdcba42f0990234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc4418b166801ff4b25eadedd70e9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c50a16f48cb3bc9ed729e0958b94b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f222af53172735ae3bacacd6e4961c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058a792c8c6fdd33bdaab70ba0c4dda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e2532037f2b434b065043ddc14721239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03b02a9c5de867b702db5095c380b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11b6b06e7ae806f20b4c8a3108e680241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574330c13caa6a96b33b82b4fe1e3156242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa382a05c3da8bb350cd7e7fb84508243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49472c075e6a798263243f7795e2aea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b46e07eb9aa7f8c3675798faeeaa26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e994670b599116e6feb28c8379439a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e11f65367ca5be4ab3612d6ae9254247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0084277449cc8a1c10e3ce004165682248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617247d359df250cc25c9f9f01ebaef0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365f83030dd45afdc10c3cb076f1018250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6db0f488fe99b029ee5ad843b8caa2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380bb31361e9ae9ba2730aa7acec69f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a155d7699abf14eb5c205987a2c93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8bf849642c443e11c1054b18554ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a4d987c70f049e7471ee4cb128153255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebfcff4e4ea33741828a42ea007afe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd279a6423a229f82c24c71e14a39992257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead011203694e8282f1d6f0c27124372258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebea3b66b166b6d2dc7efb87e484e56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17720e1201f25632c50e0797be618e36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf99237a04b093ee0ac42455ccf539261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cf034587a293d8eb0ff75f1a2b628262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615fa1d6d486dc6707513da9d48d3d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6722d40e4b4f78b3b53c69c20d0f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca86e39eb7efb4f5bf857f41eba470d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c49b4f999fcbe63ced95c7a86548e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11887a1365b88c2571a60948b5f765267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11363038d28aa45d4de42f61ff9a3fe5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d268f4ea0d28e6362e103f342d5f43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56c4086ae97827a3bb373407c483b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556a84244ff1933a8941feb9ef3f96c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4976fcc25b9d7a207894a321983cc4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78e83a0ded76912750df8bab38e542273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bfed20df09e0012bf02b2d58b20a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c1f16f7f12a1dcc14920e5d3b4324275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0923a821d1218266df448a877d115c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658c29fba6e7df6ef5eb9c559641bb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b9fb37f8e3bfb54539a6a721442b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe275ff6c3e2d70a6887baeb168c6a73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219cee520be2eb425b58f44c6c543bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bdd6e42ed8b3743582e652a0dcade281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c411e901fbb9041739cc587793176282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815bb71acf9369d7f17074a27d29c67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d651d9ee9e91c2a606dff4e7358f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae670409850c53cfce697adc47496754285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b4765ea4d8d0ccec41a80f3021c3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206f45e214138cb52af0f1960f3c733287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4184ffc7265444416f2298d87d228df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0f9de839036e7ae4dbe97876a1102289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904b4a816cb9c157abe4b2201505674290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926acefbf309e5e0eabfd96b917b2fc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd36841d2288134e22888a6c909f75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fc30cda0becadcedab04c4dc6416c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99691330d8d445fcd6d1cea801aa810294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b53d1866fa406701f80e076b9e4718295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128c883f371245a89e80924a64dee0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4213656eb2fb5e40fbb7fbcd57cc2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840da0dd2780bc774e27d6f244b3e55a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe209f557065008f69221954177748db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9e2fde426365c62a05605ac883efa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dc24f01f2f316a07ed16666af5b9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a594c871bd5c16237df9b475d9844d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a057b7235208b9316f9ad8c54221e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5345daf13b085ac41b91b70eb35ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50215fb251fdad771b4868eb3ff251305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2342c3dd14231444d8e9c21d01a02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5927fb039a54788747871bdaadd1fc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4611aef3001c1a86e6acb23c74554c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381b0fd344c4f424ed766b86c1507ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14078c3aff0e04ebb112c6a61fe14ea5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f77fa26f290783eae314b9a5f3422311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879e201007f8fdeac673cfb59d2c65c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d825a61821d8da9429dd90fa4efb7b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3de4c706e93bfdf52866ff10bf535314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79e63f222167bb84c3635ded2ef1b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8e1458b61e5b35df1c11dcefe1f9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5f3f0d976823e9ab06b0fcaa9f108317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf70de798ebc9930a22e33838df20f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09c128b11e6ec8c7668f6402a8fb80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca42f30f1000d74a1f0361759459a43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ab231d6c0eb67814e08eeb1966bbc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7591309da2aa8a804914da5f51badf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2af7ecbf0c2710bfbd6bf506e49169323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566906ed3db5373c53d2eb6e596e9f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c96a556c6b36e85e81dfe5f0213a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832c92bcfa59fdf841f24f359fdd562326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8351eca2b21801d6f83782dffb6ee17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159abaa321ac13b110131320fd142995328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82281c53e94fede4a6de4364171c6c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07df180ec771ddc9f359aab3fe7880330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd658c09917e702b4d6fe475dedb25a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dd1fa95b66903cec91cb460c4c269332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da993b9ad761d1bf6dd844dab1c6328333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc782a270a71e03025cf78ae0e32fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c3063bf8cfe258916a1b765c2bf6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf00d267ad8e44461ca71baefb267a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a726766fd59746535c88d312c563506337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736711a6dce07783ce6a243fd01d7bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30694f2db5abfb58773cec943934e9ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edad78f8053e6da1d91877c8d81c7eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9823365d73b1e1d25c50082f78277341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a536b39210a440fca0fff92717c7ba2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff7762afcd2e95919cc67e542a8fb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c73f514c8e77e1f2a7666613a193fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9511f7fab0ea02b9e80b55b59a22c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7412e39ecbf49b8db4254c9c76b5e81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce9e31ae2766dc7fe2cde4bf29edf5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e2981213c4e29b16fc99f76f38791348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff11d9c84fad70def5d020c96d43a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4270a8dd1cf80e4fd619ef87b1271350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2118382d254c04d1ec5f916250002fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c76562fad4912d05eb29e1087305bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12997a98f41f05ab44f87240e8fd8fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265dc6377ac300c33bd69c4a5e045e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527169d1c8c52f7e514e932f4351d14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875388b73d36be0674b5a5cbe1add0be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87895119d01f3ffc948cacec739fa3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b643f40b6a6d7f51b096cb9284db9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c4be47a4f229be32bffa747e9c0fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c8315e60e4375e0f962f3817f9122360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4255e72cdd0cf01df12f58b1404bf0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff098f8335216054d9c6b11d83d4bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f7fa6ee169bacfd9673c265e3a6a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcf4adee6f959586597acce5cf60c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c11770d27ce94f30866f8875a3fe49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c63f5cdec3ea35dd1b93ebba34150366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89401218980b217f81985d0fc24304b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7561b9a18b890897891da5cfc600f70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46734725c0011e7fd767d1eea54488ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d023c71346f183b127f93c60f07b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedac36fc4f5f079723c28661122b18f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4fe508e0715e4f574211f0d3efbca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9983d2a9d60ef2ebe0cf7acb2e36a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4931086db9876f32806f1deca515026374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd60ee85e685c39d65af8afe9d6288c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad7f75647636d04dc8d76f53b47589376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f545c8c1e6bd4a8f99653a74833210377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53b4494740506385a9cd54f9225a50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498ed186f4799204e5dfcfda305e7df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26893ec6e97fa8c6b4d0ff30cd52305380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a12588783bfe38df0afedfef295fdb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15067a47341671bad1b11dc7b73e39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05781c11d6b9309c36445693bcec7360383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c18c3f67b8600108914faa068dbdba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062255762b41894d83dad34f2426a16a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f263dc2ca4e763988ce635edd51b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c059cabc0513e53fc3dd4de0a1a48a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4c6f673677f06d5ab8a13e8f57d9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6f15d3c8b08993397e283ff7b4cc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d08117628a9a3dd5870a420121616390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f743968e388863b6ddfd97ce11afff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88c8a463012fd3403d7381510330a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c166042a86b40472aee71ea2607ca4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2852a6a88a5a6c2ec91369707ab38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdab242504a0d928c64b03b589381b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e81656c6da563464d87dc1d898d283396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb788fd11a010d72d8a53af2f4aaf61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40da46d0789445b7920bc29c4ad765b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e369b21009aa46fee7c29b06f622d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef01f9dbab4f6aafe2d35eef06df1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270dfb7971e42eb4ea8fe2c0af77a97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7f128ff7f9eeecf9c20a6a88909f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a748e5d74fd4a76f4712b7a19824cb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d159a1b7305bb1fcaeed8f8ab1e70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3759538df98e3a7b770dd2c88152253405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f16c0927ab8a908a17bc2d52d0bcdc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddc547402c0f2556eb91430a5dda6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32bc0a4b0060ac9f10070f6ea385f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9551ee27b9a6f58d67bddf614aa01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe5791ff0eac55d639432fc5e7fa2d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386079b97897748de39a0c60824a26c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc583d301689c623d3bad27dd91d2ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186097e2fb799cf6996dbb07a1c9826413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa01a6c75a1c924a6365315d450c97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f06c02c266d0108ff7411feef8a5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc53d87862d9fdf2e48403f67c13bfe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c57e58f7d04917f4c3e1853dd6d04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9ba5ad61db8ca64532f77f4844c8d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edca1a9030f877d33b3d9832e959b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5fd5c8a0baa0e8509ec1815374860420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0437320681f0cd08d97a1713eb3823421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674ce82940d69cf76caf1fae36a999f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a9e2a34838148856497aee1736b92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20ad0009e258c89ab1c8e0eb02f3db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96919bead78ccac5c895b4d6727181fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba394133ce3113b54bd4825226fd9c37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea3ca76bc08b529afe23221710cd8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d25b50b014b9cac554145b1f003bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff787bc7f858156047cbd42f5a5a34b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a426e54b1e6f19d14a35f2db69b0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30891033acad6b5dda185f3d64b17e3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0348d77bf35aa46ac16dfef637be4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c267f9fc2e96900030a2d555acc31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e3ab19a7758fda5ae4a72f1f8adff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacc47376d0b34c0ef67cbae8724c94435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ba99f8121e461f8cf0425ee8fb92d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b90c750745a4cb50a2a2b3f8dc1de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc04add0af29c67e87b6c32f3d4a95438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd300f1866f24a02d6269c3dedd285439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7226154bed44b9fb9c632685848a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbb4f47f1189e4ecd1da629be57894441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8cfb469c1c0951cc109d73cbe70e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88049295ffcd2945ef7a223881d5ca5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaee6699831d56eb43d630d3a7cf21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5279ea015a0e3ec766710a8b0c332f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1039752ae5ad9260cc115ceea8782e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee232b2488cec601cefd8f379eb61371447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fede1d9308d467e72e951fb2880bec8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f7f55598af1f6509d4ec1962411a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967d7d3fcc46860fd2cf6a1d9c2e6de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81f7776e968ddda74f7ef687c3d405451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfae13cd83fe6a20e3d36ea906dc5f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0e9d14bc215a620c12701122a0fcc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6104c528ba8c89a411e873f536f549454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a229c0dfbe5528cf36c2ef4f593af0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6498d869304969b31f7bcd66edd4f38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad25b80c2d87456f4d8a408199d93c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fec55fbeca2f5ed5b82d18e919da4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eced805f8591f646e95d81684b3657459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b279ca7d800906e72d7191e55b98129460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7ebe0503100ccded6431ba02b472c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434eece5b46b1b50429aa93b5bd6ab41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142af804c256dad787ef09a810db4bb5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d9a29546ab4fe210033b946e84c4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984f4d06ed7c35bfaa62fb897bd5fa6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d41fa43f74f91b046d2a002bdf30a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081e4c57b41265602e8d9ebcd03e362467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af2f3bc70744b74a080e2423beb9b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e013b176a15ce45210b313cc095dd53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1897b8c45af42a14e60b1912a8452d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f40d9af505a1e11f542bcb59e0901471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628de4a6cbb8aad8e8b7683052f59c07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42a100be10e20a443cdf0d315d7a68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e44bdb400b4eb094988ea44466797474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a860a1ce09737878eb315a5cafd378475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ad592590929196a784c40fe241f7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c89842cbf540db1a0d6f186ddfb03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ae905d7ef42e4063ebaa5953bb7c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbda504043bc1af942533b62d2b5503479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e56fb47400647cc54f72d1ef24137480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2db0f1ca3e835aea022acea448971e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259e41c17e0a74c43c0c79c36a9e942482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930112d4dc7545c5692ff56b1815fdb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec2426518bae56305c151e7fee945d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cd413b08479d7e3d7ded05241ae02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2644467c6e6dd3299124aa0528c92a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cc1c656fa1a7b9668869cf6a48b84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e77fefdbffc4756583861d9f30d7a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5c56b473564c85ba9952c02e3f28d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc39457d46813751efabb7c81a80512490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6530185f8350a7fb82de029089cb8f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cecb18115dc352243c3a67b95abd6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fa340a85229ccc99612972858d45a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31968ee26ff53d0471e614b17fe9069494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6406a9dd4814aa1ba77dabe16514c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c067d354149a51d1b81b62f104916496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32a386dc8417ed9f96af49716026b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60bcefae06d195563b4c52d8ecb4a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987038c0346a97c6861b58c79db8da7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a777e343b59f32ed32ef407e2365fc6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da3b564fb9cc834f070e4abfcbf181501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9d525595d86602b6da1b5d6fe9357502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4756e4a89d3c5b8aaee7791b7cd6f27503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e4e43d628333035fc1b94b57cb911504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785c376a485f392e458c588ce61c10b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d476be57d5b4fb600374a8215b8b3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd23f89583c5982704678b2ed21ee6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df944ef88cdd0e30dbfbf6ed868a74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56f03dc30c3d831acf06aafacf9871509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff91e953811d8a95776b6e76ed11bfe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d53845323be3e8173faa2b11ab41d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b33dbb551a3f1d6979217b334c5191512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95518c2e2ea1400b17592e777ff1a968513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aada23c0495f2f869fbcee7d7c3b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbc4a314eb331242d9245d575c08e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74676567c7ad3f717ecb453a06370a8a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0b0851da3432c5661cb20aa3c0489517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29935e967403ab165107d0c71dc9412a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077223bf6343940e621d4c7d4db7364519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d84fc0e84142ad0aac34c320e68b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4082e34775771b5ab0733602d6be88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91f941211badd21ab1d0f710164083522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7653014b0970388012da8433c5057a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64565aff21d5d8949f0d66578ff1b75e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614970a3b222c9b323cb891b8f617e2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d954f3f39661b5ac50761672e0ebb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c943fc7305742ee3526749fbcf9a2ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c5ede35ffc546ee76badc27baffb8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3a6d6249e56b332ca6e0b86b678e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38572d405e4db89735767019790f3ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa60a3e8b44612a3ac9e6e29fc2dc12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba512386fb62a2a2b082458a74e97c5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b471571947187e8f23bd6c9828bcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89b96f48bd8ae8d8cf97bc67353deb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f160de4693140b57927378c371109c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece873fdea14f371de86cfa44257d7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75257e08e08c12be916efe4614dd211e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdd57e492ac6f8fdd9403ec319cd94538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0e450e12d55acbd5d10eabb6e6ae9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c7aa03400a03c99d3c834a49c3ee9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697f273662e34e4c4a8b60bb8c02933541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b54edad3ea64c8dd5249a37b8d829542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f553fb01fc5594fbfe14695e4413376543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847a478272646be170e99f2572f1b63544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e81d1d9202b6089b0a3e0583a2fda6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce92654b733c51f803b95e394b2915546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d658c9a9ab0aa969285dd28a261fe58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8cd7c23f5e18e134efc3bc744b508548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edae8c09614b0e28c6f46a8ee7f355549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af120c725c40ab717b6c3011fa80e716550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e717ce88e127218e4c3636bf0a2ae6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10682bae179d46daee88695e91ad7b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509cafb0fd16bb3d6c66252f34900d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b5f017ab3034211ddc384838223f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d0383797713a05e69d63a3f6e3993555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193f4c1a818ee5b208672a3f980de04556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76973e9d516c3f3b05526ace26b9e457557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335b818f0a5f2023b1fb141b2abf805558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49e2bd7275c8ad2611aa115ff77c70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb92a3127fb3ac8042567936f1c3b97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4fc47d0bae0a386dd2a6263ae4195561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc408905b1a065b06b2f34cf1730c05f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539ab4e4b8f668411e1a8edfd84c82a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61646d5b7b6edfa5e747dcb76dda5b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b2b8bca99ab18c893ff7fdc8c7269565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e388236bd251207eed4560a70ab6f48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b76b42b19d68aacc49b2ae1dbde7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2cb877c97190d9e2cd4695c5d6aa7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a655c663d862b1571e56dc713e706569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e55c9477d4f21756c02cbf9d111ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ecbb2d888657189665f83701df762571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f30cf8d7155157577f8ec817327fc1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369ea13e68acdfb97b626fd4c6677ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022655e46a14e97499a97320fd5061d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574088f8b97d4c8a6f0febd5f2c1feb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b572079632bb50ae47b64efbce034a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba4bc0e94b51a41e27935c9044de54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac81bce1e78d081dbdf9dc9a2fbf10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b692feb0b8bfc0f3a75569aa92901579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bc8bbcdfa7f710e570e404e4beced580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657de2f20a71ba8c236e83bd34236b5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcb078cc3f33a7875571ace97b9103582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb85d8b8fb065ca339d7a5e44084c7b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fb6d5c3f3d36f710419bd8cd62083584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917b5360818617911cb7f7705556a99585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cccec0c931ed085d02ae82cc9a669586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d303ab5084c0ae995d95769a7678b83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b4d63b3db98c1ed2c8551470d10de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febf3fe40493ce395a55a5cffe3b5e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f96260b7a62a68342d1701e7091ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cde5d3cbb93107d35574f49aeeb22a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700d08b12d8aacdf9476ce81adbeff2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc96e7d055242cd08a0c07d62b11ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42754e68378dbc933891ddfa631e6d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c540e9142c781c60f31993f789b171595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fc7a7057ca04f6c78900f3131e4f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57f23e24d5bf8bac506952e30127ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32bf84afc6bc2d2033b3f996d347c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcee6ee549bfe41193183a24ac77339599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f3cf38657f5a6b80953931e4d7ed6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccee967a514a4adfc7f4f4164224c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94c3a85db54d7e5085325a72e0cb6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf0da9c5293e3e3a807b25960aa676603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e1a62b4ec5a88a29b38005153e0c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2de0c8b74224a28433bd6141d7480605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae5aabdcf86a005e4e503db11684fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b31ccf621977a2610155c6bdc7e6e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d50308a1675b294867b2ab30f784bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5237ba1a26ce3c9a64fcebcfb9f40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4750d76c1e6fc6675dfdca6130fd9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68217775cdd2a30b26e14fa2ffa655f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56376c1bf506f07cb8d73b7a3313a78c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752291062dab360139b33129f4f6163613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96278e1f4a6b111bb2586fea7f5aff55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd3fea610ca59d147cdfcc4ae2c8e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f50538bd5a1c3528d3da6fd651349616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b709c21c47796ad02829c731d529b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dce356d16cc39dd52b0fa0171be8bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589975fbdbb21a2f4fe706b87dcaccb9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564904b672681f6336a328311b045201620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb9128c6b777e77100cb47bf5f7c5a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f8ecd695dbac2882b91a956a4b3d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9ec8ad6e5ad374c53b8fdc2186514623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7d5dad23b99bc09b26386d35484ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa63502f8d2fcea6f6937bbdc88337625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16ccf394d4b0f8d25a6c32319f76b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a421f9f52ede6b3c8ea2b59dd467b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718393e56d794004bdb82b522956108628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74d5bb12856c541b36b23f28c7bfc0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d9494cfd19cde3b7b7594c64709a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23115527a908b86b1a623281667fd399631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d968a90ee1c114ad63dd2c3b8261ba1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66d2f3d2de1e722ba43a8eb476a3bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3a674d5c7f818939852b0e925c7c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171d6deffb1f12e7da21f53b044923e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08692c672f54b9419f1cb4c1346813636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535148af7383852ed5a1f4840f1084e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede81dd23c7d32707f22b3112ab17085638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cf60c21532381df375ddeafae2bbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529367bb33c1c8b65b315a30abf509b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e6512c15d6b1a079f065ba3030d1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989189504e7fb15232967539c91d5bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439729a0323da0f286c1159749186d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf94d88674c356be5e6b12b8f12c1b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe57ef4defb2df541afdfbef1ab49a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8100f467fa1ed89929cd602d044ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f5ae16ab6fe30a26b1ea504534761647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2401ca0184f4551c26ae0d245e47152648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dae7d08a6b95f68504a7f188c3f18649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb681d6bb23eaad8d55d5de857e10938650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2455e7e99b29e91c061f92a9a835080651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22349468fe3cfd5ac9f828685dedab02652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eade1acdfdd85081f1bbfe9581b51c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf3e3b046162cda9828d3eb32cbc5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f0da8b3696dbfc8d75598a111a07b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ff679c5e9971e6399b101083c8763656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54c1580e59ce745247874690303f87657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a77dc476839802ef0f3619b89bc17c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc748b840651d049f524ce5b300397bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edcb3f033a6423bc89eedb968c9ead660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b64e03293312c39400a2890746396a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb51ca67a670484d0b99c76a87bf53f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fa5dc92b8bced79a7e54f09e9ee22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830221c3ebbdeaddb3ca85c18d46f21e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa857ea2fba5f3b61c2ae6d11376c1ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee296d98c418e1598f43877e4ea3059666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cdec73ea3b93d25674796d5ce7d9b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12598d3f57efe4fd4fa8f4bf51c44a54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b90421977745ea6731be7dafab587669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dc80086cc952612383ce275d77148670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859609a9954a9d01377dc0611259c837671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb747af24398bf47fb1348c01d95ba75672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db9b14fed2ba6be51a754850e4ba34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e97b521ddae098132b864bdb9aaaf8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a8c300dc6cc20c238cb650b07d8a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9c2557cb8d3b4f8ad8abeecff5ecb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc064cc8c2d8da7706656fb0badc02a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8094d2e16a272fd9c52ac5b5306be08678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbed6b6d105325955eadf03f0dde36679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874324ae94f715a7bb0d7c2a95de9a56680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec228893482e3f8a08d176d479d524bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7d8d4ee020547cd775be4f10c2260682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d6bf7ee4129d553d29f491df1ecd5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4c224303be22d008f206834a0b23b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f014af0d52bd9a48770a9eaaf98a0e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65eed9e5bf3375ce6954adf530c261686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220eeae90f9ef9e06a2abd083684160a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0c4907efede1bc7068becb6467671688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9726671c70b6e248ba340d3f89d954689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613ef195d18bef8dfb18f3897e50fed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf71053ce414751eb172b9d281edac8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6966d970b8c9faa5f14480c51d63f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fed8e1830909f3bb42426316ed44e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84ad042e268b0a05d3c4e4703f2b91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1965a1eed18339a14b22011585deae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eda31fa59724d0bc8997a40c554c02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575381493022358a587ff21876be1d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8b54988c000bb1e08a4db5adad715698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42cbaac211eb1931e45f19ab39c395699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba235f1e61b270d721f22dd6d499cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb374c361414d1b9028c660dce1ca2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc06e5230df21abb2cd549dd71e459702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab974d3d9c64d69fb1c34b4b0fcedb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcd09d17aee70b418f5511df29062d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4388c71703dbad075f7434f3f25d33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727a6e87d86adc02df0b085c905638b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6c90583320b56256769745c3bf8d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd921ab5aeb56ef027e18177ce80e2a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0505b819fcedddd5f655686ccedd7f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d415d2017f96ac7325b9d0303c5d8d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525e52357dfa6ad716145b874988dac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5aa0e90e6ef98589c8cdcb5b508bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b76af2606ac70f97a5532d50b7480b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c870c60f2d4c075d3ce14a2db27fc57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7c1fe6e6584413d6160f474aa6a06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba19d962c43ae075dbce43f096301a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c58e18dcb4690ff47a75f18d6c5492717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891d0f6b8665c4218d80308eaa79e88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8e3f7a6b961315184f161a0bbbbde719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5814f70c8b8f0089f89c80a422dee1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da6f74c1eab90db35ae3191bead855721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcfe340e7143935725b3906a87420d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357609e14fc21dd73f11bbac2f450274723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2daced46bacbe99d9861c33bc25d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528735bafe1fd8816c3e11942536b1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e9e8a9e938c29d87e735a7656d019726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de0bd5269916469363e1fa92e18ae5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b04fe136dc6514a84491a044bfa2f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257edc9e41ce02adf1ca91959ea91523729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d61f6e89ecd80cc2b6a3ea33abff04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc4f663d2db49a87993aaf1114151c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52eabfffb8404db650e3e8e097e0e70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db73107bd0e0b9c8bd0933eef524ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde943d63e868b0627cb2b6fc8c1de8f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb1c13127e6e65ab324813a87a836d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170b63ca65dc025be0181a9be25e5d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b43d345dacd83962a7500d4e1c4e68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406d80af1c0b1b3a9cf19ceb03e0bb2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5454f4631c704418626ee4755bfb9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba16b7c692317bd09f59ad0247824a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af9c4269668759905bbfa43b4e6133741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4796689740c9d947c90d31d6d7f346742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bb6c5a2fb424c0f5bc09a1bd565b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246370b19ac7cb62ebacd2fcb980b7be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5d120de3022f518a44cdd04b35ea4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dd6c6e9542e325b73e5360969fd90746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4628995a0538910bf839b0a634024747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b18e4cc9ddc8623143c8fd7d42ef68748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6e6750fed34512770ad10e047a295749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ebdeb0cc04a51e773d3a98fe457e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5343cf980a690e8e4001fe3d8a964751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aade842e2a470c4a6043df5521ec851752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743f8c1c1b9d9720271effea2a44b7e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4cf48ce91e9f9ef4947c45f1e1cb7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f089f175adec111ea6b981ba767273d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86578b3e200e908f0ca790a724b0cf1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c78102287127f24ebd1f70f9f104c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ce130d08a7d96dc5a3a50553a700b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f07f968b0ba735c497eb28e13e18d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c529999e29bc9fff013b8bf4717c7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528e8a29a3892fcd72fa97b396bcf65761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260302672a55e071257dfab7b365cd25762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6a9a9b0a18de601041eddc5012cc7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf64317ab0f073114826292c8701e8c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e294b91c1c7c11e0844f1c4b2b12d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f570708fb4fc411d0b9794772e6a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7c00629660d6fc1c0bf273426cd52767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14f0a7bf92bf6cace2ae3e20f3353a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf89a8908beae8c7aa1069d2a1338fd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717d0e6f97d948ec7fbdee17ddb043c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74589c55e1493bb2f6ce88ac596c73771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340c9f29667b8dc08c9102df60f4726772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e93191293dc89c4a449f7d9123d78c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b528933f0d979a46ac59de16ee5f2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37901ec87941edf24672076ff2b58a07775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e18874e4813140b214f14cd08ce433776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8d73a1b5c7c34ff09203dde7ecea7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586bef40a0c19e69321cc5072a8b6cd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c829133340b92daf019b891954b2bcf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b8611a9e5c86e7008b70f5e2f77ac780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30801a11a2df6f7aece78d0486a087f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3d9a4986696bd3eb28e9cf4d2e727782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf42a49ba3c67f02c7f9d38b8a417be783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae98d104479698b60d39839d8b046aa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5f37f34fe57e8b23f5d968781507f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b3120d2e6a83f7aa747bef4c8ed60786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f5d3d6b2ae4e3ab65b0a236813c08787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75027d2ae6696e9725051d3fe086d1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fbd81977ca26b0271f1befef7f026789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a4ba12a517a678e08d5487fc7226a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023695efcdfd880d0839c39f251dd3d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fa1946bd277810b1a6b3f5408a305792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf237c93130e032daebc54adeaaf5389793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75f075d058904531240aee8e7107c4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5cd0b6184b2fac5efd07371f68ebe795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3406c623146fc77f34548ed0e9b48796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771a83737642914a6dbfc82c50359a6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea29046cce7e620471c48d609b5f38798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66e9b7a5802752ab8cb54d7425818c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee5ec1142cda58f2450487a5a18a56800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10490f8644a7f075eb849afc0d077a06801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fccab2de55997dd52926f2a3a91284802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99103e1498acb63f177665a97e2e93be803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc8d97b218acd5007f52f695974c9d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d972a7b548c9b616de70327e417519d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546ad81104d40ce983697409012c137806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490865ada9ca86511141cd7adc2f404807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fae2b1608e5cc63b737e2e89a6386808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb7727ca28d864a3e9cb3615914fb0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c483773290e16f7673b70a42ea184e8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948d1daad6eec21e6fe0fab98380f3b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576b62db094643bc56957ac4156ae80812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952a41b780ece20d07c723ba01901a3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d001fdab7f6401374526d079b87a73814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99668b507e7ada4fad3e27a36b9d9383815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b33036369f0cee089dc029ef74c6e0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50c929acb162d3e5387a6ee033b1a4817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e8a458d436b887edd646aaf06b6541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e8132dc6b9e7d846fe3e3488cbfb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72012303309b014b0685558f1bb085fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614018fb1654d2378a698a64a2d6ce64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efdf1baf774d1a90a581e8268216d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cced22ce19238d13780f6abb446b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f37b4bf37f27edc830bbc9cc6dc8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc94ce0a2a7a2006a49d7eb4a3d46588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fab319014e0456f407295f0669c4da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86157054b02addd2e5205049f14538510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619b01e9277fbf9682cea65d0706e7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7ce34b000e996153f471daad178fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4061d5bb0cca3f47b014db2332304013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa4f11a87c1e4abaae597bb8e840f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a7765fa44132e18483ff6b8ed09d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669e49a5b69922030ae037e4412791816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1598b0de238a539ad04fa6dd3ba9e3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae7c7849c92dde8dbf400874fca5a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe58ea9e964adcc7ab0089c6e7a239a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c304826fb2a9b320d66d47ed2f76a9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578902c26991d7b0c69f8b813e65619521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263224c7a1078fa3892d563161529a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d19a8df4b21a860fee75bec65024d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400567ada6ced213d6e91c93a5249cee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40f2c67f66a9dff7d12aff4e2e40ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb40e4b7da7a58ed5b9465381c6eb7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f216ec641a74b3332d9a5a76566db6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473b3d1b84f9ac1545b4104fb59088328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49592e05bfb1b9481199867e02205529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458cd10355e72d543bfa2b1af2bac8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef831755d8306bd51982fba495c5ac631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee0b54f61caf4f56d8f0d001ae34eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9aa807bf811b22917743c92052791033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7a4722a5faf826613fc4d6bf1b1a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535757c1a1c1efcedb30231530c3bdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc920504a09d051979dc32e9a6092a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e42569f8cdc309888c03af46da6cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ace7e4b3acd46acb25b01e0d5749338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf3da2834983f3ee5c835a60c89e2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a422a131e3f6eb78108bfc192b6fb2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d666cf2defc6f9ae704e06e659ca141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb6108c49ca9d4c34e5a87b277278f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88548ebbff4404192e48d70a9e15d4a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8497bc1e1135198c6ebc2e59ea8aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9a649791617a184486328f4d83aee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70845d294e3d121044c721a50b453d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5735ba2779b1a9e20ccb4c13e3188047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28201e637a86575c58ca82267d9b4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cec17315c871e24ce8c01d3d5575bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b41a5b1d9be9b8ce096f3ae18743650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87443c659ca4b2c79304cca74116b1c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c4ff5649a5a955d1f44005f65bebe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21286bfb168727f134e382ef0ea5b16d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc54d4adcf1e8cab77cb4095cccf0c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62587da8a41ea2ee19cbbf304d9ed7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941fed88f64962358a3ba99d89f1d3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35e72d0cfbac53c079ce32674e432957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab638a87a4e69dd762303b1398a79e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933d915806d5e73e160b5fdc115d2fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d49172f56dc7b4377dd4901e7f0d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50191881e687a6bf9eaa1a3ea94d804161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ba6582cf433274fa08963c58f150162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eac33de77d1263de0542c77a3a5f5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff7ad1ccf69eb6eeed8784cf46b68564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2169ec010bf2ef65bcd70f5127f5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15b204750932f6da081953b1938f8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55429277926c6463311667751a5cdcdb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02654398ebb45b98cb7c0c6bb311054c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623bd3f374d38f9f1c583f2e81f4dea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e000dd9b6f8e9ce3462347ed90a33170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48052de97f4420d11f5128de2578eea671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423462c1d9bd29435ecdb73c53b091ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885686249254ab7d531ff6480927897b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10322ff2bdd7f21798ccc8429043bdc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406c4182fe0f5e49b4d9d9c7141ff4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac41590206e15ecf6e9db0f873f2d7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e132d0a72fd93d1fc1d5e7d6870f05577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3b20e4a237d9e0b5f11ed12dbb49778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78810139835720ce50dbcf42956a68dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7a82818440f937929751e2dc61f7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8d143f51a3dbe7da1a5481c36e83281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1885229a6f76564c8263d5d52afa1f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcb6879dbee4d290d3b7b2724c823683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d642758e4842bfb1d4213029eafef9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39234a2ce4d3cd872719afd2e7430e9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8132b7986b5b22d49fd5a378aa7d1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28011d5b7e2400f639ecd51a8ccdd8d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071955a0f6cee69ab295730d0b8a7b4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6e0fe32fe3f2e4a6983645654311889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a0924ce9adeb282fac8cf9c58280990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0503353ec46a5f0e68a783b9d2f99c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dd5b124afa6445d93d68f6300685a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca347aa78bfe61fb5e1b24c47bed632693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1519e9ed0443efc04feaeba14c65694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9eee4c19bcff35989104bfc28efdd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008a2e602a74dbb1e253b39aa34c60096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5359ac4ead4149cde7d61b2f267e7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5158b2a75234041993053319f483e2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec7959ca0196345658c82019e1a1df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f384176dd2c3dbfa0f8522425e218100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecdd0e673a78ef80ae8940a484d2a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46521472c46f886b4565d202cd4bd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac66ef88099b4ca0bb07aeb16c2abc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd040de9b3cdd6408bbf3b4e538e61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442b451bfd810f391aed67d684f3526105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334efee034f524245455fe15ec12792106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62353c85f3c2adbdb184bb80561979107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8266612e455ade5ee54db6e0282e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de17a5365238ffde12f429186e6a0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63e5fc8a04f3e614582d9a92efe86b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae835e458954301fb5260be48a1cd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24b8a771d7431864df43c50bfac289112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c387a46726922b1d326972a338ab2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53886115e030f8729dabcb2e024104f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea6afcabe8e40de98723012cd1d1f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024973fa94d09c5d10a0d75d20fb9ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2f36a562fe0c3c8f48057c121f6aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884fb30f70526721c08b87e6787a3aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eb58dee5aae92739e5924eda4cd12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7320f573b0ec008e1cefb2092fc855120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140610af1971d21e8c6e05e550584b88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227476a4df6803cd683935178d731859122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8543a74ff08e7dbe80123424fec1093123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623085a9e3db487b949cbd2600ff8c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabccfe2391d5981210f29ee1c88ecb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1322e93cf16d64c62bdc9ce677397126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831e65f9b1da91289be567374cbfa3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f831190f5a2d1e956fd589996a29b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74c4777fd3fe58fdd05aeaedcc478f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0580ff168ec900a6a33b09d9fbcbb90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005b3de842066fb5609fd358315019f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0edbd7492a34623a723e057f5a207f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd533c09f26311d579c87c79b726d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b8bc94b06dc24a48df05d1c641f79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dc8bc5e643731ded5b63018452fae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc3b9de6adca043fce58f1beb97ea5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb2961b3476f4fdcff359d7a845d91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19649394f88fe84e4318aff6f6ead86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc62b89ebd6eff0a40bae614727055139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534756285616395c93d11dcb287f4027140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747a6e0110dc9c51cc50c66987481ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84667f8877d5ba84aad6210f46c200a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc07e0767304e902cfc0ba1d693678143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1fc37a351522052fce288884fc432144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc0cc6d03be61f96ebe6c0cf9782fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed84f2e79b60382a983a9a596ad136146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39371d1d3287fb0e5735ae5392a04d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9385899accf1596df11422fba7049a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1575c6d8fce29c2783031cd76bd56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b4c14a6a10522ced0f9a8f93748bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7cd6ba5e2d246d826dda471e2fe5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afa823937132174063563984a0cd8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5b0f89c4403a25b9d1503556a6c05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164a1c0ebc0d602bc7b2b792f170a4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e75aa7bdebf8e6feb90c1774551243155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e572e9f626aa949ff81969b3a9518bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c16537871336ecb828d7009e928997157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda1b408313cad4ae14e13295034952158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06653be7091aa093c3bf565d11acf5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a396abc9c8cc622954d3c6f431bd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d45da2354d0146949a3dc7c6df12b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a091be6cc8e08a2fa768d37f58b9ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e449185a80166e5ee258debdac1f47c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a1a9285561c17b7f05f6c22a49707164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aff9213dc7d7e2ac6b953febbbadf6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f275353b036ada3c872169411e064166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5235e687e27f7dc4abf241f83aec730167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3fdd2ae3f5dfe02a080750e46c559168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb363152139c658b1c864221c27e4384169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd31b9dc714dc3de64c107b0033f6ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d7bf23e9994adfa04ad88a01984f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a21110e0a344894d5f41153b3e423172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be69d7fd7a57989aeefed99a69e8615173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f92cb2b260c38343af15152f1a6456174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbfaf4fd221fce2180f5b21b853cd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d9b373e675657d44141b38c342641176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53596445f3ae6b01257b7bbe7afc4d2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d11cd809842254332586eb1000b79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994409c9847f7fa970c41e2972eab14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148af1e0289449c44ac5e0033e658a4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f7fba8d371efc195b0c1c1a1fa536181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b86bcdb959b30b024ec4abfb40bed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cbd5189765c5e4a025558a0a03c32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfca54f92c6736a9d4bfa0b1e37e798184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6101c89e5092a98334b6d5172a1259e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78b5054f0ab939bf04dbbbb17073a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4788175606d010213965405c514782e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab3f5808964a35795ccbcedd011dec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f677195d83fcb611ba71014d904ac98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001c54a4b4548db308b3e94732a0910190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d2a12955ddeb1b67b65473ccbf3ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68715450b14b366ba695d57a54539c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930a254e78d85c3312e3cc4fe6e9464193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281aa1050de521b3c21ace1fa882ddd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf10dbb6c497fe4f33b448203f09e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dba76e874c5ce55af9620dec957830196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcf23dc558420df3041dd8b8df2e29197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5184be88113b9b2ae00706673f00e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678765d76efda6b43ddbdf1dcad3706199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d58879c5082adc17047421f7639a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154ef60c3381ef336ed7bb8148430be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859dad17c5eb8247f1fd023fd4c3ccb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d80dfacc086c065bab442d60a38c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae471440225e6112b9b4c57be2f98b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a33ae2bdf9a510303cb8b8cb513a51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c807cf72c4f2ccee5e84eb415009843206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b3027912f8634f040abb2f54d5b33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6065410f0bb27fd88219a60368c5161208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c619dfa5c48b5fbb7fe256b6f5ff7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17ff1db287ff4013e009a57c9154bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e638931f59b55fd87eaec43c4c8dc0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d4088fb5d6b582c2c2171fb0193a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933b3b7dd2b79eceda17fded6853506213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f81ef7feecfbfba2ad432f0ac782c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8dec1aefd06f70d41874063b24681215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa92afc4a316bbbc7ed072896d406d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334bfd178eccf4cc9f1d2b950d1b9ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d71c798308ef7fef2d34ab58ee5d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358925fba39659a2dc835590299e7c53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d3519c71633d622660eb133f42200220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1724329152bc8b81458b7157cc422ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bac360376e976811cf2caa1cab770222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e2b291292a0c01afd05a83a21627c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbeeef79739b79d31f6176f8cfa579224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57acd06b6c0a4c624d348dd809d97f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867baa4d8f7a4b17572ae79c0f5804b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109edb785370c086bc7779b32d75cc3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4243836c91fc91bcb64a6f6d4fafef3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf5e6300becbfacfacf49a31d72515229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f1bb8b24ef1711fecf27edae69a03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a4bcd5f0b6285908bae14422d2184231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777beb5945ec63bae8338d1aa45c0d53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b15e48aee6885476eaef76dd6cd1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce5108060e350a2c37f2995631c83e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56993892aa1e7c89f1ea9c96f7d9e4eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f33cc5d1e0faece77d830331103360236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431b8ac1f7eebd21dde90c6dc7adaa6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543afa4bbc1dd3c795d327631e761813238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f72b53bb1cc81529496b11309e8d49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687609329e58d6173f0db0736a67ae04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e934799132b5d543ef26227e6164f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a76f2e4ee1e85bda5a4d334fa54efc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc7f4dfe4f0cae88cfb05a1b9122f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ce368c3e59ec965f19236bf6a94ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a62d7945c11d69b411f70acde61ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64675122f944146d0945604ba5954b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2ff3fee79f25aa3a79ba04d9809b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0530bbfba0acdfaea163dd06fa9d7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e964b19101c2cd7b59c7f0b826aec56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b20a0eadd823773c33e19f9b36e35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363544aa3683bba34f683a6f6afccb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574b93d83a03e0c007a7ebc4889568b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a73bbc9e22eb6cb916ca542a2f472d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2adbe8827f3be13dc8c8177130f5d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75bbad64fefa46e40ad3d58c8fa4cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639c197b73aadccf69ce52318c0717e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa3f80a097a393ace492e5aaf3334b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2723091a68ca1045071c901974226258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cfc5fa76227bc2436fad503d19505259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79495c4f448f42fe3ccf1bf8744f45e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac89e04a1f5d0ce0bdf68a8c0dffdbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8a2ab8ac1865055aeaf7f05c356e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc60760214ab6f17fbd349d0a66ecc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad222e36fb213027da6284f3cafc39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3622f0564625b6ae2bea0f0b280a464265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eae4de5ce2e15d062f57d5d329956266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df7b34ec0904e13bdec7f08e32d754267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7885f4f150689ef7395b7e34e1c6d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e0d84e0377d3b2401a31a6d6821e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884cf618da77a99e9d54701598eb6e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe9ee13b8bf8cdf5a7dde207adae73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2b637e50a70225cd0f74896466b41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1ad94e7fc5389a00f3998cdfcb445273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da910786aefd16aaef8f99d5f1761bbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754392c3729e24665c7364a3ad5e997f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f74043b1783e0bdc8c1da79ff056c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99083624b83fd60efec438bdf5798574277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95fe7b037b6bbba84e3905f829af60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e84f0d31cc6e5fbdee3465866dc45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2d78e96865079a18d88fbdeb4696a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b874b0635917e0211e1fea300ac4e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d17afbe76396e8d426bd26685f956282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4563f64b6177c74f91383a0d9ac2942283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f646c838a705ccd44e08eb76ded6d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c728c102145c3d2d8f84c8003f7637b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9182535a72ed889be9bf1a4cf506f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cb0827543d092691e7d7b317f60e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11301f163df331c9eedc199b41e4a47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dd7329e6ca60ff2b72e44efc9e431289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4be1a40daeae69ce136db1e63937f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b7be80de7c7af2a8b5fd0947f0fd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68102375465a2722c66937ba82cf1a3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddd04f4ad4cd14f43bd412646edd4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66579491898c0b472ecef95a70eb9aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcff34b5189d9a8f0d17c6571ca789295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e9def2eeed63a9956d165f625b4a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de4257296e9027baf762561f4fa9ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7821d88b971d4b498374a689d3a37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938bf1f56c2249ab3d9cbc8b54510d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d6a78b9ed81dcfbf241e56f46964d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72627588ea90a72686be620b5fcff876301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2edb2a410491dc3ae3ace4e0e95d68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5d095fee0f4ea371d13e61adc9aed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2f2f543afeafeee1efc0075d9e448304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b9b3a2dc195e4acb6cb272c75f6e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625523b12ff4b23c99c908184a79b37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41528e10acfadbfb08a1a5902177ab36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b75fea02ceb00100bd5b5e4fe94fe0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863431d0e286a3ea1bf4cebb5b0948c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97467c00a38d3705a3c885059bc1b2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce683427c1c08860d4a90bfe7e7489311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e4fb1b832a991be1aa7fc16794751312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e4bd364ee78ad8ed6420a94504f90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1444bf1e5bfef93d78e7de1f30e6fbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e5a165b9d800ad1a9af7436486224315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfbb97d01488fe9f544a1c60dcd08f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43a564d6d70b6f706934abf8dd4ec6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c3eee4e75aca62899312e5dfeaed0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a565e04ab9f2de8181bb55e4fd8787319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2c46c0ec755074496a77855a6b464320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835697829e892579ea38adf47113fbb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e956d946b5fea93c6f6719509bceb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dce716e47f1948297704c8b937ee2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f6651cce0dc1fd1116078d3cf6a38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b1df19ddb6dac35a4d7d7059a583a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc739156556ee1e401c90b337e0298aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d052a12275d11f5da95df65574111327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435cfe280b38e472d27b655cd893042328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f8c21def079e63a605a260c382e53329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbfec0167d16d5882a4879b1691232330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcb0dca27f87c733e6dc58e00f2fa9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0e550556354d0e20dbc24f5ef346d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222812c8d5b450ca0a3c99ce7431382333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fee86c914d916237dfd62a1bbe0d1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c95ccbfce380b8a4dcdd6618bbb4f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba32950baba6331175d252a77bd0ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8ef2bc8e70539078013654f66fb4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c957873192cd7e2ec40478289aa98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016a3463dbfac979a85bc64c25f71ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8a57c549f787fcdc2f3c245897909340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df640ce29640c004f400fc6a863ba1b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7766b9e23033fda15937a9dcb81684e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f09e56e72fb384e96a88294f8daf8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f782231aa0e8146b60f4a7dd365c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b27f235d6e2a7bde958f87d48156f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba316f1847b323b1b4f861f37228a6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d87fd5c5cdf03258d6b7694279f69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0bb1456672940ed79f0eee4f2710c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfab820b86baa1cca4b3ecbaed817e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf937b6724d9e2656492d25d9e21919350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87260f907ad7c3535599971828c31a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079514a150cd026123dd253238793e43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487f22cada74ee6b0135fbd098b8463353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd0a7ad02b1943d599d7882a971b11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a638139b43aa50c2fa6306e439f0d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18d769a653b95a9c638eb4df4da660356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682a0bcd811107a0f5c75952dfb58d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f67c631657640e5e87571bcc94277358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810bb0ebef1f4597dbd00a7eba381ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca49bc16c868f32b003e0002a2c2f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d22612a1a7b780f3f0943bbb05bc8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eed265eb683e1dfe84b58c0e28d00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23b31e49ff7c2884518d3bb6e7ed3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a421116f8ea6fad8b44bcef4555cd4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef563d36e0ef0d7e445fdc90d1f2057365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961dd82712f6ae5fd6fff11410e7e5c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499797075c680756100b567684c2ff0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a0a6ca7309096f6afb6b5afd0c6d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863b27fc1015f08bebdad8eeedc3f0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39317367eca4c2731be6f54706f8e44f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91595378e971633030fb120e4d707d3b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b421ed3874b604deeefd6f95d8026372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab4fdbdeea09ed495f94757d77e378373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89e96ed87da0547bebee7d8bd2d934374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb12f666d2673dfd4b68cd286e5b1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fc0f4bac62df114299af19def4d0c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ee1d51ab2429a9f28a9bb0276959a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaae7e95adbbc3d20725ed8b40c976e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5d667c336bf088ff1afa2d3e77646379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf961cab1959333579f8863956aa64bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46a694df4df583ef883795c6a3c5ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017a9593be93676da850bab5cd9042a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b58522555b2900e60246c29b9a8c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f2d0ccbbca8203fe44330446747fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac23c9ea2f20a3198a379982bf87319385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfc0b4946e3e260d17ca3a7279bc46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dee3c0b0ea14f08a0973100f83905387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cb5f173e4baaf4d70385ac896bf85388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6451f305da5b589878fea79acf396c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2f220cbf987a9b403e6e30aba65c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53a62000d6c7fee7ab51afc9b1c0f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed9518f5ae98919d9853d4a01cc7ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a44a532af1c4ea9312bafe430ab4ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fafc10f9e1f3b5a737fe4c22d7747f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49709936f9e46078bbc06be0b739cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d8ab72adb42b0b42764315b349a41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c1aa732396f9bdf1e46ae5ab3d994397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafab0a4b9ed39756902e6b6773657cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d2968816d1a6866025d8361c67761399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b097e5bee047f123f0614123ec0f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ad7cf2d6a380d3e12658bb67530a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a39e31aaaa41abbd1540c257c6c295402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72a6c0f72148179054c2e07a36a422403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82930b64673327626abb3e7e4653734d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399012779e8e004e8193451b3b7ba86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09570276ddea1a9ee06b45daefeb4ce9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231d5224011445bbe2b7df842d9f491407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6e6ba71acb3eb9cb7f2602025cd36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbc7b52202316a1add79058ad843ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4f629556ea1479052f77fadc85316410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b63b03d8498b989c2b63666cee36a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a211438619cc203189be176997190412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3385ae4e0aeb5f623df108f9cc461f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151ebe6a975a64bc3089aca1a71998e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470b015ef8064830aad4d15c2784667415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571d1e688a412924eda70e40c47da40416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c22b9f2088b6806b33e2026585815417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc1c09c11f328193ad9082659b77a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f60ce92f9216c0d8a50427f878b072419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18e823af8cb498776076ca850d3cc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace304cc301b5141d97b948b4426f899421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7c8620f1a7590d7c45714f076a518422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d177e2f2d567c3ce30a7fce6664697423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6889063fa77eec22079014562295315424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17de50f443974d0b449691dd9fe05c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dc35b597937cd00b5c3b22a860c4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf3e8ff7029ad599b91e857b8209cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed35b74f7cd14b07960eba70119698b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214eb6c3eb501ee976eb3b68e6cee39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c24bd00bc63ef03808990996d27ff2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead173fe53542c564d43281bb871b46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbff1972a4399c2efede6f3528803e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7d672854b069c63574ed6850ca9de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bd6fa5d7150ec88236518de73333a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27248abeddaacd40fb67173c5b19817b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6bb76100d405d12488fbc84941f3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e39f6125d8c3f60b3ef78d6cb35f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a23cf293621aa2e687319af5fbe019438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b885bf4c45f45c7b4ea2d432893ee2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3e3ee25a999f01d97f819607dbdfd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff157dfcaf3312eeb5cef992b74d4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdee69072d7134d092190c7173b7abe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d8c6fd5a0bf00a5930e4080d438eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ba7439646dd95a3debcae8b9694f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eace4e5bf9233c5ad1a2e6e4e3e39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d2d52d87bcb8cc943095992f1e70e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22711cc1818b727cff536ed0335de90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744e61b7e146d4d4e378c401d843861448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9355414ed40549e515afea01483b201449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0077d4596299cf54d95344690e8b3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdc3e204e918876d2ff548f155f72b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f207c21e88dcb611c385a81e202e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f029fc11e719a7ad7cd85408751d13b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae354c14deb96e4a35d545aab2ca0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525ed37af776e32f082cc9070861c1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99354d9cb9df58c99c62aef2020fcf3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb40cd274c0771ad5f6c63c12f9bd9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ab8fa8b314cf83f083ef961353b7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dd1eb3c396f777917203129505fcc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84d5e05dd890dba4986239bdbab124460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4e6b9beba6c35bdb4c64656feb593461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da84a19f873359b50472ee63560260c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4bdd8140c0223f0a5b426aae2f101463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a352466d91fa8aca734c04d9aad0586464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c836131cd46bc8808714361d062eed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074de831bad9608ea5c67081160834d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13f59564e9874570fb0156f7e02031467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59ca859112ab4b9dc24573cd8b1316468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3ab24f3ffacd346249471e8429b69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eaceab3c8b2caacb57fb70a30760a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007334793f70c95d08282a1fa41dbe18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df2a03f909ddd28edfae687ed803f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5293d582b0d3afec90306d0a7e6de23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464d0f28ec0516128b6fa52290e85b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4347224342c9713e5c7ea362035e0fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd91ac42692afa2f60357e32b1922f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccebbaeb661c466e7f32cc587c89e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af30335a6ae9af323205bed499a42db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e7d6e3cbf064d7c4dce01033f021a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ce6885d02b6aec5e0e2936ba0bcba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6df7e29bae4a7e9048c3c79b63e7fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9538a4d60ef5faaea3dc65588996578482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afccde61abc989844934b01316bca7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac34a2a242a489170289d84e9ac907484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28004d1e46ce0c83194ea3aafab2af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743414d97bed28d6ae9e67a8a785be2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a6e3dd12a15aa0388f872ff8d961b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1e9d115540003c837ab6415a0efc5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f31de74e6157f8920652acc844ea5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25578d3510ff883b5ab10cdb01fa11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98529bbb977d7312a06b506effcf62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c40713fcb32a1007aac3966cd1d69d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db58e4da9a66b6fff45426a9adafc8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b3f2dc14ab14bbac728c357004d44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631b55212da29c7dae158b3dc8be9c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cde042a8332fc372f3c55949ac8080496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bfe994ab2d93ad1548415079a3e53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2044af3e79f88fd83b5a4bd124b362498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c006a7ae185754f86e90e3c3558d3b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d627a5bca0ae9c128e0fd7330a739500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7780441d814ecd52f7a6a344a1824c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4588bf4a7ee1e3c6022e2a9920ad5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bf7f2c0bc9bfceff050c44e8e37ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b0c562a03ca109597e55c1f8e36cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7226c9912d0886de2aa61921a8379505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb194009e1d4e35e157ad3188ace7fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd10f65cce554df596c4f5330ca9ccf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67f2d717a0a6ab842059388f27c8ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c2a2bac4c431b09cf9edb93cf0201509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3cb56753ca3f461c3711bf5443418510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483c0b9d27bf47765f7fd59b3fde2d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90abbad5aa7182f721b928b6ec98ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4ce2f51fa6f90b2f676b22c4075e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30869ccd0515c11b590abd3a3baa708c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6269c6f56398d994ef18ac3aff9497515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ead67ed9c880b9488843cee565916516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcfd4e5ca55a7eba17fb58c2917f37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a364778c6df0164bbbae8253b7e42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c10e987f1c521c03d15b7e4cf12a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c7b0f9774e37f2e46ceab98f19586520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2f75fa237a3d51130e739a777d448521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27196d2d6b1f45c101f475613a15dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd9770ee102544e100155c743a745e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76517dad200c1d02b0e021febece103524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30154472a0b0d2cc5f370d81487b5145525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc950ec7dd9c1a07e0fe3b8df669894526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05258d9ebf3197ee39efd8d4d0a0cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0b3e02d41cda5d69ed3436604985f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b68c111178048e4c8d0362f52bc400529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613f5ad69ede90692c8af0df5ee0e9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ecd438c4586f8d766501ce71fd058531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c227f8626dbadf18c1e6f563110d27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab6dfdf212325190bb07cb377e286c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ec5171becb254e747a032bcc4c804534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d179eedf95b513a84ef50d1faf5bb4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9ed03fb72173a3bf4b30b67c641a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626ad9d66cef2e14ee9afbf2985cfd6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3eb474db6f02079a8797afc3ef06f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac2b1cd9cca4007758e8afb59f3946539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e8996b5c75a953136e8169dce5743540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713c12c60489f3656f5b35e307a5380541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23273f2558eaf8454204ef121ca05e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63689aed1f3b33836c746eabc84afc96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452daf44dfe3737141b62fd0ed383b5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccd75681ae3a041bb3654d390ce4c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d9eb0c4925e82e7dd33a32df64ecc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1566c3fdd43313ac092099abaa91aa7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67c8034d208af3874d4aadda2e4edd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb170bcec595bb4e7592dd558b915401549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f545d555dec631d65125fd2bee024ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2303e67828b38174a31e7ed26b1a49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cf46636c86ffbda3dc322ff1bcb5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e05d2513eaa8adfd36a846406f825b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f821c194014a8680fcfac3241db7e55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827f9ea5997f1fd94f7db128b5ceed5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a13a3c531b42e9ff4b977bd9ed314c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd5d1f7f4262aba47585cda85012d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374c48d1521728aace64855f4a66922558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac98ec7d6193fbc575e7f226bf505d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92057837838df6a58641c5f63afa0102560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a912197a9b2e3031a486e7d7611fa9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fb75e09e9fa6630bb1375aa9e35a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e0d7865dcac9ba66634b357527a8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3943e9b457a7ebe635516b12b9a48c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcf669752f08319c8be4c5a810912f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53055edf77455f56f3bc201c87ce4e0b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c025f3d8eb8243f1ad5f55a4e2fce1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592f4ebe4ca3212f9b92c2b7c58f723568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35300f7e60d140176dccdaec970c4abe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972e093efb50bb0d22a3e38c09ce358570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00448d4e16badf545cb638d04bee9c9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2188f461466a0877d0808d807be661b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00ae80c3d6870cf7c13434b69a36bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5386e50f8ea09d8a0df3f4a47f431574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04316d5034ac77fb0d302f3d0437cf98575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794e8033475f83b7de8ecabeb987462576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e71abf358d1b51da23a32904c5d05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858df7b308ad48206125d665eb55554578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d353c747301dbb5c5d63efec26a6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aff10a277e5977347954a4f4786988580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acdf0c7784ccdffadf4bd0c4e93f02581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ef84e0daedb8a675527082af1c8c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae900f64e719d113c5fdab766eb2323583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea30cbf793891002993844417173fe1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e047911322d6d0f7a1316638ab0a7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c288a1c7d99e0ca61ebe1fa18d5b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f359e501f6b6490e856ea9e09cc24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9eabee8dd88bac819c9d09ba51b44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc220b0d6ef1145c4a13dd0860c16fca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5f474e9ac7a17c772cf46fe85f0aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77255e15d2503e1a327b635360403daa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf994c246059521c291caa77ca93b94592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad07177e9a017c5ddf2660c75318bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550bb34702040960dd256147b63617a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2cbe36aff488f4beac72450ba0458595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf141e614948e6f8943c59b27008b08c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc269ba9835e2cb3e191746ae790ffa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8258e838a219bc1aa69da7a242ed6e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39f9a8203eb3842a4564325e4c3f25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb486e010162051e9ae382fe2235e395600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be15f248087f5f28087dc6cf4156e37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e7b36c8c4f8f37bb85788e7e798e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036437e8b906f024a2beb835ddc50972603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490b2814bc7d917831888cfa9207417604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2526264346072f2d452bf2e881d82b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df4628cd8a55f4be338ee9014e4259606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad55864065cb859871b4c93ec9cd73c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302236d8ed372af4c8b6b67f20df4a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d742bfe401a47ead11ea8a58083c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdeb94db90d94d9e09dc963284b7b45610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75465055ef72b1b46c09d240f4098a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c5c689045585b0f17cdcc8a697842612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72649d9424433a7d69026ef937bf9ece613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fe4ef2cfefc93b0d631fdeab6e268614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839611eb23f0c4c13a5e7f5d5388113615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53a3d3b6be530f78f376eaf9287ba7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c0871f6e7666fb0cd023d5eefce7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c558293e79e2de95710f9e87efa10d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ae0bea182d6badc77ef0f08c5154b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a4d98ff6e43cdbca0a280494b5720620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e673893fea95cb852b43fe05bc082b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548f57fbaf450656a4134d67c3d75e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f25fe0fcda17256d01cc3b3c0413c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c4608f54f598065a93b538b316a6a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f1bf3f1e20d80436f2b04e08b9d06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74865f3d667891129009031eea4817b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742efe077e74d0bddb2bde2b170e829c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e49894995fe5885addd9a32c0c549c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d8a2ed086dcdd49b8b00d92016f2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b8a7126763692d251340ac8c9f80d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0538ee5a143538174eb74e199c6f65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48256ad0954962996363fb10a0474f84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eb9bb68d36e877107ad91b01065ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b909aad1ed620950e14e25bd3e453634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679b1cf0b286f21438f76de85c1851e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebf9262919b22678db2798297de65d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50dbe50fe1672602638a56179fe044637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee82ba0b76ab64127415a9108ac922638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b5e7315cc004bcae179d6ac630148639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0e1d8492d0b4f88a15247bfabb404640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2879f898ac395e32c4c11ff155466641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b8aab1ab8be9700a1aff4a1d9bef8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cf717fa78463a0a170542241dd651643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df86f55b7842968ed65d1494f928c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930706f9bf122eb27da8a2d3c95e3276645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f416284fd2875f6c0008eaf0e6f1f02646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446080169b74c08d170401a543d0458647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19961ea4109c0c22210f41aa7a1cc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b44ec8f527e4fad0ecd35c46041eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b72c7791cb78078f1dd17b36b3f08650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe64a540621165ddf5a11be9b221ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62142bb841e01d2abfc3ee89699ce1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0052f6c73c7aa68f2cc21284993ae6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe87bcde597bb4682a750664f5704b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc830616a986cb72d11e3f38cee787655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154b504faa6fb01a1994056b9ace1aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232684d4ca0b754740dd8722562c9ec5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f3b099604a62278c9dbf88d2ddf2e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2458fe91e62c4ca2cc1961b6854278c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff453f81d23043407deda2853fd1162660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572e12b449a4407f6b9130a4447e4e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e26aa98a2053ed1135eb8b16e43a8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f351a48187b0596bb7936d9305405663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d06350ea16365504c19528e01cf60664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038265c4104df015b7c5dd3e1f51081c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d15b023145d97c35520ac623be888666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a67aa19aeb24a89d2697650b2e98b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22d37f0bdec7103a233c1c29a5679e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b8b69492a6566c6756aaa1011863e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0f1834b1662517adc6d5f9fc95cdb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4d0556bf31db89ab905802279c099671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c346f82b04d33c20e5c2affe5b349c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742da9b71a282cb48a8c19fefdd21e20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bd88c65e8e452d3031ab1a8b2fe1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ca2e585eaf0e4f6843f870b4a2f8c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36b9dd9251ae9aa7c021e23291ef91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2d4256ba79366a880680990b59315677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0b2347850933b1be7765c77ecb9cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de8860bcc361b235e3c0e6072b2dfb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062ee0fc214bb21ae6329a3fb2f8f3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc816a821c1bcc395af8b371834f112681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436aa075ea3ef8438d91ede4557db584682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d04febee68df5825bbdf584b6fc5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09342c95f645162824259e9158fec8b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428c1f35a1356ed23cf52ce512f1ce7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288998ff3c8b609e3a4268fbd030729686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a56774cacb0893a931a134c9c3316687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a62ee4e38b0e9ab7827adb8c962bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b343cb279b7150694121fa0e49fd1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831b2f6231a65f687908c9ef6c7a256690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb14ab9e6b11418f77fa28ec0fe8447691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65e3ba660f4de1aa2dc7cd0fa9db27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a409433c7058306917a0405dd99da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522655d6c2105473cbf5b90c72f1785694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35317d7fc7e4050d0ae7111cd6fe0eee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6198e3e62e995bc9ebf8fae6d99491d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3f770b883e26758cc7b49aa7026ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92703d8f8e086693054c81e1d8f945d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1af15d6a12aa2c0048960579c68d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926df1681aa69f70fdcf9c3bfb4e6bec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eded6c34d57958de08bd58259a5a598701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766749f963676980e5e8713a3945db83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5538ca12b1cb53a998a3b989a7f4478703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78cceec1d028075d7e5e37126eddff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d48be5a6b469f7966133b1f04e5c9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb4fb060d28476ea94c3294fa54950706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52430f4851dff1bfda999690aeff5d13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478c4995b0dd9c5761e7d31b36b0248708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026edf4fc2fe854c69eaa89a6a5790d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f3b3b126dfb6292fa4dd2e46637ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4b9ab914cf874dbb622de9be6f26a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0250a048dad1580280199b82c8a11712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1f9b83359c9b216fa6a2f4a339386713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f1971db49e7dd2b8c9af5d1d2d89d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43c8a77cdb054fdc5210e03e399ff3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2348187c86e7bfe371ac3a814f3e1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef200c7678c122fb90d30c951f7f428717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213fe7738ae5587e8dd8f6fe6821438718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07304ea235046fc97f21b3bad1e8612e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9236ebb9a6264d73c1bf9adf912cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b564671d4b2335775d76f4bdc9cfe9a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcb2b705b3439dd89337493ef73915722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501625e19e698dc8d6b79728482c3acf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bde2fec946928bd6b8176f64bea20724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2d95202ed7d60f371cdb577b90b1e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1ebcdb1e34717df9e5a54c6c38cae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82cb53b7d4f6a0d2ddd0dd9afd7b14727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a2ce92a07e02a0deb58d360a121f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05062184fa7d3a2b4aad226b592c50ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7217d73a4e50b0a94c11878f51d4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b15ce4f0d1cf548586c54c5ddba2fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ffbeef3a1d386fd237b6210af5d0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fedf8be8ed87b9e98d89273034897733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466d3d049933c3f1523ee3b7a33d543734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41143829a59a51ddacf6873d48c22d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ecb28a471c0a93eddcfc5c11b173b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc383418ce07e2557064bc50b4ef2789737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63fa8b99026f527e44de023eb59750738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74daecf8b6d85c203d4d4c62842238b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b033ad0b0a862338a2ab3f0c7c10a77740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a16966ba13150721b6aabbef3712f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f05113241cd6cee47238be40d94a71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bc89c9b77bae2c181f04cc6333ee8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a398dc398e5f5aaba9c0eeb6cc4deb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85296206bfd793a48845f3639ed24d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09ea077ccc621ecbd58068865e3e02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04dbcaa96fc00e85e4f372cf8f2470747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e1ffbbb3e19c0d46ff1f65179fea4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d346e8cd87e30f0e94f7b1f899891e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54260b91054582c9587cbe5ba789b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a7ce95b597330743e6b2924e023a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2df10bad53300916ebb33bae7334b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac66614702daef24589c5afefd3eb87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2080252563ba46d1a31bf40d1239e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203401fa1f56d5f4a5697fbd1f5b9b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05197c705dce3a1fbce46a27e62f81d1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1156168b15403a8beff96568f54bbd3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd69e0c05f08502e6fbeb0219ac661758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e989d034743220f3c75832bb70ae876759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9392848713016c51871459ff98eac9f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b678b2c3ebb8bd19f7445687d7be0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f999adf5ebaf31d6b701574be596707762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e89dfee126fb828c928d6976932d6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e80701bb741770047dacaee3f8cec764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6437b88f7f25f7cb304141b8bf1b6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a2c540eb18f62b48862ef389e5f66766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa55eeb2a3dd0bd0e55453df1694f48767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>