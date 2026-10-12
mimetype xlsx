--- v0 (2026-08-22)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca6871953e4de6ef8a79357a7a5cc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728d54b219fccc806b24f2294cd97692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f757309e6d744d689aba5235d5eb9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6f0a07fa93c7a5df94e759a180e234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf80094da23291fefb03ec3c0e8063f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cf27c1247965e897470ecf9704f176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97410ab5519160bb1c34529c584018bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cba8a94270279b7b8b99f96ce4b3748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8dd39ab2ced59dedde70a598b478c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a0c86e179b9a2a5ee6164aa92d48b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1324a7e0e9b476f847978e0a4099811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd185a39c332d6924faf57aaa3113ca012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5e65873e612e4bed3b01632a46ef413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f20ce70ffe2e68398b28a15ad193b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f983fae98e461da124f5bc28d425a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c407fb8b9173af223541d5cc0c82316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f7cb4c86a43a12ba480d749fbb8be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3638b743b13749868f5a3bba62fe4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cf6ea73622e0f74f089730cefc32819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f41e2911e727109cdeaecd451f61120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff8a4cff9486df35e0884b98bb093f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4439cae0f462fa0a3405815ec3077b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932286b24a431fd774d5f0cc125be78723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04111c421b582369b03209ca862e9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb88fed27d3717cf7692148f708945325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ee060638d0827459accece0757bb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead8b7a96cfb4839cf023241fa5fb1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca26f8efdde4668351730205d0ccc9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24bdb47ed7da0ae7b60f0343e581d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea9601d74d602bf3ee4b32518840c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebcf57393fe05d77abb0c93a4018ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9619df38103f28f27528bedf22a9232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb7a3c24e6b567419e8b95a037d78833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cdd652bee02fb5d778231b85e37ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c8e3581dfbb4c4fa8d41d1dadae2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a604a7f73cb787515422c0b92be2a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3cc1e34f94b8aec03e666d73bd22b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c4842414dc4102869926b3cf7f24c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fbfaff78ec9868aba9ff0993d8d9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143deee0e7576cd5cd1c3adc5189cdec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ee92b7ef5acf902238df46f52157d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca4191f8b985f8e1315926931df66442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302d261c6077d20fcb1ec511d64740343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed4e4b0968a6bc99257b2dad4c335644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca494d2d0f3171bd2a85e8f0596ff2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877c88a6aa21b3dd57bff10a4b889f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5337d2c0647e8c50ef8359595420a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a2889feba1a7f2645bf22fe1fa74848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752170aa3fae04b32f02f3d900b43fc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254aafb21994b1263e3c801facd940a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a16081c2392fa6caccff496c9ac00c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe41dbb5203b1e21d629532065e2cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b83ebf680d82f7d8e2032b2469a3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab5346a561824ce5b693caf254ae8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e059cbbd2f16b3ba0aef459ff5afb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeecd0015dfaa55f9f1cb0f06c531d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a98dbe8036e84b8d2308193461b85757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a21154920a5b309bf4e80c265854958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef974bf12c38e659d010436de42302bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9786d0f80bcdb9a0bf467abc350a59d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d60fba292edec47764fc2dd7fa11bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc549932106aeb0024fbde5e3d8dc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c152322cd474e573293f490e96cd2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d59bcb1c250fa8ccb83e879815e1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348798dc6de01643d56f9b6f4529f9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286b5901a3edd43fdf204253e0e8f8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac1f6c4ba7aeb0616b9ee1ceddabc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5982e156afc3cb94b3e1d93817ca03268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032523fe7cb40e979ec55a710cfda6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351c1e938eeeaf5f8d5de3f165ffe5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb47c241e82d1f1100b423b2d0e860671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5d4c93cc97d5a292a29497a60498472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b105028b329e9d59cd4a54601587c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91abbc82c28c22437264c7a21c72d4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b45b96148780972b4caac00fc0fc5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c65a2c2cf85a4b61355fb271a883a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99010c89cc6886873ebbdeb4280df90e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b639242d70d870b63af86038262a7d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82ad757f2b171ca3b2c36f4a60094f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8933d85eba7da0045034e6ec401c73080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47371d8637c80661f8071b5f4f4f6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4159256ac274c6ae9a22c8e66051aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f72c657bdaa41c3b933f4e9bdaeb3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369e2bb5d4f6ae309d7a5cacaf3007084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642382aacf6d2780401618114919d7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219163da814b5ff2962d1642435c225e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fddb268ecd6d3f8ca1a238d85cc6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38a7a64356467324c4eb731d1faf8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d368ebf2a678a1b2a17aeba2ee9bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b5c4c85b4b65750bd12dd501b518990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd96a1a0c89cd3b6761c49185b8225491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079678e164172b89608399118460d30592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ff52fef67b640c758a3656b1b393093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd551f82990835a0d395da82a2125c1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca30c6af9a3f9f10e451db4ee1f8c4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb40021373cc5a1eb12389917d3874e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03296d9e04b88bfcd975038fbf40e1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bc7e65b6f61fce4617930286fe50f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096579de6bc940a9ec8e68d91f0269a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2df64ca38b31553f86a77674bbc6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152f5b32d0ba740f4b5ca53c50734ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e3893c113de6cb2b022e62a6c97d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9062c89c1bab127c05bb5c5a8eed361103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e57adbc1596a8e7f80f992c70fc7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13806dadc198dac4399771bfcf979587105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d748f0dcfb3e7862df04b04b0f413106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70203094c6b010bd3adca97c7dad7808107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d47695449d0401bf04f14c7d2c291108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd0dadc730d1d168f3a6cb88d4f5ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a830cc5a0a7ccbfb029a6274371ca6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1497312b50a67d7271dfbdf5ebffc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b22548b627356221429172eec365ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c807c0993f239c1db61c83671ec130113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ae7dae69bffcd060d094c35ac5dec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cae1769875f759bcf07d403fea29f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d40057bbe543e992b8bc65b768455116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa5033ae3a4cb64aea30fd6e8dc3f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bd420c5e567e254f822c5eff4ea55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176effd9d0d63ec4e5f3469462aa8de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc486c397ada1b9efa61e8dcf192a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b65f17a7e0007c2ec50e12391c0cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfe7175c8bb66d519a0888724f7bd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2393992597f571243f3fdddb60f550123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b19110f7412b0a9b56aec1ed53b9b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a17b8f7137c80b379c17a58bb51d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471853fd3e04ca6d8d0266e0e424adfd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44760ec7e1fbc91727874dd0daa71234127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a30909d5b4c281c6d8d953eb04318128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3d7e624dd03b7997ff8052969f57f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af473f69212127c3141e1ba66a49be46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c652636473ae15a8232c9b414dd636b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adeb7c2e766ef0400a03d3d1a37bbb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a897a39bb6a67eaed37c058b8177646133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99d0239d3748d153d20623102fff8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc54e14d0a87495180e3d91d5db898135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866142d191096cc598ae580a662bfef3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4e9c5a3c4690ed0408887801afee7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42f60356c34573bd661296cd0e9507138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2351542a878c6ba141bb933c5ddd74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6768d0106d14e7d5e4f269260d8471e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3df343a16db4285082ea05d8f37e23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85008c77b6886b99da5e060af7d93ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcb0f8d7baac3f073e8e0915012f4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ca7148609e0dbd889ba0e072b7fd5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe6e9f6fc26171a22ea61702752fd6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89b77ad64531a00911745d23e83922146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af100f7e1b55f7acb23e3a55d192384147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f2986b23ae8aa70110c7a22c1f0e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29affa6d44f000a4ec62651e990f923149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc231ded720ef44afff8c37b2489f14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68d7f2860941afe06153078b069755151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c56612282f444f75ac3b2ac649d5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957ba348db8602444fbc7b300fa4bbe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ec27c008c49e3ba0d3952ab5c7990154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c370d015000517b53fe67975901b9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d5074c560d6026075d6221797f416156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a35302b7370a433b3659e0726c076d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871fe4236ceb7bcb0d962deed6ebd4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ea560d657c028e8fc8a97128ae633159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeba8a21c9ba9937323ccee2e2ae72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf39b82ca4c1983aa4d2f4ebde8aca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7462b111de77238259d28c1f6a5e1f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163d5600c06c66c1f2dbf51eb556b96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f1fb5e6c25e10b26f431e50c829f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86642e942c9b6be707429d09b31679e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9eb6f70825a8ba3640f8ecd4b301b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe49f65fbada5c046e60ccb068734d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4da3ea683beec8bee2095ca11c5a16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46dc7fc45286c6d5fc9bebfd2d0e0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ba34e9cf346916485d534d0a32dea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2112371ed019402efc09097a539cfd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68e6c1e0a98554469667c050c98ce3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08e4e57165b01d762c3b023fa255d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fbcb4cb96cb70b92a9ac4b2f70848174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c40592073fe11a1b152651eb76384b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4487bf04a3dce1097754d82784fa8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325422bc2a0697c41e9566f3ac2e6e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28b3714d8874a88b86da8bde91b76e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f5a3b242aa25676244ef7f0da1e4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11869161b9416275f01e6eb6dc8d59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9f3e1527f393020a0eee7b8fb8129181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80472e9ca44d158462125dab25a25611182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37fccf598313ded2864bee2aabe8b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dacfda7535718476581d51fb3baab5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1af7c0e558a382dbb9dcc349ac35b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4a512f1980d7d3a43b2bf09e8b876186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aba4f4c186af593ec1b57d074d54a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fad18237084e244adfc0fc909b72c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8d35e01514979aa6a54952fe65f85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0a6fa707a825cc8251375de8ed8fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1851c4a619fd335503c8b2116c2569191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa74592d8748fe385c8d42f4642cc4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6009dae745ee4aafdf07edb4ad814d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c9cad890e06e9349ea989b5ed9c98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591acc2e97fda3afe85a543d790afab0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02db4aa313977c4cba9add19b1ddc3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7dea1356ac3b655a0198e964c13a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd5784646f3d625fe82766b82c46b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24543abea3c0fc3d335a4b7c6cf4eed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65263985fb9f8c23489bb6498386da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272a4435cf450798cecce32cf698ee4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5e590c0e9ff3980eb06330e470571202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f071da37e62f5b7c019dc0354e97e4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeb9ab2383397672db4a4a1a8e828b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009e12627b4b3534291b6982eb25a58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b3b44db32225658e83f83be3090ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe8ea0a5402301502c10aff7c449d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20078c4d437444947fc22f061e969e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e84f1462ad8ba129c2b46abf6ac82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4249e9614180cc2c443eddd1553ce8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86145c82b746486722e8ca0113e0ab9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b39d14431028d01030dac0cd67dff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f492fa0bfbcd02fec75f103206176a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bade7e1ffedf82ff4e638fae6e7340e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693b95ea0e609d6686ae525726497e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb804932f0baf5346757f885bf2160a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cbceaf187dbff29610f3de68c15fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906b327d7ea200eb5ad72a1929be9f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10037a01628e044dd24a2741ca8f2262219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ded7a2235c9b29c6dedc433e4fc7ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629921edaee6d0bb1e3ca84befb95dce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc639e0b38f00293cacce58fd497cc38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4ddb0fcca93b5463da2ed1c8bd18a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb570b844d4e9c4d74acdbbf540720224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c07d6b45a9ca933dd6e9a73ffaa49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb8d53440f541c40aab106fc094b15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee720b99d1a8327d5db5bb764832e68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b38ef4780798afd0047ec9dd9fd15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2694cd9e1561592d819a3b771554cf8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce595058f4e6dd37a78051fae2d9de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dd83acc2551bbd98ed9a07c5c6c26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a82c490541185279c7747958f7803232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc650e20a77a31b50a9f9c5dfa0c1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d03d7cc026a9c7299178c77983a91c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d8232724f4f4532f4c5a159089a6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f217cdef6e2d21e0d759389b392fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5f1e5ecd919a0c5d0d66c2912d282237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2a5fa8c9df241a95c63e8c6d8bf75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13683f45fe910733bf38ba1d90f9b3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c3ee0af0dad0ea48cc8decab779a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791aa87fd619de8c0b70d3cc95f8e55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a81341a5be2acf764c96d27ecc6bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8a7c93e285fb47c124b74e53333e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c50568906f9dcb61947c12a4932cfd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa086432cbfc3dccac3c6bf6f756c81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cae9dc7822d1a4847e1752ea314ccb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdce925b2a6086475bba62eec1195a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46c1b97fc0903b32d1cf4b61437921248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e2bfefb3f004d2c86ac2283db4d24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633fa62a7c20dc92cc1f9a788de3524250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d7ce131963fda74c7f62f1f159081251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b1f32884ecfdc44c77db0f9e00a3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2454aa1c5d57c09f806a8f2327add253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06e8bc82329dd04c84cea8032a9108254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292a628c9f00850a34d7bf2c6e7710a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9c1457ebcda3255a17276982d4a39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81640db24b55347948b4f5a3fc72be7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13e03b2c1251136f7bc8a9acc22a57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b9f1f9a764a76bbf2128849399c36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4d985bcd1487493b593a7101a0f76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02bb3cc10909a7dff70314648e7cc9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccdae1204942752dfb96fae6d9e8d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53705914e028f6ec93ea5ddc8c5a852263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8223044f3af3e7dbc6a85128990aa3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243efaab093aec37ff141ce29ad58d08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6c6cbefbfb216f14c250130a8fbe0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccba1a237fe19705962d5c411296c7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d2a9817efdc3be81248e5e28c763d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bdafa20752077925fe355bb426d46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9ba92d5f508d5263ae7fdd0d56926270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49874ac58153e65fc1ba2f2078da8e37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f62bd0fbee997fef619d2e913e603272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512d09bafec002cab9296b350034013273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd6f3cabcbb46a9a8f154c4ce0404d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4228fe2c6708e07ea20ed0c0eafc82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72a728934e17b25058144557902bad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb577ca673606c1155158b84e17d64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a1a18ee2b4211483b739cad5744c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94ef7ab88b792491bf0884367cd39c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edb80595fb0bb488e990c4e2554627280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71a4abbfa46a902aff6bea8c87b4b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273b1e60499d1f346803a2e4ccc291c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda97b4994cae53eb7ff51fbc32f5f76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970eff4b57eaab2f34ec200e05246278284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dded7620f27f9db8f0783cfd16fb934285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cf7b23b98476471b01785265c9590286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431203b4742f8e0aa5724428490713b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2772d8dc36a1a89f00fab34104380a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1f52cd1e155c91ccf835f673285eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea82b5f1c9bdb120aa7f54f054e408290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33415f1f702c548b57101bcb55b0c916291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4b0bb8edf2f9321cc5a03a63f619e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953b7ee872ebd172a3853bbf8712591293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271489cabdbf8a0e24d2f83e1eb03ae1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1c34d809c83951a543f41e6b4fa6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04eedc8382f1bbcd76e2be1fd06531296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55553c5286ea7d482a1e1a6d256424297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80bce27e84ff2ecfaf643b4476be94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d359c271ce4f2d1e8a3e78ae1e664b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4192d0b64721b92296b8d297ad8baf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfa769c5728a1aec3c6a9df257b2a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d4322e68f96b2421e2a63e6030338302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4729cd95e8e76a8b74f740623b04ff6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52624a4bb951091b466c66e52b4f66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e08d3f8f9a8162f8a5d3b9ff514d24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac9d3823624a54c0de3a8e6c761843306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2e3e8f9ce726acc70ccc6547384cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836b082cb8e136122977648a7357892308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a08f2ff2f2cfb40847be80b6ea899309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f742002548a1bd986423cb2684fe7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7c67662ccab6ae324e3f2cc611fe2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1cc67ae46a3b10806360005ac08fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc7a89f128443a878409cb9cc031e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9439a5cc8fac1d969052f530dd67c51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80d407c1f06491347a197b48656189315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a2495211037a72613375ecf49114f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9931feed6523fbd7488ed054394f96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f597fa85400b74ac13e69cdcae8a241318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3e6e7822650441ff1006117d5a29f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1472b737d6f3af7793203bbccd7385320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fd2e6b9d79afb1c3dbf5ee06ce973321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a012b8554b7df5e4f9f0bef84566e98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c789ecadc9a9bb385518050a7e96e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe223424ca3ce9b2ee80a11d6f5c88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a1b4ebea9d4e7a5b4173356485999325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10afe2bf74392daf7f5fefbbfc862d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fda0b70b93c2c7ad95d41e1dbd3bcf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde02606b1e12ec0180ebd700d5af32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48cb5dd62573104ef30cb8f5c59833329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f119e5c35cffc07773b6a025cd0c56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785b78930dd45d39077a33bc11624ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79828350a75fcac9ccdc99417403f8ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d49ca8dde990ee33e8ee4d80b8810333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9036a2e5e5414d5b97de62601c54a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48022a54256a3d6b6be52e0ea94c5326335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde87e3158b0118eb21ea1f5c013a05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056951660b2e3e7f4637ff318afe8ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931af3b1b7d9b1c46940cdc7b05ee12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638a2000cea81e0f409790334ce897a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358f445a3e75bbebc2986c0af942cf7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9fcdf719b89d1654a1d467b06151a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8f64d7ef8e55ccbbe2b1c214e9397342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24693330294e35d5ba6c617d3d2bf122343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae8eb76c2ba420f3b70920849cca72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679e334bb4972c4f9870d8040e181b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a67b049c2891c8d7fb3e2aac1c1295346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f916c65809460aca5b1827f3f98ef51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e4da3ef47ac5d6df37c62aedb26ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88466e27bad7903ec90a58fdc2a36140349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0bcf3ca5d1d13676b651f2df5af47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee614ba4d7ef8f3cf4746d291cb72ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11752d4e86ee378972b6d18b282d8323352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4c43cc8c41aa854a85df5e57788d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1017f084cd02e176c9e29cda0af900b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3099628b19fb772aac23a25f9f303355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d798025db5caa116139e74474d2457356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef6d111d8bca5642f2477af637739e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c2a36d175a4f60f48a3ce3c5df098358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a12d7af35ddfce4c9593cfabfe6a2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e82a2fff7f94cfd689564eb33f4716360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f101d698bd9f143a610281c2bdb90c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b18f01a1a40eadf093403c2eda3037362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf99dc6b94bd96c8079fdc555cda8fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83779848c9f95e79ad6766768caa96364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92a7c167f27525a9fc29dcd392c13c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c994c206ab460caa336263dbb4c9a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b1b8e5dd7428600682200079bb44c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c5f41dbe0114c448aff1813074997368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b812745e5efbfef5c89562a54b2c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfed562cc277cb78d5c12705d70bd2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80920c8322d002e67dd3685446c546d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28460ed092d0d30bef94dc389b92d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75d6897ec1bd044cebd936ae8c42a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fba5bc7a9d54ad537ab0ab9cd2e43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a049aa3a543a46b36297f91578d0dc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b28b1685827708bbd0949d96c4bb97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8d869bd42b2a90e35fccbd99a1c8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23315cd3c55827483c06f4283ce18c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2de5e11593e644af80ab37134a16d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a3986852afd684f985fb8c8b2f6ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a98747ef7819843903ace3d76db2df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8c15d3e4aa568d164b1456b97b35b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1494f8b636189146beab1a8cfe37a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d70cfdd26401e860924c31a271a92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325a9e96bc3a6bbb92098fb88738b72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d234ce7ce5645cac2c3408e9029ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950945889665129b625aae78ca5dc7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a912d3b8caa50d1423aa69043b5181d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7226cc88ffb784f1015e159d03e8316389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc21ad0242b73e2813fd50523064361390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf963f07582ed20c29ce609bcfa5aa4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bca57a44e80c294f376c44477f0d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81e2349cfd130d348d8b1d3e49aab0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e361fb491b670c79fdeb270caa210e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dfe1fd22e540393b3d284b7431fb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02d592d3cbd9888e0cd184cad513fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfb148c920985c76ee067a3b7cfcb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e62456eb226ead739e5a278da9231398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e82b2f7d4f82e1e0c7504e66f14d81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58861b4bb4e104fbf164aba19ea7d4c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e74c4ea512d1e224981a6ce8952965401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95c7b2bef323effefd86dc87a4c97e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c72ce8267ddc728290eba284f47898403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d3a1ef862ef9cc44a01767f2d48a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032583cb328e398f0d909dd932bed06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb847273f26a380c6264ff92ba011a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bc8dde85902f8a632a21aa8e49a79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2ea4150ef70c19c3c9f3b46a30195408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd1ab533ccce7b785f8f033dbc2319409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d349e1bef75bcc7ece67a70b374153410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fd341f0e975e387554109726b80eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902acf00baaec132ccba0e18b945bcb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454aa473c48db575b19db35b5a8b1ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b604ed2596de4ec32da5f5456f746d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678117c2ced8adb00eef7d857908e7f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b227245d71c8b64d0e725522180643416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7329051751c2a79ce5081493744777417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3600758e22196ac5f048299f16cb61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b1be9120b425b7644b642d8905b47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159ff6c07fa5e2c4aadf30086156203420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f61daaaede1d7f141b97aaf2cd8c4a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073f85d926161a57f89b8e6da5ee3ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17add494aa2697bb97e5c9074b111f0f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0151b3687dc5f31af16412f8918d49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3582dac7055220e08451382f3b04e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7379574ac2bde44f9ac4c611b5a6b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b8382a0eb8c3fe1538878762b8e6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8328a144283afcbc862d9d3acc36bff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74b14069bddcf6bb2ddc8ae80d3133429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322248f8e4961f06f20fbfcb93b14d76430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fdb0b26dd77020b2ccbe0687cb6f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beabc249fe95449b7bbdb446c674d28432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682f78595d16df8396e4d87122e7449433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbe8e4502cd2d9f2acf8c1867a1831434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bddb8bb54ebc30dbb4c9aaa58285f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e5426bfc7ad3eefca3d788d0408f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fe092be7b12542c6e00b2b0b97ccb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3001882acd7516c02daec3d13d7cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93088a4a0a9f6f629aa7c6e0f819fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d13f7a3f005960d52802b5a5014d50440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5155f3938fbdcb5e0d961eb08312328441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563032884e1aadd17245aa7868a8886442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25026e3a14f5c0a744469e63226e871b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dfa8fe8b91720bb348532df321f34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252aadb56e5db0c0de8989daa1481b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3194d3f0daf74d6a5470370d91c9905446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd434eefcec6bc22dc93496ae2781bc9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd1a660c3833f5e246348562646a70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ac3ba9ed1500d6ce83bf37ad492da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c938dd1aeb61580687511b05595a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47b7a8ac57103f376e1fe5175ff495451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8072c0a2c3bac67f0703b76551433452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8180efc5b265c6575d734b6c86a71453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf509596cc2cc52b4c2081f069b2d0be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756e877dd18172e2d6308b9f8a39949455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f53cb645c9804f7a7205eeeb25a209456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da03361934f6ee5fb52243ae5f58399457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba092db26dad69e71345733c05fbeef7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af630b89faf41492e7665e94fa1d6093459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f2207e4ef8438fa12228198758881460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fe782f32bf29ece50e9e6b7641d50461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f637b5d10397c48da5ab3c993430ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e339011af3f177ea46b2882ef119d2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0eab5ddac83279de8fa64f9883516464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789fbddd164b26fd9a32bdceed1bf88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186aa9239fa22cc6de3369ca8de243c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807c0a1d8ca3b6339758375a9cdc15b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c31c247d4a2e323a2c44e841b1139468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3848dd84e4f142e0ae92009361dcc13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a839ca1bf7f480797be033adc828d94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7760500e841962877d821618d02d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaffdb607098ee077537377a84f81f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091387afa7ff911a483636a2daba4ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f29a2784d30b2c857a9ab19958d70474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ec3f9bef6ce4f455e022dc9c9e0fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f5c8609b3a7f31d4ecfe959e502d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77fe698926a2192fece98b336cb35e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b1e9fa5e44787bcea64f56364ce9a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f16ddf1f60fac3c9d0d1e2a0fc3a76479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e387a242e1426b832a29fe67837a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f9987ac1c6155abadbdf78e7b42f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269ff03f14f1877d5f8266ef7ae8002482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04edd24565e585bcc8e14c85efe854483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18063732f305655d25121f8570aa7231484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f132fd3b4b2bb16c78016c7d715925485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf070842753fce801dfcb7eb7a3b4091486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540e57484ed9ea7b7dcecac308713f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83415f13d84d5ed7a7715fa6044d782488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83507b9d95e8d54512f46f6467b37dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbef3dcb9939807c505c91cb75ae5bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5269417b39e5ffbf7092c4aec952f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fcdd2a48cd161dc1baa7b2f521ca2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735d3ed4b4a33a0eeb4c3ebfc1ebf9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f31b219bf6ba44c6863f0388e009b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7adec368880e69c46beb6e9c21ec3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e65a2479278bbe3326b3d92e7607c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0f2ef271b7fa8fb75943d41e44c82497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdba5afb9b356ccf234aee78730aa37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de334a34019536b75a57d10fc2108248499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc5525e534e6f60b11571f8bce3e9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fc758f451acdaf003d1ce8a8ea05c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e1bfac7fc9356e3f10c9d5fe10f03502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08669288a9575728f9981fce80458c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440c09312969869ed25e5c09c8658a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597b1ac998a114adc51799b6d53f54c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225888f3a89dc91f3d4727002c845f93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacda0ddecbe057b600de73099191505507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae88ab9fd88c659e7e6b060d777612508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66572f3d55df330d7fe9a9695416f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47b1cd1e0a9a16432d6f539112ee75510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983211d5992ff88e4cd07d62cb5c81e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b20aaec3323aa755efeec6e9f3ef7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41341d992e377b502257032ee17ecfe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665edb8bcb27cd886453b85f7978bf9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299cfc11bcd445081d570a980f53ef5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fdb0aec169b66617a487e4a7a1f8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7accb65b014022f5387cc256c7d7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5843ba4b6ca29baadf266aff0d1977518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa18904192cf694673f6424d693ad80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae59718992e726be197f938e1f7c028520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0163eb5435b0a91ac63d5d2530611521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200e9df030b227822553f37a6480c23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e90fa52b3a1ff981ff40865a599ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a633a35c3ad7e24d568f72bf651bd30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8e148bf6e653fb1f20e74f5a9904f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a370a72b935b6d4c25ad5df4f2dcc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bade25dda60b0a7a69c697a258e2e5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d585cfe4259036124ebab9bf6f9863528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad66880592f45085ffa0f865a58252d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108359c6fdbc21cd40dba8a6ab132fb9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232f1c463d2395bf850038a65e75129531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456b63e488e67325d4639b23a306659532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f4f83dfa4d9d31860eaff72005321533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf8f2f797e0fe2e7cde53eb71aa7fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91511293e238dda29381767313b2777a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165946d656de0ef072a9374f45627302536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc40a14ef55fa919c2dfe1ca6aeac9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39c4406876d7835bf885cd6b4c5aa8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a19bc7f5ecc496722397f7bfaa8538539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17afdf9f8d6a7a111b0b274250a87e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132739e99c2e786540b8437c165e3d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9575dc85a592d91bed99843972aea09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac291bce3af714252647447ee2dbce5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf713354e503cbf79293b91e0750b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9a40850d4df3c955ade59a7736e54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91774e8ac72f5a6eda1b37a933b47551546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d7ae3ccf4b00116520da1f1da94c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdf47bf7421aaaa22c5b6b84fec2d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f55b43242ed695f02710e55e42e848549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05001d4b3a190d925c371cc8125815ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0de603bc9afa7ec1fa8976e0368b9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df471a39fd875cd8c85f7636a3fd7a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148ff046ac78923fa9c8a6d1a842dfa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca931434c60279c333be730c272dcd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70759df92fb079802ce00a79025f24e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e83b03d29bfa481523c79decd23382556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9714a9bd17c2a20e64fdc9c5ad1923557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d809bba11a52be7fd8b3c41a357d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90b106de5e7b94b8ca216830b3c977559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20621341fdd80fe0abe07953d5587a63560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb92172833193312ce030a050c3f041561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56e65f55898140489cb54e0ba74aaf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b287b6209e89c98786c80ae4403597563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4f44b17a3ec27416c94014b798ad5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d473e23672ace7102d94558f170cdb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538a892afd3a8c71055a911dd0fa46d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f64ad2cba60783fb5cdacd3523771567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deab31d049af6c2e9ed924ac9e8ac44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257db0974892c33e8e4a0c019b687ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb565df37984ae8f8d44728aafdffd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06499d65cf0ba6b9a63a04004474a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4afd6fe7fa065cc555eba1134151ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0f81feb15eba5776f21a6ef21218e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a36c87d34080c8b381cd5dafa71fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c5ca1d2592b9133d389ac09b09811575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4855689e1bed8751b199d2ed0c24bd9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438849074c492e4000b78dd6b36b40da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3d5bf42206a5695a8bfbf75e4378a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05bd3dd9837d663290618827b9a681579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75e6b72d55389d052d7d0dca0d0f34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a99994847876ddbbb6c47648875bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197dd392d6f2c3f6c1a1b97acbe5c33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130ad442bdb8eae4b2c4ca1075ebf52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3a7379ff1f1efd39b4833eedb807c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b95f472f0d188a703cdadd02c3fe59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655fead6d17d853560a111b12e1e1e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9549a41f9ca980b88a254526dc1e5b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a81e2b4066b09cb15e1106d8ac1558588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be94fbb9c19e8c9f53602311be949d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87b8f2a84a3a59ca987ae711adac56590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a3fff20366411cdce5e7540ffb332591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27083b42739a146733d256d41cffb17e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9aefc3756c9a8c8db3ee6f3a6a69c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738c78a77338223b40c5996e18aec30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50395bb424a588015bf6a8855909d48595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e163eeba505fd3568c705bc39a110a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc272a4bcd25426fb19fcfe48700d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2fbe626b91cdcd0b500354c9c88d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2cda83be990d84681f82ce9c1d264599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43c0b85d5433bf0887b8a9d283a587600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257922bdf112ce147512554658d204f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790819fd4fed8304358ba6db6b5ed1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678421eca56faf276ff3ce04a9251bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ff9003150baeac0cc87f9985f892b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb11eebf123f877d00edb4e131bf13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180073faaff4e0adcbf153157897fe3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17943645bd7662dd9c627365d76148a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf32707bfbef0ff5f881dd6abc55df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f8ddd586d673094c6d74d6f01123f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb725fc74461077ccfd3dac9f1b8685610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341eb890f877f0d0ec2ddfbcf0c1130611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3f7a64d1fabf4825b51c2b21f53e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a29929c2778ea00c3f17fd58182b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a605c059a7edf3b05506e7f847bddc3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aabe49d1aa8690ce1d3d4e914ffa1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953e9bd713cfff2f7066e378cb75d75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd95b499de80c5a016f73fd2b03cb6f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a229f974b93d458279f3bdb940d80f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e45dfc6c6111bacbe9da595dc6e7b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856915047899fb99dfffab644fd803d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2743270e02092969c827696d4fa31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196b7e38e4f2c96c5639254faf493f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7969a0229d5293398e911d85d3211d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bc4bf96e42d163bbcf9caf08407c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f7f168e6474aa9019388b70ba4be3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada48c0b49349d1d76e5d72ae07cf43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369449f597f0c145c0696dc57e54459627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece9455916d4a429bac1517eb421fa2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123b74140f484e22c4085a1fceb6ada629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8892a414412f92494569a356bb4a77630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1870cff97098128f3ac2990740eb53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187b4983e546238b311f4dce2134ff9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b4e4a666e33c33dae4a38c537ba17633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bac52874913cf5cc22ae0d59d6c97634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cd2814f921121fbbdaa667d9b515e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d87f9025582e3447d5162ddb4b266636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6e78de0aeba975535062b9c777c69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650486a0d2eded10dc4e86901c96861638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fead500968c5859e712d3804b42690639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d93b3e5d9ee9a3220f15496e3556a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fccde0c8c76fa2fae1f066f81170b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35dca687cadaf0da3f1c496025acfe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca8ef03bec673b41e5ed9a606603ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c49f0e70f4de47420a93e6e29833fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa407f43791c55f174ecaea8d77abc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c49bedab6ab4291e7abee065c8c3e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647940d2f50eb8b18e2fc9a9af0440c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9691859d70fd7a8b767220d8aa5300648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0dc3e6fff4b8750655d8bf82dbc7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18f6cb26c7fedfb1d10f3a51ef93d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2364bdd92f3a2d202dae2dfea13c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba49bc7023d2d305234476fa8be1e53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28909b78c3b24b220a0824097e214ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c7d7c4d0b5da04dccf9ad496ec483654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f338035018de4e9c40a2c64cb92d934655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab56472b7c84b4f93f985cdb7b4291656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76254ff1b0e23551bcfdfbdc15cc61c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9654fad5101d086eb18ce361ee38b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b01f95c8f19d991f58000a3aad888c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cbf53c95a23b976c095c52ab2de38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389946fa931d6d382ef7053d2b5a03a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0958fdcb0c56bb81d6945e7699cc7a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3807d9985cc94ce9078fa0dba3c00a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520e4a6078573b263eceb164d72005e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b5ca67da9829a7aeaee1454a62fab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad403fe8198629d6ab1f3858cd15e6d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc650894e4c60e891303223f956976667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e464b7688e657a644367cc2f75be805668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2423b5dc7b6795cdc3e170fb4e847669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a03b2329b992779df51cb3c5a987b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3e18126daf8c6a9854c46d6349706671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e309b374003df8c858cba228447eaa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab562cd100d30c00076991afd90ecbf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fc09ac96357c137c7319fee30789e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf0ab9d1211e490c21eb13c52dc73e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb10ecddfe7b81ff13cd225866c877676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135a6eae8f863246070f7ca617a2a33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb71addfbbe89405ee0f9e79b7a15a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfb6eba5218087c5312f5ba17225ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610240ea08223bcb9bb236f59817afe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d27bf1ceb9fdebd948b0d2b7f3a249681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e9ca0ff1ada8357713b1e39354b44682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7b4d78aa6553e8bd0661719cfdb2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668380ecbbc7d305f77ff92d0b6e1c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9153f91ed1435c1b588749ea28bdb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d432ea004961d9ff4fde1717f72d36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08cab3a3429ac3f188b559306789a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bdb686e75e44c1e1c8c9fd3008098688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3494762775c8b93513717f8502ade1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2baf32c0df50ee6f3c479c8e79fd7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac5c45c85a1dd1acef4ab8f25095ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42802a39c613748006dbdcd44602cf51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230382cce9ba4101880b850e924ea61693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd3503c6139632caeaa08604ebfbeb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8d20682fb6df37a58267cbb7b292d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d551e6a590d4da08cae7eb71ee1ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f708cb5f78a399c49d0c625cfb9422697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43a790cb20bffa297e1ee16e14d7f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c466f88717b47804245113361ecc0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7a0d59564800533912a0b8c1eb5fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689bf7b8c02ecbdbfe7271c9963deea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6e20ab38bf1b386c5df5edd4ad9bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51eb16b1ba55825155929258865679703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc795740ffd09be5c9c2ab7ad3484e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191d29b7834ef4ffff848d179df3cf4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cfb3cd3695d48761dfc828dbb92cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0f8f617cf5260852f1785967cfe6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2931c87ea2cb233f325121b23c524708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987890cae2c724f1cf2ad80ecfb5964709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10d1629fe3c8cfe5187967996fa654710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec18834ad4ac5744d9bcb5319cee82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ee3b1a8568b05ac952e395425f0e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f797c158cd7bfa8e550535e11a30cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88207648f9a1e3893a53ca58650c843714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0c8c379e3249b195d93e0bb22fbd4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a9a426f5c6cae91d36a9eb311ab1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e62f3631b10baec930c4cd4bbb705717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef8352c1fd8e63bc0c47d35448a3d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5972934e2e1b97fccb86ae3975d22dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c163744cdf9123f5ab92882fac84b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341c101f55a6a80cd9e60cb5f764d53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c54163ce039b26b589e58822d43c63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a8b7071d32f0b2a957808d5aa8623723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e83c2dd92d9cda66cfca7307d01cb6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77345c44bc4c621be000fdd4696083c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b4af0e7433b0f8616fa0c978945f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd93cc08dd2ca1b35956be6a5bb8c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b483595e2fba7b698ff366ee2477d21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611309b80f2fc4b1cb38a7b8e5ad9eaa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b731d44fa26fc7ca5892cc5cdb03391730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683411fad9b0da24706675c94cd8f1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2966d992f0debc8c61dd7e1ae96f52732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031944a75d9f08a599bb39c56fa276d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00d211a3e70145343fd9613a493573734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b5531cca7aefdd467f6ad18edc630735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb43108ac2cde64b284a9704f6530c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04ae5086ceec76b2592667bda53401737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a25a89d65efa774b90f6689b7924b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af34415b70915a96eabb6d635ddf6b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a437a1deaf4da8b27d96eb6254860740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4294a6fa295245dbcd74743e990138d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e3868d7188d1e34f88fa8b920b555742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8416ea5488fe3e78aa72545e77f1d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f849a64c1207d8dfd07e6c68b264460744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075a11310edf4f00bf864427bdda17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75f3df219715a0d25ee3e0cb58b703746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9933afb6954977b24edd6ba9ca051747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969990323f55e01d1b8dabeabf64045748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff23e64364cdba30627ff3236d3139749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bbc7d96516001e08eee1a1e8815c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b97224de890f53d3297aeb1edcd99c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a797f78aff95f2f2ce7eaa4fc5b3cea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfb1df85469f587463b95743ee9ebe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d270d0a808cec007c17dc32ac37ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228002853773562e4259ea29b1d1d9af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b130528933596f6676db9d403ce4cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a602a474bcc7c38dc24a8dd76eef2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92f94bed4e81a9be458167cb244dba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9695c343e8db0e71b9f8bc82969f9c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf08e53448329aa8321fec7acfcb85760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c53662e43dbf1b4b063a1de794e2e7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ff5207040c8c91eb7835c3a4afeeb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bd53d35427cfda97fb8e776834946763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d947a389412b9602474acdc0ee3e0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e1bdb59357438e69c6cddd81ed64a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d0cf187b0bb7fc1094df221912391766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26819df6263d7cdbf5134a2a13a5b687767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f384881c377321d4cfcde9e41d6b057768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f2483079dcd4fcc4b0b5d1d6c1a0d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cc3f19d77ef21434fc8ea72760314770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbb3bf1523f96754202a548499378e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5255ca5df59e16bbd71995a501d79c7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52683392c5e44aee1ba0b0bf99d63e64773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880adbd825e321a7e80d48de2dfdeb43774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b027b75e420d7257402bed2ff05b1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fa9998e6d384c4ce8e77a736929e5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5795b5ce62f200ffbd0418c14967e3d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aef3a3e135a19818c387f916c81d5a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6772624aecc82893a670eece6e9a67779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230756608613fcbdfae0b5c398cffbd1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b2b263558e4ba456cafd09e8d6a7f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9678d0055e6136d7c1d4a30eb8955de782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b02e9540eec45aeb1a7d89f91f16e6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfce6b610a109445f0c6c1835537a0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709885902f9d3ffe136280458e934e92785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bea52acb2f317cdcf17cb69fd69ded786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c0004eb116947f80d1069815e3354787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c7648a989d87ae5d6a8d9a2a4ddd9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5eb126078a55eabaed23fb472f55e3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b9451a0354de1e7b1d07129d4dcec790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2b55c85c548bad65d4d6a952fd853791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15e51eb38779b6f220d0d952b9d91b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaee85b1fa8526b855a2daa0f9e5e0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ae8adfd61473cff34f538ea86028b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91246e1fb95c1a58c69a27b5148f1c6b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda07c2880cd37bf521d5dac60841547796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949638ecbf2a9fce800f33f91fcdf359797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654907a9879328527775ac5074db4367798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e98a4c90b97e0509fbda80b456cc6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ebd4815809a48fd78145671aa7c4f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa4be1920eaec7f9f6f6f6e9023486801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e5af1c9f517256d02959329c3d69b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff5d3992143294d46d2aba124594bf803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ac94438e9ddcca992df8e8c5b4b2b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad62d6f601ce0d8feae4fb192bbff32805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dde8279ba74fd9853bbdb3892ad75806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2cb5730342b4e085ceb2b2a3a6169807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a47721b29d650350d796630424ee2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201806a9cf0321654b7f468e9f05c4cb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32053c5563efee446e76625b6a1dd890810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b637117e16eb5df62643a3ab4ef672811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fa80a3c12050ea738670a545471b9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e4592dc7d8e67b4dd681ca655ec37813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f940a594f33b0492bfc1ff29eea7a0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583ff57b01d73e8e3164912fc251106815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc9735d18c8fac24f279c358126820816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120157bc89de64af0a352b686d67f1e817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec872112b6b889943d2101214760b7d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fceae32c06d27b04fa1d5e45a35592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a3198de03805046dc89f58be727703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0ccc7e9814f1693de8708424097f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08ff58e12d02f08af67bdc44cb054d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9211ada05d11047474e2b8cd8968656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06cd35e3ba9f26dba90d7148241b217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda48931647a9d5d31d10e4cd158dd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d946c9d5165daa0816456316ffe1b839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b3fc64d1400027138bea23763adc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aad4a5bf9dcbc347e012204c1f3c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545652d6b744a0ba20f82138507c3a9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4df2ae1948ac93d27d8aaee49d2be813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ab0d169119bda365e0a3e57eb50a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713bbdbc3d14adb6abfcb5d961b10d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e87c889be9ed0deb9d76bbe5e81a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb439f4d778df1696075fe90191ee617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8ab48cb998b0031b96ceb15310c4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3639c412f755ac0a810f98d11149cc519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bb2babc7653982d937b6c88f668ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d615e00dc121c6c7a7f300fec497421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cbcdd86f9ec3f99928dc1d392dfe322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622a6da131fe82ac19e5ac353f610b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863492f4d9fad37e8f19636e235fe3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bd066f05a851130a3ad61293b79e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da541e8367b502e9a33ad2ecbdec59ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56829c0b475f0ea9f1292604f873625d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc950bedf3780b2089034169c5fd51e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae2f529db465fd17a1dc5697f1c38629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e89870bf570e89d8b7eaa05d8aef9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37956da96e14987c777b3f33a53f3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b7d0f3218d3f5014119b35ff0580a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028380d38e55d6e88a52f1744538f99533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda86511c4ae00e8a942ac921da0a2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea13e2d724ba854f371cd5d54af538835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a278e8d422017c1e3952fe29fc409236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc6f8af736463cc31c651d939abbb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f5e709d37417d916fae0c1032a74938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f2acd07994e30c0dbd47981cc264739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9220c845fdb17f491ec4a24115a6a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce20a1e357939acc1d094e6855ecfd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcd709197837f8e085ebd03489ddac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c112fdee03da63009d684775e3a3ac543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360e9852c500060e24bc333b8102b9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830a3edae7407daf428248d2a91569345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1e15bb78acd477a482d267a62a85246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c950c050b20e72ca7aa8adc8647852847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c2b5e2b55e22f60ed5aeafb3f11fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79db7428625bf85d707dbe306b66ebc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354a5d2288ac1885de504b331e3f75d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8338c887dabdf959857e5311c3332f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc8a6716bc68161a20cb07b0b9a72652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e57c3bf5b472a0e2647eecf54fa6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712930f7c7ee22051ef3b25c57774e3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150c85ec7900c3cc830b4f93b40b85b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e88942242ee6b009305788f34b7b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c06929e23202aad222991204b58afa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7424a8b1a635e5ac1d0366d294a5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323d2569c5d2221368fa9fa19ce411159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4efdc5cba121bda431f317b4fc32b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aa6c58bbd816575d653f6fc959bb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb592b85978c11242fa0902f4438f22862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c8ade88c2de4f2b72341dac1b361c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fe3f34ca6ecbf9d1ac2828b1d91d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5f73b26646f307e8f62314f405e4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5f013f7b66eff7e1ad9f440eee1c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7433a691b366fff174ee2aaba701c1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f83a921667a81e02d726bd99b843b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305868d20dd1ed20e67dba2aac8ae6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffb5a04a08828b5487196f7ca4292c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efee9db8f8c35a4cb457ad8a1fc26e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666da4c36afcf6fc3c6b214a57480f1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883e1e84dd5f546804b26dfa1af8f4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605edda253ad426cd382dd77ba079b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4be49237017945b28da6e1144443a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be02a239fbe6702e473a8eac2e824f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e71c0b926362b80eac2d39a19d633c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8160ff361edfe1369191f6d2132a9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcb991d6615a4893d75296ef9b1cc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c3fd68dad9e78bf98fbced542825e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27bebd0cdcff2ae2b56062f9de614281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586e6abf9fe7ea246515c9eb03cd41b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b03102adc52f643b457a22fe4936883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b3ca1650849e0246bf9ccd12221ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779271cfe3450d39f06660bc790bed6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdc7166cf3ecaca45b801dc0b445b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498b5dad406ada684685ab455e8362387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8ac1ed7e47c6f8a99fcaa875e00e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3662564cad4bce868d3d962caa6e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807115ebc8ed12b2b80d57594cef641f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d061b7092f129461808396a1fdd7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd19349175d0ec6bcf8a73d5ff6b4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3647db9672bccbb787f2665966150693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fbfb082003561ca23d9e066031b5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa48d9aa0592362a9d6a59515af01c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bec94909a8463ddac4d9e3fa87d0f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7b588386f7e2863e0467c563e7b7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c889d407fabf3a9366605af5e5766198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea70e7060c893b7c49aec630acc240d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94801078ab8abe1fc95de5f19d9e07d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2cbf5e165de6ad68c89304bae5077101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4e611ec5c20f5adbc2c65c09c2a79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaaa8d16937dbcbac1546fb405a1c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3962e44d54204b7549d70c17e65135104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76dd614e0ad1bf6f3b2fbc34fa996f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59454da2550db01786d78e0864063de7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1ace5b7ee0067930f6dcbc62ef588107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffa2b5b78dadf91381984ec3afac66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1058e1ba58a03f2c78f98904445d9e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688b6d9a5e191be4f46f8fce09e82ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790f795c419b5cc79d10f9dcbc31db7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee9deedcdafa238cc09482f930c17d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8881f202702e661cb3a1141c9a0e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7ac982fb78d61e9536e1768ef3131114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534915de94da54ea7edbaadee3fb905115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d79763fc93a9718de4300ad0b550ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f91b0832fb35480dc9af0e2f9d6220117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be36c5b1e9b625bd1d414e76a19bc5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746f07936b5d43889fd58759d2e3195119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b2205bc3d9106034824ee0f5a3699120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9954fa671ab577bb244ac51b5da2655121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd95e5eb88593ab187883d5dde95a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afedd2a13f97f09885dcf90817c664f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b68cc473ab6bd1c95629b2d31ba41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d9f128d662c915901dc861eb9ac1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf3086298bfc716f0e7f5b9ddbd082126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425238dbd6ae15b41838ab0bfd687259127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a8d2116f7917dc9111a2117c268b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c490ee54250311e0bcc0f99c694889129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65cf3ff2d8519fc5d1dc42c8a296e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a0b05ee637c18a6a59070636c28ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4ddae5bd3fe87dfea6aa26fe77881132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609549b2194cc821cb3523dc4c3ab76d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb01d47861d32f1d64d72b3f245616134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ad9f5029521060808a8e6b0d2aec1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c879368d1728834706ae52968245bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295d1caab63c096ba464c616c5647e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c256f0513481f179e54ee2e0e74a3c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc536b1c00047a0197c6e64dc6952c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855821c50508b837e62acc14ba59361140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a390b76f401c13bfbee78a825489b0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cc9f143cfa480e537f15212380347142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce94690392dd74f216211e75901e89f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e33beec3a5455b77f6d6eb1d67544144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab75df6c4bf205c8f48c94746156fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d61324c2fcb3054c491b3074604be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563ee012a09afb0fd08f0a9dc573ad6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc54d17163d1eecee6ac3e74a6cdd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0e35150837de945404a6053e373b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9152da116fd11280182082a8530ee7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1115a6f6a1550c0118e1c8e34f055151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5322e560d703d18da52b5cdbde8308152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27c8789641007a951a28cb8d486354153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679ff521a904c150a207f82870ff656154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40ba1b8719ccd30f91c146c103b086155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f4abc688708dfcede9963d12bc352156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7165040e49bb5a244e0f57fe09335157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b184bb194fefef9517967a2a6a0cf0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3365c35b67f45c41ec8abb2062686159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffb04085011dfc6ec42f0bd0041565160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1c54ffa29fadecef6eb5465d3a115161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13c68b5dff4ff751227fcffca3b6c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22234b3d58e1cd04153753df7901260163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfde61aaf41e459b0c6021645cd468164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81571c1bec2945bd53580d7aa2e9e992165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597c9776d12e6338ed9106e65538bbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8f4ad6af390c51cfd157944b2608d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b5da58bbb72fdec40ac7afe008a39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7afd568d16f9fb1dc6b603fc0395d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebecc0a439fc540354a46a6a4cb9ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29003b63f036727a13d9a8b3dd3a38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e24d61fdcf5e557824d410364b5db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c24e8f2f2332ec7f7b79c777fdbd4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6ad13fc485e291630a1781f2b26e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1fdf104c6696e675e9994ef44525f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812accb5dc458b2004299359002ab130176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a3e6ffa0fd3608926116a8c0c4a47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f144b8809223fea14eec35698014276178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362a1e6d179cc771d6e61fe497598f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0f893abde6b3f8660440b688fe41b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a5ebb6a393ec84da7fe0df2b70c37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e24ed4020dba277e00d7ec5816bee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844deed383476619f22d0e59548dacf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e10f3376469f9a6763f48731afb8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44a735e80510992a22580252eb5c9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a0f2a90a2f52e53669884ea2eabc0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19725c368a59b81a950ac012e6e118f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093fe6bed42860ee8375640ab4bc9e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2cd5bfc6b2e0caab4e1ede3b282c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67713834131c28b1a0ab6a1c49f6b15d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15bf5ab9d7656c69f0a49ff515140a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f3f458c66e48c03e34dc701eb799b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a9c89e4a1411151ea6808abff9911193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01d192593e180463ff9eefcda40fb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafb077934f0b7122b4f61dea46cf1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42108cbb470d5046ca21805b607ae80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e930a9caabc525d106cb4f2a0eefa2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30739f5c9340ac05de6483f5bb53eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31af1ef711328589176279406a80da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff94b7673972bb919c8a64a84b81d74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4302314b413ff0f8da1c989d19efaec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6857bbcc7fc7fcf161f093714aee7f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632b30b9c10ddd57c68e71e9db5d3aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e747bef4b0fb76e6d4b810f9bc7e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681985811ec64d657b5e77d87658f8da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe57e3ccc7f9f10169ebdcbedfd57f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be6a6be2647c8d95ccaee548548bf4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cae3246b3f93f4db76449c947c6fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a4398ee43c8173bf864a98659d979209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a735117ef47746d7bacfddeb8353a64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073e7e43c29cdc611b7c60275421a7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc03b03e5adb7ae2525032478742b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9d35fe388145051d9e3a8407eaf11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a7846de31b27d3407552f165463e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d13260abe2e11eb584a185b0c1dbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfc07ad2d1b5a8a5405e697edd487e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281566d062793687e0dc8000ecd3656217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b73ac1247c822a57a8bb73e17125b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a88a6f532b03dc7aa596d474c1f011219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da85c1bb9d50d3f54fbb87c808cb7fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b743ee81e72ba5fa77c1300ebfd23c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6418743a4321b814bcdc8e3630e6fb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1de57242166fb204863453a0077f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e26e01c415a31ff00e45d62e439b3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a96006778cf8a3368fc35c88427b4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df05f50c01f0b5a72d69aea6f43f8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56416aa3121b765eb4eb8c959cfd20f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534f26c463615aed0bf33c987ad5131228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c3c614143ca1649dfabbeb9cbeb33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aae7012051ceea6c8240dea3aa132230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b9d7c0528926e61521e386c44e4e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0598a545a33a6c70f52b5e09ff559232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a140b092db65cc54e530967b5cc8b62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0547470915c36185d922ce081f1f1d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab76e55b136e7a36ab3b89b65ebd1b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f1dda6040bef9043ee3308979eb57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d01132667d78fc7e0af92fef6e284237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863655b8152595d680e0b5199cf6a6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87cd06d9b059918fad2424658e4396239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd48cd601c957144b9f44511f0edd2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07819d09c3ef69d79067619298805f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5f232c2a13bcd46fdab0d6b2f7c07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c24caf8a70b891f3609cc26511ac66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aae9ab590db733ed971931ef2b22a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0276a6bf7ff0c42dbebca1787e66c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84fa4d72d3267c96c737d71825d1d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e12456af9c9128bfbc4a43c2590e5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c929cf8a426856ab9e9a549649757af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d81490a72d4c991ee667cdae815b9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623ce5c7ddc0ae976e41a0b7ae5a82b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d57a9c7254b2f5ac54d655da8c739251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93164fa802c49e9b4ff8574c7099c22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee49ee7ff6d95108e7629dada7fb38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e368400a868d5822bda5f902aee59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a85402238be7368ceccd2d41266878255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e465f8e8648c49b2f919b5bc12fbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f38615b64b06a33cc99743dc72524257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6909e822c92e31ecc5e5f40f13d60e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1476e3b973a9dbd775b81a8935bf7af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab456bf8575d45820349e3a0d802dd2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cf6842d7da815e2be25488c5400c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fec05f2bb396fd642a5107596a185262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711d9dfdae064aaa6f34505caf7b657263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354f2d2d12d029648645cfd66011164264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c475027172bad265cd88e181646340265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04944a56bfbb59eeb1968b303de6a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10eb7d2c062cb676ac01a8a79e71a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1776760ce2a6e59ffea171e273aa7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae0fdf84f24c567545b71a8f4b1bc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690b51f5eaf190014cc9b7898a1387e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288e05e4436633ce4c1710a78dffac6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5dc6eab25f9bf4eb9f7cf2aa10efe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097c774165d9ce4da0337997a4efbd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151dc3f121c0ac04a72f1af854fc5bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab112928c340307628beadec049d70a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb221942f42c5817dcc06aae26aaaa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e31207a1155037a33ab3197c7f1bb9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fc9e6882a7bb54868580cbfbda9ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaf09c39bacd0536d21265f05b66e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e846cdda0ef0ae1b8e17f4755a5f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d20df851139cfda9f1078d64d67b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46285883785314004be73a6aa3ee759e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb2a055d5db5d0b3ddcb98a915c302283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43946901ffce0e0c094d7cdb1083fbe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7012653abc3fef11978998015dd1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36bc6c69aef283e614da7f72c835b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82e7f9eea4845ec949e3bd8668a273287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638221ef5403114374c49d4edaf3de9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c8308f90e200c98b384c9806d186e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463f79742b60523cf693d20493ca9d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aeb00f51b3f72c65e2fdf9196f583291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174482206b338de58209c0ffd29bf51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a6a27a28d598845070dd1a053b438293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd13e93892fe423b74597916cce79b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c07b4b3752dacc983226562ae0d16d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35b20e3ae82e5b6b9a00f6e930176a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e36eb1cf6fdf8e6b4f589e28dfd43c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b4a7312c602e36fdd0e988108e04f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a884698f085aeb9c9638bd9f05330299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04e36696ae3e87027c6c6dd6893c2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f164ec22a5c71c3f8c3ae8afe60a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fc2a69313c9752975c229a981c0bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab43b73d874446d2ad1ac12e5e45fa1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746047b788fd4f60931650d2d531caa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf569798b1843a82ee8d3da9bc3b682305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aa57e4cb879da10134ef5bbf4c887306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37080c3f22c3e7fd9bae7c83a55f772307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c27e309696ada3129b183548a86f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3b8f9155772542533bb9b17f59c6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fb289fb8d74d870725a490122c5cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e117c4f876263ca8b9d71c774c9b1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cdaa782d4b6ff878d2c0b5abaa72f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb0f256aff733b3dbb06db8c36edda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bca7fe3a04dc7c173c42b756ae14a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2aed90f29919fc6c734686be8b02d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba4f816c86f91ae18f676ebf03d427316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143edc8c96358b2e599ca18eddfc090317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045af529f8a8a28b5a45548edf23cfb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8451cf3c23ec7410e11ca80fb29239319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dbdad79cd956e4733c19ffb706f7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8be121d7f7d02356e857f3553842a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee084356ced6b92055b57ee2e403587e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837dec2e887e1bba5836dd2397fd1dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965532b48744d392c7efb187ee37c611324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f041c7a5045b62222862f21b009db41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d4ffd8b1e26bf9730a2d081d5f5d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c2908fb234bba4f311d957be77ca9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d99dc57b7fd033e63c661053c6aed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a17f6f0902b4041cb2bf20d4aaec37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e36c35816146acb1997273811785a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34df461edf09647c0600b18d2840f63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00010c803413c85d73db5f1374d07397332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e08fcbd231799622fede88d1137e60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35348cd9bac7f8c2c1ba6362dc741a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b96d9b122ab52d698ea61ea60e503a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07409a59ef4825fdc346b39245376d24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619df0fd33e49b7c380e945d87c269ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f7f5efc13895e8bfdfa385ef1c17f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e5ed7e94d67d50e6040ccc611a086339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648c11d519a3b22faf4f1312fdb819f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfe0346f165d771ab405ce59c05377341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6d6c17719a0ad4ebe62222ef7c84b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3d379b863acfc15ffda11bdf0dc8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d0bb4d117ab4ca73b2537c4aac6f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83cb0a39140928af7f8053a93b60bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddddd4cd5846a20a8b1b93e3347ac92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a11ba428ac39f80c3bff9da6320ba2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e4d408c4bd86a905ba25b95e34781348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f754ae9e7d9de64ddb2527f01f7f89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d37b7ff6f23ea6988d2438d3a6819350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d9edfe2995f2960ae67675056c01f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70069b0507890d327b6d6e648880c0b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb91cc35d712c57e68be5345af20c1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e744f88dbf37159f49579599c9e0c32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340b6e2b234660b2e29e071db5ce3ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426357605e47971cbad24ad577115946356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e498159a5eee966f14fa11eb43a74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54523c36bebe2745c7c02184a0fb2340358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af01f01dd521825428f4c61f83dab0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee571c41fa3326ae9e9bd5465834554f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ee42195c3d2f56c1fc1ce55ff4114361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e96976d6fe429af54dc7e86d8527d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bae2d11f6f2846355240dd91f2849363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4f655ee5f8d223a1f71406ad41cb0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2361631afd5b66f1fa4e0db474edce0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b30182805cd6d1c381e216032817b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb208ba38ec909b0c5e08064fc55806367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e803f405f94bebd5b110215e54f2c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af852d9d165326abe212b22e5811843a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbf558cbe02001be2a0ae5a973c0ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f35ae6f1d89251cf1261b37f70a9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dbb28d11555b65c5e41b66d8fba0a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0596cec674bce542e2413bba9153b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d3bf117523748d39cee6d2bdffdb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca234f28f8945587b0fe4abafb1fd67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2d5358f1e6c6d6a748fd50e785486376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783715becd7bd597f47e109e3cb864ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701b21419e21f3af3ae4800d151b5b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e0695c81d4a431e9ed3d5e255596b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2961f0342948e387df70cf8735e6abd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d242e37b008867dcbadf31ba75f66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae0a6adb34c55a463d8700564b9bf7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462502a20cd38e2a9daea30f494a1b62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087ff366bce2eecfca8862d26ecaad8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adf69a938f1c8b1a98495b34d24601385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d33e365e00dc27fe060f8daf74c152386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68592cd1b8475fcaee9e63f5631fcd48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b44124477d46e46858d0e263af17e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bdbf8e96fbdd0c128a51118334eca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b561aaa97e0a2c367c17c96f51c332390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f4717996e1d813bd496d8af277585391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de0f8240f69780fdd9ba9e5fd62977392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b542980d039e16cbde74bafcbc0ef2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f78ede2b7a2c6f932bf2e4403c1c16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294774227f087d4a962cb42bc2b3a751395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d763c83ac89a43a89d9782b3b48e85c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25c8b1d64656319a3aa41a2089063e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a78664d658f075ca7ac0028c3b705398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ffd4a40a8e02b24071c0c1f00c2c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b74469590c1ca3d845067e5085138400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c4fc16b9f321dd089a199537cb74b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f9029a34c65a485acee94e0e656f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa429333b7cf0c5278d9737260ceb90b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b453f47ffae31d35f89e49732c136404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c7070751b80cf6938d4180c548538405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a0e01845d559a8aca53d7bb7c5ab3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7090863d569a2658036be7e85bbcb1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e564b9fb8f9a55c0dc38d96989f9ee9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87264bf66e8d9c604c3b43c1107b6e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133de69be66394fac4811bb7a1ba350410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82f97691af8cf4a3ee702e4ef899a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6bc4baca32d4ceb2f90682ef84f37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a9c987212fe40015e4f1cc964a9c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fa4127c19c07ecb546022c9c45736414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc663d7ce77c85fa6c603eaa50372ba7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a99acb65a907213c90e7dc96dcff17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75017dbfbbbccb4eeb6c88ebe03d8c12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997ea0f8badefcf482425699e0ac1bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c41193a67366adbe81eb63e144c76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d49d9ac83b30cd7508bd9db7db96c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493716edc883e2dce20fe84b8ac5cab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24358b7ae0b80c85e0fcbed2837e84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37572818e02b097728ffef6c416fae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a16d0f5daee12521b78414e6d3411424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2a5d6a92ffb89f0f5833ef7c5da64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb19157e10d1c03baffc613faf5c515426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66c182036c9b82747c18908a574e0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121fd464d684642d7e18bf7f06cc59f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090cb145060f88e1e53cf5a3dc16e18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aebbf6c32cf2f3971a88be8e35ebcf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b235c2b972de29a566cec35c5447b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bdc21ffa07f7520692f103c397351432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd554bac74944cad7bde5d73110f011433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60794d91c9e0c2066dc1491f769646434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51965f95de9b54c8ff92b8026fb7f4ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932854c4c0554e0d8db2c99ff319f58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a04027dcc3cbbfe7574a5a7022d00437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1676b13a1de32868494d716330da2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922b9bdb95477419e230a09d0e90bc2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e54e02130fbd951e8d162d883f976440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bb942ff89e65967ff962ff61bb1fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243bac3a10b04fd2a7b39e0ff774225442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886234aee4ab2e4a4deeeb179712b9e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bace8ee36ace68d6274e81fb6063ba4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af1d6e46de5bc0ddb1a59cf19c7c4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbf226670406ca59e37af7233cfa21446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c278120f721b027da24c2e28430c913447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d40b2d6c8098a738da8ec489f355f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a4fc71ddd87280c79931aecdaa490449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbb11c0b7f49cccce28bb872dbacc5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1ee5ed53760b95694130d3bdf2d19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022b0de387eda6f11acb1b374fac9c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e60b2ad925fb9aa9e5f7ff74f1637a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a2705b5e0eeb1814dd25f08d7fa6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92adb1fd6b84810def444e005f85ee2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfd1ea2e37a63198b8d9d6659a6c13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0aaa49339c3f39c0d41573f08f864457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11aa4c317161061178487bf76a27b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e8263344bc944a53ecfd66ccb9427459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b216580824875cb7ee2bcef1386ae07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ee377150878fffd61f682adff32d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb451070c0950ad8505b28e8be3b81d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509aaae7cbebc3eb1cd7184526911346463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496cf81f2d0aa84f84a9987c826465d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0fbe8f5007bf62c941329ddbb2edf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45bc6c12eb8e72e09551b2163fd3ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6cdb668f315ab01be9ddc0a4de135467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4710de0dbcc1779e44b692a830ec2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae342b7ce2dda9d8f34ee1d0ed0221e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9043cee6b9e8d10f72bf578a4fff39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89df6f60b610af6f1a7b23e03bd8d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f8d074a946b401d40197a5e3dec80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc50ad3416afd4ea7a9953fa4d36d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a4447a4228a84c7a3e64b8ac823dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dde80cf123731e4d852ceda8930ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590dffbe2922969ee91057236af773c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2989a9ffdf7c64397bfdc6c59dd611477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82371adba58436e6c50686156d96fc22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd834fd29caffa7b2120b0c8c47673479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4cdb4c6a2d8e028a53a8828f12edb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623893827778bab42612dcba7942fdac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd9479c461e9629fd33e2038e8ff82482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8548bf6b80cfc7315829ca0d3b4c597483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b034e68d5b580b5b51f624a233b91f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3be9e29a731268739e5bf5255f08cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04598617653acbe64cc9b54328df7e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aedbf5ac72396d3e14c1f33b86a5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9c50f425c8bf6fb784871043b112e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527e4094c8050e93123da3f33fa2a6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5be4dd1ff693130e3e11c9359f4d90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacc441015cbb4fe347cb602d713b6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fe978ab5f7207dbf8a6c720acf294492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f3b83b47fbef4d4f1be9d5ae29c53493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef845d60af59f23ba33be34418d316e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518196bb17de79a553f111a13b1d291495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d1f7774d2e71daddc3cd550480693496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff197e14f942b8b43f73208ca538ad67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6bdaf6882def4b37c9b2221a16290498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346594897c6b2229c76efd8a4111aa1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df658dad8e1b523cde1682e8ae848d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839412528f7ef1487def555048df9f62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4c3330ab7c7dd7a2200060c59204f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46119c4cefc98faa07c9c68e7df9a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c175a5b8b4630e9fd5b5a407248634c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5250f1fba423ab63f27ec7e39ce2c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc33ec0bdc38c34279daeec2512324506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da1a80e67b38936a6f83d6dd5512b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec3c4a12fe0568ba96886bfd6426a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39f9766c5e2bc7effeab6d10d13374509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded069ba342e1f9c96a9bd8a6b8072a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f127770c5ece9b85e9c1316fa8394511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a5d72eab4f50afcfff441a083e7f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86a07780394ec86fb56394bbc5007e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028e96342a951a8ad36a055136a571e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bba3205354b86f6243d95e42ca086c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d006aa6c90e7f57793f8a0e1aebb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8d1e34b8c9d088c4067c4beb649bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02b04faddf303e09ed5e9357f8eb9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deadaec93165f43cdc6b552092d95f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59015a4f11c9412d046e541585777d7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fc4f9b1f407263cae2a7a16572d17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21164537cab063d9539b86086ff89f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268275e5544e16d641bf2c678cfa0b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e828e3c42b55d90d337506c1d3a3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8ab3151d0ef2904fc7aa12d544ca5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e742cbd9896f2658892f147239c98fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcfaea89410a1869c9b2894dbbadaf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ab0d10ba416733491d27c32a430ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eb5f82c845228591e408886a5debd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6c2e46d87c464c11e84f3f79b16a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272c93fe03c5b10028cf26c7d8c83f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dc03bcc943f832ebe123239be336a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacd71f9f0630473171a9e042275502533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd895e4373efac226b87efe2320fd8b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85349d0e853ea1f30dbf6d44c800bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98639902ba040b767a7c8605af121fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaba1fa772e2e9977267a70218cbcc4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94bf2a3ce176bfc6b4b64a7ec03c0f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd673ae1e49d8820385d8fc2e5eb826539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94e58cb458999ee40bb43a1ca357e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5561627170de85b3d488ac54f6dcf77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497b7d25f06f319f8a6f530efca8a3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b2413912b61bcfee9967d59b46813543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36a4fa4f87af6f83138acb2da65a23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6b148058b3560d98ca13a072c9c56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca180dab85b6201ea388bff059fe48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74b42276056819b36518f1bb8e511c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470756205ae183f021f03753735c585548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f8ce456bbcdb001f44968b07e811e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ace2e82917b02a17ca82c501430ac4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e300b6d2b57c6ba4b5a75959400f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9726398aaa2ea7b4d4dddb3054277552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316ac39d37b2163eadffb6f3463fc0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf736b72ca2b9ddd84ed8edc5d7194554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c263a751b680d3d73edfe56a90eca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d915832e6e75f79a771f55b5f2abe10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcc5dae4b9ce1f7adf9c96fa62f801557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a00f8ddacf5887ec85611d605bbe68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eebc6d6eb421f5beae7e50f04e3bbc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b23e9467c26c5d4ddc9ac19509222560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30891e89697870b96901042280c18f8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a4ebeb8ffd5e2837a5f5c657e93ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16cd2b18cab494f245c0be932e5fab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8c4d29dd7a41e877a319f1f9c63cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76869ba2749b9f64dca69e1311a8eb62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababf72f3ab33f65938be4b09b011ed1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5dafe6b7eed21a6ecb6bd306a2769567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc2f4dfba1e5f571dcfea1cd47a360568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9b24203c69911570670ca66e6524e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c7d9e57d7a3bfbbd1fea38f2852f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d88b8df29abe49857a748acc3059e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e000cef6dd6903f15a5a6fb687a43a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5c9be4549b01e7a628b7f9cc29764573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dccc5611bd4ffa869b9cda0fa308aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd145384b508ab6fbcf666153acc2e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e90e641c8bf3a3eab20f5f8c7577f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f487c934ff8db223bf8bb35abeb93e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283fb562b56b91a83f1a3041804f760578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218551d6b68282948fb0067e3c08cc26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf10a9250efc21c323a4ed4132a844a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b0de20e6e4ab829de4b327f228fdf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee1fb69689e20f51f7707bf03050e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10bc9a5186bd1a31c28638e08bb8d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e92b1e4a3f8650030367fd2708f10584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee50fe9154070810a1102c08891ed7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d2ae7abfdd5e00dda2e49841b4667586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de383a05a83bcea4c741785a4098d130587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b678cf68c19c84ca2bf56bcfff23546588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6251232f8a44ca2ea20865f2246f9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a308b0af4efa6b84c90ae9660ad6c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c8304bc1ade504e41515cbbac095e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e93d011580b80299e20cc728f02af0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6b737aa32f6d2fac0e2170a5e4f19593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ecf6d39beb275fbd8a32455c7403c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e28e6477fe600c472ccfa195aa0a36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb3d8e13713b15531d4385ec91d234596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36002704bb37d2eb2434b042183336d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae3815b6ab81945fbeda59213996f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94ebfbc08d1f42e8197cc9830811a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53fac608aeda68dbfb50ee7f75ccae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b9f90a498e01456931c2ec1ab7182601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85b7cdd8d0259828711be3f57633e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ce5d9c96c7203cacf071c568593f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4d445098985f78ed7a055ee1c09da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c771a5dac9e1f16ff67e18d2786bdc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a663cee4d1ae54a6bc54cb77eee5e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995bd6267c6485b28ae2e81a1d6c2bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e28a30c2bcbaa2639d5c53a5f86905608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b9529e920984c1fff404cfb328f4d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913b4fe244465b3822c13e44048582b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e7847ecfc870e68776f294c57a9d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19acc7a80e47200a9b0aff56d94bf5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5131a834b582bf0a250577f76147a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629c8e7ff094427f0baf67a2d97f349614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da124299ddadb11d76dbaca6a5c4236615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650619c03adcb8c653ddc54c989b1cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd69cff3857814c0ea8777522adeba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cfd803f97ad6c91899e867cc20fd9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df575a1a4880d0741d58a51d16de521a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6057e3d218861bb5f4f065ced60cd51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c7722d6110057efca345ff47c3217621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8abbd0e75faf65e19eb51a2d63d98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190c166865c2173afc3dfb71b4f69ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22168b70f85eb07a96fcb1b8a788c58624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0931f2a8ceac759e6b3b1799cb3193625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4c69a98551fca6944ad81a03779e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383d8e9756f872ce7df9554859c15f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca9c14062a9f324a9c520cfc212c97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8bc90c50003ba652ba0f5f46ae445629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2151824e9bb73e2bdafc1079b769ef4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c39555f9ff074f1b33f017d996b9b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8098e86bc94737162af7c23daaeba1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff314d2d961bc024c5359b15f268d636633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846b621710746ce5a1c5c14f52b8c9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f3730f9bb644a74ff682edecea6dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a95740867ea2b39d17a1a2394698c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312878d208d84f9182b36ea485fcde57637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280539ee363837e2eb0e9b02a4750d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dca74762060a0ce92473c1863622f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8643e2d8d05fbd7d03f9a60fdbf4722640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a36d710e219709bd05e830482e723641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bde98120c733ae9e38dfe1cd1f9d98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550a8f14e640e3812fbcb62c8fa65c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b32a25783c1d11aded1136b08e11ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5f02f68a045964be301298b9bf6d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eec9ec7791de0dcad7aedcf6dfe17d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a28009b96d882517e7b00ff64d65be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4341c9ab506ff0b10b15a4ddca0223648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af40c8e40b3d916c96a83dddbbbe7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3bf3817fc696515bfb03743e496e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f15a9dd88dda2d35200f893adb146b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae4451671754979a3c51cb90c5fdf1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355350f9d7c91649f04a1df459ec587653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a62815957b7e294eae50ce1c4da702654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f42abf0fa633b7118f3a067d1d400655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6bd14e843ccf7b21d326e71246109656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab40afa3207b75043a08cd8cb17898a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b9b0f51198d0b2ea1a77553a3a931658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdc0d350466f4c546da9a2db0a8a76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052546e0ca634824f715ab2c21a1026660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c30703ba4cf13247042ca05e38d9b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940fb603e389239cdd1fdb5ca703798662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec583535cebf5f15cf18c7163ac0cf2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231917de9aa504962b8bad63290afc7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee73e172f8fef793d0571bbef1d0820665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbea3360bcddcc807b097b73fce9a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c16e59d2b674adef12f9f391409e4a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546556fc7bf161ce012b442342f3287668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7780ecb937d2f9f028a7ec9c888f39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843356ca420451c5f1c743b18b30cb1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3301c337bf8a4a86f2098fb8b84ee5f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473651883cd31e756157d014ad9e34b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6322fd37292a04417e4743b400ce94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5bd09799c7a4cf0d68471c3e93812674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d1381e2756bf54bc72a03f3da3b44675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5f34ca4866b22c21ce2779fdef3a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756dd520b230ab0e1017a4e042c9098677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48973f39d198a570ecc57c11aec67ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f2c4a4135d47fe78b3d2bd638e2ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4b9515c167c1ac14a9cecc681957c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf178be595ded2a6194ade640c2edf8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15ad83910a31e8a5f19bb309708338682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99cc6192b268fb5fbf099ce59f9b94683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3713618115a11529616b864067ad4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a0b8953bb203c682006798f1f3c8a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517dfee4e96347e65fe99dd376fb6c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e92d970d10570d7ee3a84efb632f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c15e07a59812aac775160d0d2cf71688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fc7a33357d10332bc9a8ebb22dacb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a7c901e6de2ba314f8398aec46ef1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f525041f1f574b068c2708ed0a8a58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d4a3a3a3339c18ce166106914ada3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74437fb7c6cff2d36995d0f64a37aadf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19aba7ca17642c7ad847a5c9d18490694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840aa7569eb2f012415ff45353190fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482545abe30e2c531ec4d53dc641bf53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c7f5f1ec8fd326417db6cb84467f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6447cc915ed781d22f287065ae007698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bc6dfdc36d28a7c564c9699bd03f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39447c5f12d8ccdf4b5786a06fc6269e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc843e946cc7b9f9fe7fc106918e00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89a5ae64425fc84a5d69561c5c9fe6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96a4630ed4a92ab5b6b982efc96afc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0780ad6110c46c153a1b78f2294df9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4265e2157bd89e875ad5bcb316315705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e152abd70521c1ae4328131b94a3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de312b9ba9d41508b14d8390cdd38a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa61565e391b622ebadfe3284b47c48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84d71817129beb0ad829a11db72bcb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469a9fb8010dd5bbe81ad7a49d81eb8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f6ec37ec1d6332a97a0445ad7caa7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b7ba3b47138b16afacb2c7e3a84c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f535013e5c6df4e792cddd636b5ab07713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a5eca9b4f0535aafc02e81fc21715714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece173ab22356e2a9a0f4dd60aad8d6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0c15178fd7fbf29c2aaff7de7a3a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bc8de82728db98ae045e3c40dae90717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67660592d050e2f8b138573c97f97b58718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545ef2fe976ba036a2bdcd8a0e3707a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036125bf3a99695899e0f030ad8079af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83993c7b3ecc71bd99ddb9baa33706e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353db93e045f37a340339704dc3e5b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae32c29e5cbdad83ff13346ba6b274723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf645a0fa8845bc8cd259526ddc010b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0153a08aec06fef22b107b65e46ee2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eab57949e3161b6a93e5fb43f37ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea85e49c57e435ac45ce7163c7329ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fb5f7c99c7d9ee68b2cb9029d453a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fb61302028e6755d6a92305a0268c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e7ff94b316e1c71ecec57e5db0b53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f2ebba2a265bed1c62ed7909b0ed4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888144f9ea8d09fba805ff68a1665d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53987aede19d47a0c902ead55d806cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2b5368f347c8a838ddca1a95754d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2dd74ec6d2749dd132455dce609bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc453b4bfdea452538bf1cf35cfb29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9637c9e6f204de1f5bcee863e6c3a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d44fead1feeca65d0192f01a834dbd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76b5e2585dd7d7678fe9ba04e1457e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a8147222fe79d17170d1e53dd353a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ca7ea33e4d94c7d04a9df4996aa9d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba5fc82f9e9705e8bcf8a7d50cadb8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792c9fd76b31a4fd69544036c00a695743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e574824de6fc6cde5022f5db72b9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bf223ca15f198b0b071a28fe7f19c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34bb5dba60ca0a44fc7c554b587eec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f212e498d5fa7c674974daa8fc31a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4f429444157913ac2bf7d36587e91748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc691e9d083743b5e0fbb264a09d1dcf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632fb777cab267250645c1c3b2abc4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b2c83731c476a5546f2055cbb262e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edc7a5de3de14d3e1694cba5a91100752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4363fcd09ab60dc7bdf0909e5a18225753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f613fd356d67f3b94759fe9f1da532754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b72d171411e008c5aac080dcae501755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb06d85fb8ca427580c5cd35143f12f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdae7cde103dfd0228b868afc0b6885757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1973c4db09b7e194a33dfb023a645fd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c05108ae8f87183c297c632bd7f71d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813541c8db69a5aca69c4bcd24de057760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad7bc33ca06f384999987f73e42c02761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a80da9f43bd9c57a0d52974de465d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2656ca175db817cb62e1acd4f3e0d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28b884f99d9c9dd2a659b69e744cfc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88411df58172d83649dffa4bd1ce9956765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037368c7394efbf397b627cd7f59818c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fb559602585dae20fbeb01a688c5f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>