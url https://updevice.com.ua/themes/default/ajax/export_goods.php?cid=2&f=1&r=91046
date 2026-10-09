--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba536243f27ef63625eaa15c4a6ba801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88027b2229fee5f6cd821d42e89d7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f492fbcbae688e41b4cc25d77ea8883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86747c1ad2c3b828a4b00e5e0d21bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b0ec35c1e7009a9425ce64e506c325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1131fca2a9bf25122fb685c18f93d256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688c2ec51d2cc0f55131e9405a5eb0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea09c46748632eafa993cadba6f00b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e7cddf2591b6b28288d81a975e6069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9013bfc1c0eee4fcbdb98f9c76145210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf9658f5e88be62e58bd571cfe98e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d87f7167732e44cb0cb23ccb7ee4f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16e3a58cd0e87a953afa59c290be4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e929e210334251cb8e2aeb4ab68bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fe3772e5caae73f03a4817d5a756815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8064055d95512459a9ed83843b6658816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34da94278fafa73310cb3b1277edb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c48129ec3600d3981ed49a4fc9617118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ef1435d95fb2f8e188fe07ac23f5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1578b68aa942a23cc39c948ce88b96520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403f3118e32b79c6ac6fc08067ae47d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c44b2565ae07d0b1257339580757722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596643e87583bdf406b987ab1823e32f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22961289c3e3d9309e2896f8a8d5efe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beb9b1512a65612985a7e0f90914ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8fde19138f9c37528544ed6d450b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e841edf6e6ac20854eaa8fb87a5d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17703744d1aa154d45f5850c4e5f02a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13349401e00efa11a31ab7ed3fe3ca7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c441069efc986099a5ca367dcc2127030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63df21c8eb5424ce9efa9772510175531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277a1db03af70493fb5d917dbf2087432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25c2a514dd65f7d0b14e148ce1528833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cd30b5a823544ec7a2f510d668d3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69345a55f0e85079f101bd66f36409d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f81c8d70f4f5b4a0a87f71132ee4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4209f61682b1c278d591b4cb9b6c3c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39c4971ff0aaaf26809e37e1ff7b2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a356b46a1f180ddafee84c19c0971c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd2581f8aa7f5674aea899cc2a9ded40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91ff2e5337cda118eab0c3434707e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a594098289fb7feb35be5fe38523a5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dda81166f35f80a85d45ccaf85443943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3c2720efab7a1e79817f1693c869244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537d91b04879e799aecce29a719fe8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3564d887b4e81c07d65afe5809e961a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04364afc45c8e39ccac68229ab392b2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9adf53b0e23c9edb0a03d912908a9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243c5a7b7ee9fdb0acfc66b827267b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fafcab7d5e79842bdc3dd09b44773b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134506598f48d8bc24ef800e6e0ef65951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d3d11555c2ac467e7135c66a72a8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a6045d9729aeabbffc186e311c5d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1155e9ce36f44fe1755bc6b73ff7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb37dea9860ba2f9704d4fdecb9ea655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5558794c744d043cb5a92f873986f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09129863efcd81a10fd56e51dcc63ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbbec247ea39f1aa7947fe4b824a6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd2815d6cb340026eb6541d1562ebe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77235b84618109450611232ae462df6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead8d06bf6c08f5849faaeb5e891fde61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8c17e570261200d3a87842348455f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a64a2082831eb5aca3398ba44d74c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262901e0884649892c12864bfd55748f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d2ef2f48e9435fba83c23966542af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985c8b4641507f0ca000f8b94450d2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa53bcf832f4ad84b6dfec43ac059fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552d7eafe50e2759002ea62424800b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fa2f723990bd7aab6da313b581e9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63f3e95b2e5c800a10fcc68745cb1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778de6f817bff051faaa8d730456f8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7387eeb7b71f7d5feeaac0fd5a3e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7468f99102b360767af2cc0d5568c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972f8eb6348fe0eeac67d43b1e8bdf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111f9c587c2e76a19878d932eceec4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a0d4d669f414f2f0a1a5e558daca576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5361898ce5f618d716a89abb78e36d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5934c46702b3301eda8f3f702e8fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e3ac8f586497789785b9c03c079b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f521039518b818586c47959630ef9a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4ff52d215aae7df0360f7c2365bf881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524daaced1960a0883302b3027f8ed582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6d712cde4b3abba05837bc64307c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1bc5b39da61beb13c193f68f6080284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538b1a4d8f0c1d763d63399d3d6e79b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edb0cac489ca4a40d3c9e2f64a7c4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a27a43958b157459f9c882531a7b9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0890ce193d913fea677393407902b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39970bd655387bdda23140d3ed95cce389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caa3a37a3a0480bcc97fa49ab0a6e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16064e32a7032ef7fe39a6e6889f8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf110b9091ebc5a49b314de259a2b49192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d2fc58be4f5b769d1b31ddcc5350b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a0179523727b2aad3df00c324dd5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc78980eaef68f3e0eaa79f8282e96195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c96e8a07d4e4908035edf3bf5540996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c732f43fdf3982df8b71aa2133d18a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ebe9d8bc53f4e106372a2af50793f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e64d914fd7b6a4cc7ca6686fc4b9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b77ff3bcd639bbc9583d98a59e75b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c48cc419aeaf54627fc602552872f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b11cef6b99c68b69f2d7bda13a3283102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11f9b88ab7b998d8ca4027833d0627103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198f2eb03e07ec8b44bd7e07c5a430c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e38d5293027bb757bf934af3b78a8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bcefa5b448d65591ca9430fdf4495106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632665a090ada17af8a22db9331ab0a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e636b511ccb38e1dcf655a3a6e22d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e12afda6c882d4a80faec0e8d5ba3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a17c26d0ccfa553fbb62a552883b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d96dba33b71a0f452cbc3582778d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed157c73ad53ed6ee47bdc5bed4a27e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674f905a8615ce30adafa09c17f23e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5653acef56b410fdda87680680b7297114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42519dfd3b3392e7b00b452d2a84cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b47b981228ea696dcea3e23419c90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448157f770a62956c49006173c46475d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2976497a77427fff040f8d1c895a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeca454f3f21ea2adbbacf612bc6d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabd42c19c15c12ccf73d48c5964b64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4dddf9b6e3f3a38faef065be8006d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fe913c120d1a36228730ab604922e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807311aaeac75361fbf32e4ed3e58c48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fc61110f4409429d7dfd7730160c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432d594f2253f6b91834bc0b6767151125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c91c2b092f22e8ebbd44a4f9f7fda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad1cc4a4b9accdb0f609221cea7c78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b333cc3498df7c20b45cad706f0c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60263cc08d31a97a7537abe714efd006129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fefc26f960d2a94cbb699c2093e17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda05a5c72a50031c3753a41cb96188131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43a7650c6530e270301980b49fe7a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd182cf00ac4f0512c761c92642daa8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9433298a340fd94972ea36a61c39d8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cf3e3cefd5c681d917d0bce65466c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f39694ae71fddc9540a14939f4d42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5fb447d7675f85ea06a22098ab417137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42131c1c1d9a173f9a3b35aa6f2c8ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfd3cdaa702a23059974e09368af5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6c56ae52622cdcfab0e7417905008140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c424e3a65e0fac8ec622a5e6b5cb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc204f86e7155862cf002c869c449ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196692d1a0c19d44619c3ab7797ae70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940c32d3954047d2d660246545f259a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656bb276c6e0fdf4a995c1e769c0177145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce3aa31799b0f865d7fe1ab3e6d9b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8e5b998377b454b4fe07f8af82627147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a41cac4f7114ac5a08b4fef7ec7fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb0ddb96eda309e42953a1ce093024149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c107cdcc58c76c379737bd32f9970c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135d6bdb36d96e8eb11c8fdff5eb3fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21556a71c2fa6d3e4ec699e3b7b954152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e81fc4bfba1e3ced2ba968b966105d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce870ba86d25ff388d71cf0f6eb3244d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826892e6da9cd78a410b4e3bdb4a3c5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220819eccf9e198f4aa6b2f18f94a94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb941aec1491d810deb25205501a70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39437d50b892658e579eb099b9f5f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93d661ebd404d4f86f39b7e0216ec8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3d3d7dd1879985cc05299719692a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3e93d440132962ed3d4307cb5cd43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1541457a6f6a8ba36ebf2f6f830c2e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee89131bc3f92541fae1335ecba830c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c081ba203850099b88291b88f4d242164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd5c8fa38cd594d99a8258fdf875b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bca611470e55b9e4280defdf213ead166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92590adb4e65e17ace6c7d7e1fd0d789167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8e10e0ca8748749dffdd76eaa9eb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee84ebb2d221d75fff0640643bee14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06363a9bd1c708e5bf346eb93bbc1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b7419ae6dd79ce4b359fccb40701a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760c285bb1c0be395e9845d66093a40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9a457294a09a3fec980ddf68c5eed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0051c08ac4767048d495203e12bea9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8001e237017bb374021873e7aef1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8794bc94540e55aaf7b4b8c18c68f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d445c4851d958453f825067b7d23617177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842dfa4ab06d6745180a699ad7e06c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc368d4aa143b2f88c6827f24b844639179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a908d996624d3980188f137a0fedb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e52b3a85384e48be429b273ae98609181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbbf644bcf0568f525d8dd4b4564b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a53a9a251c4732262a27b642936d58183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c2f77c24729203d39e6ca15306c07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cb120f58107912caff5acd2d37e8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8d1c05381c5b8a6b904c3050b6480186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdada3985e1312cd0f69b2a50a1692187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce6cd26ed70361d4481777fe870dea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999cbb6afa46fd932755f3cc7f67f0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bd3358af23cf22cbd3c76b6dc0e68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f188c24348931695bd9cad281f30840191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d306efe8cafc6ef550e22480414bf7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd766dd49fa7e3016212d7dadfdf9e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2ff03ae7b0df2265d6c2a79a89a9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e269fe271b11a0137e1e0afe366a8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41cf800197a04804fba2c33a7be1c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56479e9c3922497596a6a033ff6c20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d7d22d1a2fb793e071a9acd3abff3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf7ce4f767c4c6dbf5dcddfec0a738199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d15422041b2e18040334a87996b4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e14314588505923d027c06116245fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40f85cd68bb59393b161b2ec91b950202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784613241c2b202ffbd510f624d7c11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060fbe0eece56f9cb1cbe7d6d61410c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f00fae0d10674a05c2bf08acecb19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e2c2413825e7e3fce192edfde156c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0789c63727a280b97e2d1d5bdc9f7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238184a6554bd035b24b8aa73eaf58c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379590b3349f65677469f2f9e36a93f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33b18d73b9c4c8f94c1c4d1678e074210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04123b44a13ba0d05829459b600b20ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d74c654df64013fbc60862c22f0e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3f4716725f7eb1800fb281e03edfc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe84c0bd8c7a74ee58d13f1055e6e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2a643317fa8a2679f3bb25389e0e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a454e86d83f17bafc51f050bd4760f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade21c59827af9b3b25d46422b35abd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b255878ef7d513f195ccaa5bcfe1f9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2247796c2e84df656eea42a2db562f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce6bcb5f0ecfdb5967e7fe7b49e58c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e4d4609c2780f4917d0aa3b0b09c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d5ba2c92ffad43f41d0616c41f836222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bf901185437b3845dfcf0480a5a31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3dc9617fa25fb8f1f425754328c3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25c1de1f857139d904f0d4d5b81e12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5c66f0dfadd170f2d0f2c10f1fddc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1ec47e3826db6e98af16244c93d64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750b08cb5340e225dc4b04b899091c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619591cb61128615590fec72499c33f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb599f639b5f63ab2d6c5fc1941a88a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b3f71a3a6518276ec758b639d6265231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650bdbba7a004748e4381ae3f9b0795232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf5e27464c7b4e436bcb2597c34440233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0968c03c45a12cc6fbb51d8f9fa559234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215c655963dbdae9c1adaa7decf8a74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea89004085822458ea7bd77ec34adec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbcade09619194556430c8941c4eb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cef76c854b27fac7aa627dff20cad9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5338e5c949fa66c823712bd91fc31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f028c2870a9f8c63e2f8c4785f80ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf51bbea4fc21ef873177fad5a98655241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d364be2964d3f25bcc71c37047f4f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56635aa5a5b4c97fa4b73d5bb7e20b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2b66eaf89f7750f6745af5d5b5eca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4ad76b28daf1fd0be8831d24696b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ba19d42ed7287414b8435fb162512246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52123211f01be346f490e74e62add18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3e9d269472a6bb0cd1b9da0eef0b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618ef457ce74154109e960cfc1a46c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daefb5fda25e0bafa276ac91f9e1f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33f246357b0b3552cfa96d736aa51f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26633d1755b46e7e08768f7cd5fa61d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08176c3062ccee30cdac599790cd635a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432a2aa4e9300e36e6512a0d772d772254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d49e15ea994482ccba2e8a7c116a84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c7fb4c7187d9f1d8039d825ad8f01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d011f1d90697abb5755a1b0cd25f425257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa728f4f211ed076514788341e8f21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6543f4dad44739b0bf96303bbfaf6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15287a629523ee94d7e25ce6045f301f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761443ef29e32aab7cb420f3f2256ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6f17421d111fb51d0ecbfffcaaee8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c03b13d2667d278ee22b04840b37a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5e1fbeef69ff5943b8cab91de897b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba6d7ccc634d9f6605b20f6c50c443265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836b9e038530aadf89b903d80a6a962266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac101bcb5fb051ab68f4849d8061990267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765f80bd2a3e83a46d1aaf8f08b6fc0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a560cbf44161e41fcd79f9fa0a586269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf11bc34b0fb8c8ead4ea10890a5b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f30b3607f73dda4430746afb8cea3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbe29e7000a66a15baee3781989f9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488834b4c6dc035a548e79ee0c58bea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ccb4ee0ca76c4ead0b207e2d543d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db65dc842236b8fa526266b0f08ae8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b523cac387e385d5fb320b81dc5e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee441550249351d0ac9e8f426eef8770277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682d3ffbcdb43d727a8886d81aea6fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16472c3bab6468715e32453d0d9c5bf1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807665168f749e8a96c25eaf762cab2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0ab6d8c1f2691c3283ad537b534bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f76336fff09bea73e4478c472dbeb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc24bf2d8739842a15a67252d9db541283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dba0ce74645cb13b96322028ba469284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f52b83a0e08b6c8b757d1bdefa90d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db383c6721515d29f15fdd08956eac1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020935db2d825d9080d873107eb5a14287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8125262a71dd26c26f4412839be1ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd3b2888a58e1d8529b00f09a848e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0aa4b687ceb2ab28ade87c975f277290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aababa240926ddf48563d62e1647b3e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1538b0d762e3e822a821774566dbd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e1627bfc27dd6a5a4f1f0f836a3a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf667e8928eb8946bb3043ce687fcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad108934b42c78bbc2db5b2d07be50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62108042c5d46e994b8c572f26987053296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e383f460720319b2d490a18a04d2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5748b80ebcb7fd35559b936049c69ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4131d9ffff156dfbed7ca0495ac417e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea74bedaa3b48ac36e167206ed9afc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded8e9a57a4d6d8e4bb3fd6782c38ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a95c3f87b01ebb9162ee173a899261302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a16a3e60de8af6c1f48df55d67071303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd21a852d5c5972363caab84a303a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21562c095a746aaffaa4305eb0bc7b8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcbc9dc383476317ed376223503015306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70352940c8af4117855cb345052a6490307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3172cf5d26a1f747d233f41a0c707308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740a5e0831b67b4bff7d7efc7b0b5e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f616d0565e8dbf32a7c84e29ea7c76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852001f07c406831a8b758cc730648a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbab379491b1d4f5fb8702380977c22312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49790fb4c8c7f6c17060bbc3bf3f7f35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdcb203df3a5c70a658cf7cb0869e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe825e89546a345d94428900e4957c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bc4ad795df9ddd0b2874dcc57f7c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ee14fcdf5bd7916809357d5e4c238317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb99b7f6caabde9770c0f7a6d6b042318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d9034b660134566886a658f595546319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a34c88df8bf7ec83094401f305a731320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07df323b3060d66a517d3965cfea46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96c4d4acd69638c62bb4298037d015322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f3a5ffe600b04a057e01c43f63088323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41c051937f3073220c696070d9eb98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a66b9293d53d484c9c949842c1453325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfd59e98af2664d70d2056c0f5e890326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17908f1d990104dbe655853a573a25f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ef3875165cc762d130cb2c74d9533328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39274273d6bd08c8c6589a490ab98df5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f2104e91977c36e900eeeb3edb3ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897786933fa66fc68a58d4bacfe551b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5966860d88a07ebf6c7b6c41427cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efb15dfb24b1514eccb6015cc7a57d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a20e0c9bc8df43512f6a4ba3adcb1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd256aa3b25e2888eb9e6edd22b171335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61535ce5f75cdfc0924318a753e8a7f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bad70063db97a7dd670642035869a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fc9ba7b908842b803f97351e42242338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae41a1372774a4e761b618ed5787ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046def74c4c14fde274f34d0bd8c4fed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42826dcc8bab6ea5726c5dc9d8ca4fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3dcee0d9e0fa102c75058d6e263db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be65677229bb196fd055105a432576a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d051837ff9329c8e9a98361383b1554344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfa34c72bc0c493d5de2159e1452d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b646d1effdcfe253f57f75550ab68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebab66fa24adaf5cfb0d41a8b953bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934583e28f4a6ce5d657a9690985771348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6a0ad28e83924b5230c76a8754998349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab371bd47839393dcde7d538b43fc9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94ccfeed470218b6cd1b2377afce9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41755c7a76beef4ed2de0b451c842c35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038903f1a5e110490aa39af4891cde1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f61df3c7bb709da52c561469bfbd98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853089a9de0ec968c3609878438ca77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ceafff576273a6cb9bd57d46a6e88356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303fb14c7865d916b5d369f832ccb0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7c6ad0d08e79e65ce20365c3b90b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2af0e7a6287f176ea73f8fda1ce29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf59b40cd3fb3f47b018b1b9b3d1057360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa87f4cdfca034d60eb7109bb9277c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a20003ae0ea1cf699c3004712728c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651fd725fb7f73915e2eceaf5b1ab73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cc6412eb11e429481ccc281919a21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c40a178a1ab5a342b9a06cfb3958f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4923b846e2feaa907f4b69ac47978366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18118a637304ab9e79080b20f9b536367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b5b74cd03dfb1cf104860ed07398d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e17a84ef7a76b3043dfa25e1eb8b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1846eb4da7d27f4ec763d109e46fc0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47c321dc4cfe195b842ce2c439c279371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08437c53e3cb2709f8d4c262180cb68a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc720256a268f23987a7925ed8d445373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0130ac042fdddc85edaf51a31f20f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162faa71eb1832e5f329f9198906b0ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485e9ca40750745e7782f0cf3f3697e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adad678fae90a5bb4f987256317561377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786281263bc7057e205c1a272ffe53e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8742d26ea4fd8497a24e8bca542b94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43772b14cb8451b727820ceadf1688d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfc453dc6f9fec5aec0434f63f8fee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f3f8c911189146ad4138b5b4c65b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58d2c112b3f2e68ff543a1cc5930ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2526291a515fcfb3ae8bff83c43f683384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cef20257bbb55118c3c92dadc16976385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407e87a96b0f64c910126644efc10f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02c6f4906521433c9e8a39c1a60533387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932f667c10314bbc59fa7ca3a331b33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae9cfc3efbc6919cc7a7ed8952c5c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40711c126dc184ced172aa451c89014390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675c5a164662ff80a2c87e38229c14e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8f90356e8d47fb553499f5c9fccb3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01953a624a1be5aa30f767a0062a1062393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e1852dd1786ed69dc88055e63c1b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687aa430052a4a983b5970dd94519de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49494f1ac59011e2fd3b975b313ec7c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e689e945871bb861eb792cfc62603397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a874ccc65fe2ee7d55da96d2967109a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea332d22fa6e3ce4270b6be2375956399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13b7f4d3f004039635af09c862e4f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268b5c860e99ad1a44f2eb63b16a551401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eec32d6588e3f32739aa6f9b17dcf6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2202e2608c2f62deda10405bc49b7d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf9ad218f2f5a2d4049c3b93668e75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795ca0013ee48b433a1c9bc8ec656af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42377c5ff77f6720f5557d615801577c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36b593087efb1b3728c830989d15ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cc86e84bb7e4eff269300d6fccf66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d987561176870c679016a81601814409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc9bd7b45839fc9b7697fd1233e47a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb1860207e3beb1696a98de82c0a29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674de8cca0f3c5199deb98f809ce707d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2474bd7db47f3cb09045bf9118daa0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f7ba670b6f8c868efd332dbe56f94414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae1460ec0f65caaf7cdbe7e7a37572415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79138b515f8584af237921a4cbfbef7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c90ffd2a9c4a5a4e704cfa979bd66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d19b0af936b7cfd18dbb390622e75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea87a251bb6f57f06f4e9341d80e7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b458062b43aed1c0c22d2a82f04bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819004fa618dddfa78f1b432277da0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76f3533da5d47f6aa9c2e8f622a826422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb652ecd169fecacf1746b7a01c7e71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b497c30f44b60298ce0daabfebaa6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803083cf484839e5ce077730a4a5b7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d3e1fce52f7ecec88d8d613decb6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efbc394e1f7c1b40b9983fc4e11683427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34987385fc1a7641e68830fa7720b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162290e02dd9f06a56dde1a95ac9898429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20988af6ce1c811082c8a6f8ac375e13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0733bfa097991607e861bb74f7ec94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76a4a6e11b9c3cae5ccb2c571bcf09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb588e673482b481f50dbe405878df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d964c9182399e2d0c46bfbf4ec7ab88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733fab4f71985da63b2228b7b33738d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8084224b7f7b906e2963f804d4a341436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aea4426d8cbb025032e54240ad33ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5797305a3bfc9c77c65ab42fbb5d77d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155920441b9f3995b3d94daf55ffb835439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d2de1e4ff64947875ccc86b98e52a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaac8d4215a44a5e031e7511fd3ad5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391604fa20d8e75b4ec841e6fa8fc22a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ef83b3d7e31bca3d871e91e4d468b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fd9b2f8d129f8e597c2d07aee5f67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a14ef9311fd5136ed06c6fc04af798445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566ea37962e381469cfebaa9f44158b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984f9d3351fdfc5a1b75a8833ff3442447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67f0640989bc35f39ded03f26b1b01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1acad1c55afd02b454ab5892b8461449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39b064c71a04cf2789738c37405e78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af866c53ded5dd7662e75776309c5f77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc65b6a174784ea703099db6b49be1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a78e512a9494c09fd19daa29f9db5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48905ca53c465dc8a20932277535baa4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9d01545685138592baff80242672455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fe72f95ac006423a6ebdad57496eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f512cdadaab3429a661964475ce76a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3102967b758873d73a09622cef5934458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077b45a7866bb81006a582c28c8b1ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f7b7f04eb6d97d4d24bae5a81884d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536de2da2aadc579b3fc69b82a4ee80c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8fa75c855ad24b38d514d30f085cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37e0bd415407151581e8f668319afb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce9ad6d38e5d043873ca08f2c75eea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faf6a0363e1d291c7f7541d302320e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f8e19b80d9ab7ef7e7087ad59f75b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd57d619e5972c450478ccc63ec5af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a9ede9e55b73752c5d41af8641c6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea04e2b287c55b747bb89b609ee667469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d75b1a08bb4dfe057a9b3518edb1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c865117e1f9c93bcac55df6d4b119471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39998726a92ffc5546844a88e931fb2a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813b038fdabc871650b786554ef6d6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7783bfd898291bb35cfb6380f829b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41609c1255c1d0ad3c2c70cfdf098f73475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cab2dfe50fc07d8e91600578ebe7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86986fbc85ba5bd081ce95a9e8621647477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214ef945ca5395425374895840b817e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01899ea4a88cba55619e11541e66ec8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff5ec02b22acf5c87efc34a2ad8557480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c38dfca087241a28888a2594baaa8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13b43b8d32bf40fc3428f3c29d4249482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bea4ff748d7739ff4153be17bad6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3bef2ad66b657c0a1f3c388dbfa2e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95c7c9857b9ebcf5c156dd400323e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664e469033038c973d43827a1e35b7b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4fe19837ed0155d18ba3984c75e91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0235bf5fcad9e737fd3fa34740a62a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f91dc416c899739590c70dce8b3788489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fc7196b7862d18db309f2781a3d93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d88f91434bbffa38316969255f3609491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa0662b5d432a672d4936c99e66e99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08ccdbd3963593891e535b69d7a3f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286cd87fcfddacdbe450e8763c8e8a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9887fe510cc2c2cb8847dfcaebc72af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3db12ad91977cf674d0af55fa1072f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432b04b436b1afbd418b7164762f7e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa470220ea84633e7c66c37792379bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981be17fbf2e4885252e15b380ca8fea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad14458da23e68881778788e557587500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fd1ad9d4691d62cc454756b322f06501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f539a939477fb087e2f682b4236a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066b824ad19356c4feb794232ca7595503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d40542eaf2091b4e2f089d99526825504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd71a4c6a06351f7d888daeca27c77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931892cbd083442f4b303dd8366fca8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4fbf265825e430557aa042f1e6101507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9959e4d74ebb43a36f51af9ed435f9a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0325b40ca174355ce05e877608976fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a72fc8ffb6d7b12d0ab9f2a26e450510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af4ae09b232b3fcf5ac048ca03bb33511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89deabd7a67143116a1d0d5554064b74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb06cb9f2ae8f1d6654c514cb97e09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04273d97e560981955ef0ba2efbbb91514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde88667c73f27e63d43c83aaac9a47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed4a641dad3bad9dd4202f93672588516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96225c417c67977ed223babe7e80bc1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ea48d803e3a82db309f12ef3a81b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62cbd4f6b5ea0f14a92337b28fcf39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f9080e175e280b94a8b7d42c5d917520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cec112f9084890dd0b2e63f242b331521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756224a80b906850e7bf9845a65d199522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58e442a50b17a0f2bedb644121fc89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6454ca73e19659e9aa1c0312ac6656b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e6193e005ea7543b44bd6c7d00b4c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f700bfb3f8efda5555fdbbbcd309f3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad74d62e98abb7aeb59a980fbf8246527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0ef1488e72e7d7647b9aed7dc7030528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098fe4519370fa909b81c30ebbd9928529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29d408d0f9b0f3f0ccd4794c47c307530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51c00a11a586b3f266aaed6f877d42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad064183d7f32d33f86fe6a0546c4497532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625730e2f7cf53eb90ab591e8f0d928533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecc366bf0ffe524b049b85743dfa55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ada734d88c2a011234d940acff2bc4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ac35f2d462f468e9f46a7581d9e3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a031ed4030f0dabf6d1cb5f85e6e12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd62d7de74e3176b0e2f15c6a0565a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e269362d178df6357a8ca322a911cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf9e0e3f98365ff50ad282f901caa7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bda0180120fe8444258c0f4143cefa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05302e7f12df56c8cace5d9bdd68bc55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c277d660b090df434c1fb970a5eab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d25c00cac7f3b417569045be92f528544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab7298f760754f21a4cb83d216c3f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a865e84069ada37c858101a26d7b56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8825536d6f626ef68299766d071c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32707f9a74ccf7c15d2beb220d4de2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e65706b2bd93ffa5706589f90da19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edea32b71b853bc123067ebca3c41ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e359336d9561224d1deaeb874205c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d87925741c1a4b32fe8b669c3e0e22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687122efe3713da85fff99f11ba912f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca96db8fab9b2f55d398951708a6c05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a6b1e06c16e8135f00f0d349c3d75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f45d1a91bfe8e33e46d3942762d5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fe763d5fff0d58f3761fbfd3cf996557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196031afb64c9134e6f10ab44e58fbf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122957132e711a32529d14469d1f95b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107a26b5bff600b2f33f1d3e1984ce3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912077f5df3dbc7b5052321fd6cd0be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052d037ea059c283eb29bb65cdeb707562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f017fc93dce5dc0f77d3a8714f05e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada200f69559155cb895e8b7a7e0893564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef815274d7b7ec703c390c9fc8cc3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13f696c5ef498c762e27073e7cd633566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c9b909bcd5bc099779e026addfba5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc16ea8bc5e543bc4fa1143f0ddd160568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbc4ecb5a972de6679dc2d4c33bbda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f5f12ab758f3f487840e1033f88ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00891dcaebc3fbe9c65db38852d14a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fa8aa2b21240365af03bd6a84d846572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f4c1329bffedad4ef7aafb47c013a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64617826c5918a245be1a433bfaed8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520f0a9a1e79aa5dba8d6165c5cc147575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef16531db788add7bf10fc0762eea51576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc6db1872f60d1cf55d570bf382af0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f520cfef135fe6950f1c0989e3e36d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0627b3b6bdcf24cb8072ba5d4fef7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc4bdc80e769d9bc69685c4158e185580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046814a800040a3c9a467e414ce2b509581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a2992557f984405a35a57a8dbfb0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d08f987f41d4364ac04b45823b79d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a190412a53639e328e9a6f5543fe7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04425eaeec83de8e1dc349496f1e201585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9762ac8d632d65248df8eb21ede53e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa4e93138ffc5a57a80606cfcd7735587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af74a736c11d1819845f41eae6b9823588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7a1efdd05470246f34d55c277ff80589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69d3e5b629edd4ef333c31fc5b5363590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee242d8de55ed8302ccf0f21be760f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ef4205d6faca444eb6e9cb6e38f77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2f9677918cba29905f346c5f97dd9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed0723cc5705864e5b48394cddf6bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb613de1ecd69675d6bef219fadafd82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9ac62761af46839356f9469174f97596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281d55d7b7d011fd919b76d4892d332597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcc08ee48f75e93def6d4869eb2a41598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225068ac4a50e8442d8c3cf1178a71c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64ca46a345c097899b3480029160ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9050b78705685ef4fe4933961fa4ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31025c6e1984e537f7a476fda9b01a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371f790bef3f71e4ef1a490b22d5008603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15fdc43beb0bcaa35429358ab4e8de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e71f6acb7705a1a838a1a9dfa672e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834d8d9fc5c8eafb7eb3026fd690f31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b06ef8de4ce5b66209e696e4e6462607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6fb911a5b2f41659e1d1414a2a639608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9f0324a6956e75c4c341cbddbd818609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e29633ca438cdd8157f64b5c46df1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9633b5d1cb795429facaf42eeb13fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14ae1082ea0500b7f1808d537d2f89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e19d49c0f05ee83a5d5ffc07a8a5de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7386d2397453ac4a6100571be642da8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f25b511ff04f36e152f38595bbd97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c65b6834a5c735a7bd6010a914dd4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca037913ffaa49415430cc7190084e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fa7c255dba6024edc95f65054bd17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed723ef94180cdf57e2cbbe855323a7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029da67e89e0b2cc03ff08d46f77073620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84085766f0340bc7479cf0a51cd57f23621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fdd3b627ec2deac298886fb420fbd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ab255023e32434654de090455d0d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cc816f1582ac4b72e979042ea5a62624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451056aeca58a434b8a4fbbb759ae239625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73ac86b01433630c4632a047ad16f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331ddce4a5fe52fce6fe14321da1cb5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bf50cdfc3ef6f4cf6d838c33558e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae654b0c4eca8a1c87242b9f1dec15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7099610a7a94d0a4225600815b2d02a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242676bf40ab47a7672ad46da232e9a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5ec0e54c8ba950f204f4ec26c4313632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589624c832f45b67586563498e7ac57a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ac957706b84f2fe029d6c33c3ca5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a6efdfd0bebd1b9bd7f8d675250e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fba183780fc2154d3f9fd59866c7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4181426f64a67d995cb0a224b63e46d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bff32e92b5eebba2f33063b9d8a572638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae46878d154047a3c30e3b39f23d5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052108a818cc2c2ff4686ad25b986c7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54229872a7199693ebbdcde1266e4461641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db842c01911237223a32597db49ed6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f773c99fe2c2e77fbe2b7cd8123dc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e64823ed547897ba1d9d706bcd08d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995dbd4a85b013369667181bf4199ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933fcaa503b4367e5bc226a7de05e90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9d23ce5dfb6d20f667b23a70f4f56647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f435e0fdfa2e89d705d19a5f930ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e2dc4d86a9e6bdf79a0f148ff810b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd2b778e0ee055fc77c618b97db606650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4138c7b4167e2dbad6a397f1a72ab5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc476fd49463a511fe9b25923e1f711c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd0589c95fc466845e3323493b7fdf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a67bb59fff50c30853f3de0f249e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c3522363a7390b29ca85b7a3b582c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f392e1120351b75546499f08f07fdc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de19b885b6271cb37a4df601c5f7eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c546709ce77257f67a890891abdf4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a000f9bbbc2e75d6bad505a0a6308659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f829fc3c1900402b21428997e790b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5c8a57f68f533d0f0ab2a417fdbb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b83bbde7bfbedfea93de9d32cdb825662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13342bfa4c1ff55a81f7f7d38a4077663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd52cd883320d6fc57f526243ad2e0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d568c16a267de1c20d117277036d7f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fc2f5b5fb07421f0af591baaa9c44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409507f474377e1c333cbd31e6fefe58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cec45c59e1d5e9a5a48e90fec68f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644071d7e0a024929b256a2419c4d49669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30583b281ac1939470f17624fdff9ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527446087000eaeb7fa3bab6db6f7535671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670fca04e33dc65b8d3ffac146d8472672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70fbf2447f62a6ba3525b2913d5cac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5bb97b3a95e62cc26c921716246f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11310724d4d9cecd004a460091ec828675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf014819d85f95a56f1cdc8b531167c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9b329d62c2d2f7f5056b4f4208597677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27cde0c71e77d94afe0998dacfd597678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37243f83f6a8b61c53dbae1fea308293679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5c488d7cbe5206190308912a2b104680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a71b38758865c7681f5a5ee06649f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bce0be80626a8ae5dec64dbac5970682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311e381590f5db9be5334af50ff82e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cd29959559db3c54a15583a24b08a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e08722eae5b92e692c2fd82157c8c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35983a7072eaaff392df381c91a5102e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa2c78eacfb6e6347d1f25302a80f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebdada54d6bf903da600302b4b9389688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e68f0ba65a920c42843dc13cdd64f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861c0a8b48563c7eadfbd81081083e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81b82b0879a7c9f7c3f177c8ae8412691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e592b5262776a567744b6c8724d8f35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8baf37c5ac16442198bfc9a62b9cf0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf567e9326ed678e20690a068ce5526e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434a500c03609dfeda0931e3c8d950d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e04b33bcd8989499ab32f65a9d862696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f6770e2406ac372e0c0f7f964650c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61476fadae662e0b344b53a70302ba87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50e2d7c719897701f8308364036583699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dafc1d9db960d8fd90467c6807ed5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9213ed49cd9489c6a036ed81cc7a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a28df18c067a3bfde9470a49f79b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553736b94f1e6c2999f74d4b8ac13e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdbcbc99a11182a448577784817586704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26349f2bacb2e78fa09e84159a66e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c040b4fe4cf35ff372f5953534a19e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74c1c0e3a7685c8a59b934814eb771707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582027d9c7e6e674c8b27eaa7294853b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643d5ca6a1f3e35ce95df0b2745a66a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7640763bc402b861da910ea807bb815710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5d4bfff510d0b3033af3a5557f814711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e1cc41ddb06ba531b041ce295cfdd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc5568c37611488ffc7eeaa871dc99713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598daef5b3eee831194217d9f78d7faf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c2d9c16f76d33573e177d5e7b1f4a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb83c912438d2e46e08d6d4e06b0d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bed2b18bd3fa0d9052563c8285f5aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9605b9ae39b3baab62bf1ecde5256718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74139caa034a5afccf60ae16dff0f83d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808ed157d123c4ea296a7401ad62f06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42db96a0e80eaad5540bb823875105721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02092443977705a281199508be75affd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab455810bbad20f4baf3e50908ceaa04723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1a27eb9a36df6b45eba73f759502d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af592ed56ac6cf162afd20dc28ed4f5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063803928d5bd81faa13c73335c85cba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d9ca8914318d47d18932d59473d66727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c7c48ba8980b0cceb834e0c906a2c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23543a463ccf755564a812e3cb1c7d44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad6e8398dd6978e93deee3efcb430d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb85b0aa9b56e97b705b0ad8dd2998e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0503fe8ca63060c77035501f40d43a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b7a1e9068dcafb739359190d935ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53ed7fed4bc1ffc69e207a98407bb2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d4db6f407ea20086402b3a6ee7614735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13018cddb8ba7cbae673975f8d667831736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e53731b0062a72d19e5d45ba91403737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2abd7d2347207be94cd5aa7d0de3c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aae9fbd4a870929729a4c16d63ba1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d4de7d5ec8ea0b3e7635c45a3bed2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bed381455502adcc93edc8f3fa10c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b12c057fff35518242536283d4653a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20bb78a0ca211b55b3c0e80c32eaf5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9f5138629b2bc233c16028457e7e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39869ef4bf7a1b3d77606dd9e939d6c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a9dfeee1da24d69cab1ac9b954e8c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3813209a9b550f71d0b6bafb5b4fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dd7fa5e0d7bd5116a3f7bc6805624748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9808e9da3edda52306ae13ed8342ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95340bb3b438f3b28d91527593797d57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a19039cad0d79c6a01d4a744aee088751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac33d3f1d6b8df548cad6bcfaf6a135752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a2e3d693cd8cbdcf997062b3aec10753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69faf0fcdb668b8d75eb1454a8864a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55e3f3052250999ebcd1f184969e03755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f669b709b68201957333b8d5c016b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80352955ef714aaf44c2630260b33b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe36ab83790afb415907e1ea7c1b1c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b3b7191279ce71c2b18727e312dbf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fabeccc78faf0e9c9dc9499132acf2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd95e31e59523267d8ca14c04a861cd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d91e83bbb51d5afad5db381834fe26762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d586a9f2e62ef748bdb5a47ddcff76b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab979711c198427d5d2eca21cbc3b22764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b28635fdcdf9bee515b41f215e5f04765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40cbb0dc4c35dde49a83213790898f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22231865431e2e672bce5387737697767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d800709a79450bc6ab763172120126768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7539067c3889b27f8c1d4189d6786769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3efa5e2a8e4f633f3bfcf0d6ceeed770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e420a29a012c7347086d8fa22cc4c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d2cfed19e24f2c2e0dae406cc8273772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685595d845bebdaf59c0a0ef9c7042e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56621edd13e3a67eed96e2385d2b822a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbfa1c6fde79a6d0f7495bb22c5c94775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42aef2ea2b2911af2febc3a55f65b0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5438f99054f8a7eadb2a031ed59d1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfeadb5bf9dc3b991a1582ee62308bd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2498f0c07e71c6eafb200e588b27535779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb030e5a8d9edd9083ee7d16fd1c93a0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbe3c912ef62c561d5f8b4d4b88100781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c972df649b6cc3dc124caafe376c05c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfc049e7308b416911a73021669e25783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60521239b07aa5deefd77853ede80191784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b15e00dbc15b7686b145aa9bf85db785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4b9bc23ce4e068fc52056c766a9bd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22232edeef3570d56f372338a4f437c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d12528b5cfd7916642ef1f23fb33a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb0bdc5419d40abdcc9e7021ef989f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7fa2e3e732d979d08be1415351987790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66e2418cde22aafed4f8301b42140e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192430ae14f3a141c77fc92b98ff2f1d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee22976a5a0c323364b9b54cb7b6b2d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bd3d3a5ea0de6c2e4b02d7bacbe52794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe4774c540f7f016d778b0be47407d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdeec1ba82e7846929fc21b55a3e45796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743fd48aed365eeb43848f6b4234c2d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1cef7b95f20769ca20b9aa2a86cfa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e840d17fa1dc52cbd361b3822419fcb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b9c8cf6c89b5e319d7f87226bfcc3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92909da55d5fe1d3e4797c05e0a25b19801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a467e2ef778fe63be49e5ef21e47b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4856e174dcadd09eca7136f7c499f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e78e2b5e2c0855907718cf039600f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd164aa6bfec51c5fd2899b459180055805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67328bc2084b0e24c97256f9add0c8cc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f12a681370a2e9e76a59174b58229807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08098b72ec51a770e90976e1aa89b398808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5205793aa2ae64e7a30618be67980b4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062eea09ec7b8638c2f8953485cb9ed1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba8c8b519f6ab97269b75cdb58656a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c9dfc86a37896611b7161a5c573cf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa8f78fe61f655d1aeda6cb7d35241813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444df0615c2791a4a84f276a3e8ee16b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290667f214d398effa4c59c6666f7ac7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f286e670cf940c97019c373659722816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c33f5b87a7a3ed56574dcf6e32ebc2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e204141c641151fadecae55d1f217ce818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57035d96e9bf0ba389856e08e2f1f572819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848e9f97bba63958fd242fdb85e5708820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e75e45bac41c5d0cd01bcb573b322c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96feb2890a08cd8927876717affb3c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1821b62c7e2e44039be6b1eef5a25e1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32882d7fee91d7bb6e438b5c7c799d7f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c77f843d3e7aba793be648ef3ce53b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3231c91176ad4f9a1ef83e7d5f1380c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05a9f6e9111a8c6512e4bb2e293dbc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6bce1ed4adb62738c0416a611482c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7b4b921d0a9fc2c6f7c1bc32ee3f2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37df7a0df70a23fd0e13bb93e99bc8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dce3c1ee13ff6ba8462546f143e70831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab077f746f6d1ef265428ef6214609832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09b8194867942c87f7b9f44874cd15833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f0fadacd5b4cf94bccb0b6591c44f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fdd51bf50bb099e4b45be4142b288835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0efc97e9bbb12cbfe857fcb3f56639836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b3eb9aa2aaf7e26030c30e792b7d5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471639d85211aee49b716b2ba8aba7ae838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab81f735096955dad0ca779a3adc4fd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be81aabd96e3d6a1b3bb1df0a9b1403840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5d3eec4cb6350b543cc8821b35b95841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd1554bdabd32cbd6f71f689fab963842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6603b0c7e2599e7b4dcb1211215ad843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f760f3a7ba65ec8336d87025ab0253a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b27d6429770ce1bf54016048c8a9142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40718db7465faef47bd20ad94ca9d803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8314e566d820dbc0881b2ba123708cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eab6fab16ad8d8a1bf93042a79fca85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbc2a787d72ca7e85e4104a0399b396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f4e52c49e282a20ee9e31b7cee0887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a44b7d0ffecf64bd28a111ee720b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059d64b5c68a1dd6232a134cd6e5b5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35004c9819c44706846860f68c945da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5041b318cdf14fa9cffbd40fca46811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81d98357710ad07dd298baf724fc7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf964b6fef42861727df5d5d62335c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba752f96c7c63bbd407bda8239bc696314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e267e949e38ec84ff1225c8ded09e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d2eac79cd66a9144a94efcdf4d45416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e21c57b2120baaa9ad32cfe2c682917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7312db6c9668b1b8f9a4f1bc390e6fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7027cb61f5d08086b0511c874e83e5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763eaffda5a59963be1f1f1fcd9ae7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbb0c9d316b0c115e567c1263fbcfd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc059f867e035f26766d8571b2f35fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1473ba7e848ed2b5eb39903a6f18f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90cff5beb23bdbbe29bdf8784eccfa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b9e22a4056760edca241a8fac610f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c11b90337b2e1d6663c97d469136c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5886e8dc7db415095ea87d4fe59d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a3c8dfd973be5fc1e43c6a01ae2ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849f4adf32fcc55ba27e815ccdafa6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f40c7a2a7b1aba2ea1bf7c1d43a1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa53c806ccf26b3bea72561ca7567f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba3c6cb677c1d4d6ecc902585b431832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb210531a1334d0cfc19ac28f3fb27e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bc29732e69d964127fb12d1aef16634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf90bf1035205ada1f92a2a2f80711935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c72bff0f43b9e7ea92c149b0dd5df736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c178d84c14dce2247e1c786c833d57c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1eab8bdebe75d97cfbff42f574d2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db085f3cdef9dfd8a3992118f5933f8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55020134a7eefd6ecec18228a026dd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2c738a14bac506002f600663703ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88595213f8b6becf8ac9abf1c8417742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fb5eddab966c071e97cd5708df5e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9c10b423900872e749c8a52c47ce344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c17fd554b1aeebb81ee61c3123aabf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f6c497bf0c338d0ae9196dfabc91846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb4ef1e104a8892d18080c7acc93f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67f8374639e0e45634c198b83c425148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d2ce9085659242a29cc3ec89d1f2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7615784ec23e3649684bd0048b40750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e3ffec38365d81ea3480906a796ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcdfc6e6f5ade1e11bf0b09e9b533952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee09a5b12cc0de3251ef11f3c958d0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ead5ed2e14aef79f9bdf3a6c7f95b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b081aa74ea195e71600cf2a4c4373e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50344e8497b8fda55a7b7202802177656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205af15dc395a91c52404bf27d5ddb0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069cdbae7f22f804d57f516161ee53658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aefa2387781891431da9673593ee1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b3bfea4f3a3fe7eb31141db95ceff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894055734fb9265bb5009f2b117bbb2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9e11e5cedabd64ea718a6c99abd2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e2bcf3914ec4b2a14b9b01ea35bdf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b73df8add60146148da4b83815623d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20ffb23bf0fae7ecd4783c8f2cca0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e049c0c638f0ed4014cb4269ed6e8d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9a235831e701cf3f503e61733d9e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db025158e7763074b05ee00baf284268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838113706dcd7750dbb287c81342f1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b8ad61725a9d878206a37117cff7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e3e98a1696c3b734985c8f93b7fd071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5b4796a475213a416a6becf9ee26372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f1a832539fe8ac325db56b5a91d7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eddfbfb0b2e81c5f2c51699603b65774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83d6a69e7970adf9326dbeefa38b0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c4514d3ed03aebd5bcb65308d0aad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bf306326d21263a6a84e5ddc63f2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5840584afab433346530fcca150c3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9614a3046c4a0348785b6b00129077379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f6377939680a5809191cc30b8e96580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3482af006479f93fc716e089dea044281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328daaa64f898869b93ab91658b884582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38207d0ea2231c1e09b3796db4314183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b90d1ecb57748649e61f0199a66e2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd753f5bd398a9f5a189697388e217985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3716cf8232cab4a7cdab54b18110a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbd5d26f29a4a4f4b254a7e0c6f74c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e00e82e4251fde0a73defbb8bebbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b712f39aa1c42751d7fc65fc8f515e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbf1c0750c93afa30e55f5727d9c8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715c6d2d1849e3733d955794e3395f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e4a02407619ff22425fda49d3175392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013519e3da8b8ee7020298877bdf722493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f621dee74f40d3203f9e8d557e6339494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe65b85ac0e81b80c5a05eb5585683995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3637555bb41803f1154cd0d269cc7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68680483b9213e042cea2b2b3b579c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d43b6fdca9dbe610fddc3dbf449cbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480643c2582233da99ab44044f435e7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de78198eee1aadc6ac848329205a21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea3838f1abf8ad0772eda2b46bbfb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d3dc5ca08aabbbb2076b53f5ac8c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b02af6a13f183c32b0e399f696785103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046ddaac32f5e7b5c57738428ad8526104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e5907aa4df107c3a73a50bde191cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ef0f406527b0f5ef35edcd0bc7f89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe03c7eb8bd40f3ccd8cf6890821e66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7af999d321106b0accf3c01e97cc78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a9da77b323f2381f80e76cca6f313109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b44a3a2636ce4fa2600c46c3d4258110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf8ac8beaaa9d5c9443f39b0592115111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc3cff8613ab36b0d539c833a8c94f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ab777036f3aba760db476f57dbc55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3805fa2fd221f1499fe88730e03d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786e01e165b57a532b4bc2c1cb4d460115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6f30fdc177a5a2c45d2b4dac1eb99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152360660280ed1eb2e00b8b333a0974117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c94edebb2aca1690ab8dfc8c8572d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a2c532bacd5bcfb3715bda4ea8520119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57242174eb67159fe0706812c8e4b849120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e22f98defa110f76b736a19c1f045121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c55d2d1565d0348207bd92dd1f68d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8d417b8a5bb28bfd67d6feb15bdbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b572e6b803c56c92168e55848d0cde4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12388fc3ac360e7308038f14389bcd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5c2307e2cbfe4b37c9bbb17558368126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a106d50c9db66cc8ef56bb411b95d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfd604e0b76051488a787dbf9608ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92e0d601bce1aba558da8445a08e05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae00fd76b3416de38be196d29b3610130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86b00092f31a3ab3f1b553642cfb31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf818fc4f82a61c587080e1fa1ba26c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae07750171fc65d5debf5bf3353353133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806412326e8ff731dc5a0de9ed824018134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ff1c263c196bceaf66c6e92f5c000135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5854738cee25cac17c968cb281b2b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349997dc6eb3a304f9790d93c2f7a941137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429a706aad5c65fe547bf14c42f3475138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a97a6af2e993072fd214de0855392139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4823431b290d032794f661dcaea39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b554d33dd9a49a3962242af51d7ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a107f8a12b0e67f95bbe3213689a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d78ec22df4641eead73d067ffc30c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43581561a6663e6316eca8754f4d55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9a2ff04b8e5e7c6ab895e7034013c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2428b5981b7cfa153a24993308a2ce8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5ad04e95222bb734228a40b81d987147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b6a736ced5a329f6933ea81fe8f82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef02fcd9908a1d383a1920650eb82a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde4c3c717e2c362488479f1218df24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c7b207f81eea3a6ca9bfcfd93c3c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fda2234265f3479584c0f0c1128e80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3809002dbbd4b886cbc0e3fe62c65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a7eda4c16bdc3e38415e9c5c62b5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d527850aa46bfe19e2c2a4cb24c72e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0c2f7b323aef82f7a8898db2e2202156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e322c5c194ca5d6a6c71c91c4e853c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dd4817d52d653c5501b3da791a1b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bac8bb36b85458a79c8b414e97c189159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a22e399ecde40f48a1367999e2b01f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d68c68bb3e341e00b8c92b394d8658161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982e2cd9ac80e5658e3071dad8e6648162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476d68aa45a072d5222eb374105ef26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605547b74097274dbe0a9d96fa0e0a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99729d56ae27a684c3ce4f1f2cb4b718165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df58e94ed5ae2d136a26f1fc0fa28e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb960dd9601feda67f3eaf0e4f6a693167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193930206d0aba575bc437de325ba4d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f684abea83b05cd6c7f69db55fe98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea683a4772c3d23b7b204ad372b1e14f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7e31ef403c554dd328e8671bdd9f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2f3b3ff4726dc923d53cd32dc4fde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8ca8cc765939df713e7033db1ea12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b58e0351b8207410af177949050208174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16adfa605da81b4228cde1e7089dcd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3a1f0132609dfe92e5bb84877fea3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc745cc9d6bb9431bd9e67e0bdde9342177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c16de6b80548919dd5f17b2815687178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196ceec9e0508744a5a753fc3a8db5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811b36597dbb62153a9897cf6499e0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302f9ffbcc4bd481af34e364fd01ff6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dbd5b6a0d0b66f5fa3971e898fba3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b4af83d8308bd51831c9ec3b9b96f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0055bf346899ec7569d42b5e20a4f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed549c4d4c6394a14184320843205b7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28639140e193c3d51a321d492d6f6ff6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af9457cf4ee81630775973d26b0622187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359070dd36b9fa8d05e9b6eb6926776188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378fda34ee0950c0aaa9367b42afafc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2619bdeaa3f1b1cc9b2d619bb0d4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d8d801150c3a33294bf3c3089afc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6ad162d1689a03f0359cd073dde4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a48321e186a96fe5622794bf5c661193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8d61357c73d88ba6ab79e5bff3473194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb7185b87a3c95d89a4a5ad7aa415a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa0c9fadde47537dd36df5a4cd0beb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae554672434425ba42ca75bdb6ebfb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f20c5dadc84435591aee11854bfa7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437348499c5115c5f3df0e914b3deec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ec1a911228e7f234129a83837200b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf157116dd01e996a2066d67f7cd0d03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd69838547b78cc9a7d798d71f2227202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31790f5775183b2584e0c1a0a7bb919b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0465ed28434b5b401e70ddad77c3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3578c8f30d187b9072c09463c2b24c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3f6a06a7e28a32f636921bc4246c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ebd3b0c613cbaa60173c0ec783a14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b12f3356af8265d1ef0e0d49f68b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858aaa604ae0cae12091febed64eef5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959298163e469baefd4797592dc229e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844c76b4664b80e80987c5b9b26c262211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070702a849d5d854a3f54985999cf3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5451d1ee78b7900dd60d8db94a1d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b052751803c1f601989704c68c49b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815de8ddff17049abb1d43419331ea74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0d51ca84a2c38337ff4d47d8a0384216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e047fb3514738723ffbb7e3c88167a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73a186f25e3221f5f7a0b7ccfe3c42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ffe13126d53a0748f9c961485dd8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413758cdf604a4ae168dba2fa3d0f66c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2998e0bb6fb32679a532267964a992221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931ffdf27a3820f88e82b0663568896222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cebd99a4d3545bf8d79442f71fbc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59eacaac7cc93e165adca2849380e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e44e2d4b9463f5ece3a8908c92dc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a6252dadf97f38573d7e5262122dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98610a63c74e9db35b1d7b39844b599a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c912da1ae90eb03f96679da2dc9326228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddeb19a6a9c99e9a7fca65633ad611229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c5bf355c6278e52aa815ee8a10704230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8bb0d85bfa46d514b09327aca6da4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c908ba2ac9c1b88d235a64da8e6a180232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1e333a37e8eba9d5f4571ebe216d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934983115c487be406913e5d0682630234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad377f9a42ece4fa17508a417c5a0459235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc98b86d45b976ff0ad42359c2b70d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d870513de972cef4637e3f18d71d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bb4a8f89fd17e9a92c09d13276095238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c618ac45279035384f5c24d49da83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306b859c106dba52a8cd07a7b8c9af4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ba53078c85e2f4badf600ea60cae4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02452a9722f2089c74e8c416631beb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52641446c9edcc37d1ea26296e1ffc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b096b63900158adcf844c279712227244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6cc96ecb697232f650cd95eaf5d4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedb23470a61dd949f6d381e06683a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e4f944ed6ef30b61ea1fdfa8efbe2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c65655a0d661d6cb2e997994f314e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8fbdbc7f4c03522b0cc853c8c8c5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6097d2db1dab4897b65a1d13d68c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cf178fad93c1ee292ead23ba28f12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d121243f5af97202c87c9711a9189252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82cce5a04db3bc426a3199671f3423253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210017a52230cded07692c201479e70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190d295bf972a8ea68cc10165924da8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833063f234a1fb51046a3ff20cfd7545256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3b652a431b68b9eede82816eb97fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dde308de8de9d398b5992f2968ed5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7f86e2e0cedb8f195bccdc92837ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835f9c1f35f1b61af9b800b0f09568260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8da94a5a3d010f98d4e41f8c255385261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d723e1eaa5c69238dc9da16be5ff91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db2c93d06cfb89545d4adff515473a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560c234fd4a1de4ccb45e533503dab8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dbe7937329d126ae442c51b11d294265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c07c61f4be7cbbef298eceac964a09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a025a39fa78f6ec3831b69d94d185267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1f02e8204c9d174e224b2f8df4f51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad87c95be34698a3c73f2659294353269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c59c0911313502e47bf237f1dec3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6889390cb180fc8f4af99a9499870ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a939b570bdafc2b6cde0baca9afa7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cbe78a8a9ee200a991cab7fe7a3bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d5e13d49ff7e5eccd12a35c653faf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac7388fb07f0e95389c6d73dcaf77f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03629290c32c57dab427d5c8a64491b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13edd7037b11465fdc930c62dcf921277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fd7f86dd7a3e11fc2189b08836dda278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a08f486ab14c1035e2db50621555f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2ec8fca074a1e1abcf9eee4d09211280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3ad3f18eab46e36b9ede2ab17fe37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3d2d8bedf046bb74d3561df93f828282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daeaaa7a9b84bcab1b0dd957b090d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce688f5a57b3bf94348841b9752a93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3220cecc096f28311bbd8d9109417285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d811888cf505ef966ead9afd788a6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ffdede22b23a2c39cbfaec962b8fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee2c8c12cb81553b053f6e72f5a6c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fb55fb110b8b8d6f0da1c78065961289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237096f8bf46a6d67abbe8ed66fb156290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e852812f3dd18db2859b1712c3957291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248d3d26378f91e1a285d637921ea06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931505a8322f186079e1fb1e7acbc14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18d2a3537bce7867d9f1dda2cec8b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539ad3a10c722406874e9dbdee0fb7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7b5c6905b2685369bb59180579a36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e4ead03de79b2dbf3bc939fe77c9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf075d24c4fdba333816095dd4738a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a9e43f6b9fbbde3d440968646bd18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a4a024d6533d7c9f9c8ac1fb36a0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c3d9c0f54c939f762c4e089297c1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d10ff3e112095e915cbf55d7f76068302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465bd1f135e7630a02b10e79040557b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b2f314b31bce9548f79bc69b39943304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba573e3b1f7c9fdd6648be8e8234cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03d0cd17cbcc9583c8cffd0db3454c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a890ae937e86ae0722634dbd41b7eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665c28056bbb5555724edb687527799308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a81a7c48d8a1412e408566aa1128a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86423058280e58acbd4e09467f0134af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378ae054ee90bae865d578e1908f9bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8ee43fa4b367eadfbdf8e292d2f7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944cd701dd6753b9f0d37998627da40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223623aac62cae5c07710ad82b0c0c7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e73d294b27a2bda2cfe4acb1571554315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a706e5e3e430513f418c97fbb6b8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168e62b526495bcfa6c10eb6d06be56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52808d461ae7def7613fd2765284eff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d343f63731a3c5cf8c8e6bd207c522319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b20e3d39f8c5c2c1b2904e2f1f113d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ac0cb81526a47f4a6a0ba60f554b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de654ad262d280c649cc9763f89de1cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0db8f92afb98acaee93ecf340db4b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b796078781023cc754c5cea135d67d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05ef57f284901d5ff3493e8f8a0e0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b09b392368fc440a2edffc091e8fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bb035cd3b47ce11c1109cf13fa07d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0ec664436fbae3f39d4d1e7d1b68a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314864eca2bbd2e02d4969f1c0c87e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8fd5d1a2fd6618a73989344faf6e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47779edf4dd653901db220a2e6b88c6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f581f81f2847f18ce644ce1ff09fe9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8f793719cfa7551c71a01768a9590333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bffe76841c741abf995427c545ce1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc9ba271b89e7ec5d1c93606ab17c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f1b8be0e0f446a1e51bf271a45552336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aa6e6fdbfe368681ed4a931aaac21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fe4a92e08ce0d919a4071b188e5d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73eb11f2fdbf7222c633e6decc04bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1d7b443b0f0307901a79077b33c56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eb7ef328675111d4108b23c021a15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b1b5b25614b41e077d0916949c5df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad46e11a4990f42994a1f5cf2309b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda694c75b0a075fc2677cff90a0cf2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd4992c0a53626ce51c250613fba9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba15a0736574ed4f4b3e4fe1bf20fb2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0305a30ab6ed31a456d3467953f44fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d41bcc0233c5cd1ac11cd3cb81b52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ba2a64693cc73e5d8754fa9b676b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93880cc835e3cde964b43fe878b3ad88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce43e4c31f89859e122af79540b422351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f85fc4ca3c68e1c3c90b28125645a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bf3a05e424a9fd14408212a3066c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf22139c9bd3f25ed6208a3b988120354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881008d8f9f8ac824b04abe051f2e2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23b50cbeb20fb0fae0383d3d48d454356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e277b726290ccc69bb834aa93ddfc2c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6c56f50c35f08506c2873733e1ad0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c856fb7d893a588710018b34ef2355359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249eed538b2e66a00e4aa487e3376e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444932ef9a304d009d96d592ea99d8e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0e9fffbc77de0fe83ae239dc32c0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1c734405c7606913b00f21ed062a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d99f181906d29a3584bd66a97918d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a7d61c84c9195c91630b1a1b2811c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce3344510de23d14a73642d7e55529366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667f3de128605774097602b054eb7d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee602caeb925130b067be09f022cba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4306aafe2c3977875aad07b00c4ce9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32648678ddcf7acc2868b10a4948ffbb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74666607e8631beeda621201c0aed2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581c6c4e541817f24f34992ec48fece372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596eaf53a45bb0310c5d98dd7d64106b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ee357f7d292a2c72b60656df10563374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38616c2b5174d56baa5b170f6d4b06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad8c703c1375e5d6e02bd9a773b57e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d53455f5fbbaae6d104bf365ab563377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae9fa44a9950235ddd86022740de19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6fdf27759f4c5ba527e7408a6fed3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9634587720f6c5b57859853d98de36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c2d341cf0376b26bfee59247d40fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce0bf0861ca7b8e4336f73b10d123c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbe5c2baa1ec2284caa458f5f480d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da3b472a67f2ef4c4c49de39c82b06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa23e59f1a94cef689e1bd0bfc3077a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597659209958f5df04c27ed26c1aeac3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e0e2c674bc507a6704558314b1393387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36459379e1da50836196b2fc4a9b6d97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5cc40b0eeafecdfded252b328b67a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496b2c602d4cda606c6bd2f695180b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52920ef9a954984ccf6ed94315c865391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a7cdc6b785852e72174ff94bfaac2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff3fdf77aeabb24a6c2451549e0651393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041714900fcd1f62dbf1d02de3801f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc78a375c5eb2a5401af92195bc87c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe286fe5d80be72e4316454facb47d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268007f80dc7120dfe7244c7e8009613397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151c39734036aa229c1e8077f377681398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23566d46d0e0953d1d2b331a0de4304399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8fcd0a731094ff6e6f75d108f8009400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1ea2c26c3152674fcfe7b03bc6e8d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feb6bb94c8cdec10e4d1fa8c9dbff3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b778382361f679c0d13f3cda269e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12805033fa8b50fc62c8965b8c785876404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0309e6800bdd5cf68e077898c5d7603405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e4a6ecc66916b7000dbd5e90d5fc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb18ee20c1bc8daad273a427276a5a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6105845ad4fa70c7447a25ea19aa01408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7b2d56eb5fc5831434bacf1a6b299409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bd3cff0074b8fc1b9cca19b8c5c51410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29b98175161c86b236c79a9e5c76c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ee15e6d31db95c6003c0c4459ea2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137a8beb7046c5be77b38a108c5a9c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686f5600cd335c1d44af2e8df87c916414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc572dac8b9e841e1b03c96f07cc80415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920912330a438230c1007ad08103d8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcdc4e1f38fe7bf983bd9526ab4556417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66114e3f4d2bb7ce46e1872f5cfac0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3fb150015b8f6d90289a6c0646a31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40394a9e0ca63c5c7febdd191e918b5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5038a8269f7fa90f13c9e9527e0a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06a27451077ee4bcb8cb8420a29980422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565abf5e7f90e03178940b93c02914f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c3cfb43539741a1d5ee1ed8ad3045424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c22fc93dc7ec046b64859d6e4add83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368b9a0e4c2f61949fa89d5c5b084e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dbba6dfa46241f0bcfbf8008cd546427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88019c128765e93c97786e6217619bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57901b62b60b36fdc872178660f7f4b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9f8fc3ead8f955298e07188d749de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f060c0e5d73bc692926f33293fd27f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc6fc7ffa9cd21d207349775efd9c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3d468ab2bf9b0fdce5aa4a777f1c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977caf50d1465fa93e693f513f76c76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b4c7866c04f6d62264778d701b450435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb380e7c79e3c77f9be93dded634eef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7b8d490a51b54f92a096abc5a8805437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69477a82ffbdf5e1f869edd862ed8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8f46290ed8ca65d7e0f13b8761e89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee647e830512bacd8db5b367ef5445b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797417dac4bd799bf6425c805ed61d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233ec876b29e054a311f513bc17f4aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f24dad4f5a5df51cb37b52553ec65443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89049ffd4e39a24416815af35e5f0f45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032c81e4e0714cfdd2a12217d0bbcc5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c7b0cbc4b1cad6c90e5100db97200446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a01525e773728d75123ee9a147a0e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075151b2557988b60bcdd61f419ebd6a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdf3987ffd6cbc1280b7af163dda9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332a8928bf2e1e6c0ef656de13b864c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a59dc57deb07c3c80b9b74b2a574f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368146dc5a4aef9dd6f7df8a5a7fbf3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629c5e847699fb3397545a0e5021974453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939d6e3bbe5f34563938cfe95f45c8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380730984d484b23168e3bfbd7927517455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b045dee7bf27f80958d4a8ab93974456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87b673d1d13a455b721a42b4d0fbf2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d9eae61acac58d58a4887af642f8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278698a8502bdcbcc17b04434aa5b5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd33c88cd8696eb7f3db019671cac66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fce57cb91f43b74a5c9bb715edeb4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d756c7c6d21f7fbfe2d43123d7e2a4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd709f29be2aae4383d4b440eb0bbcf1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bcbb7f1129b4451e66800116cf8e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583736182b830c98ebf2e9b72046693465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467add3b009ae9f4398da5d262ce8f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1a6a3414dd28e3a688f99751915b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f113015c267a0f4088999e4de230679468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e86cd7681ba5e10d8f511181708f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be4363ecf9e26159be0c1a782fe2b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96913408e3991131317e3e52d61add63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c381d8e841e08339a5d3f678df1a35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cec6b2f394ccc82380f516a1a0c11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057f0d15f5edd7f71c259fc1804f190474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cb6a8859b06368042d88ed5d6c78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd18247001453e36405f8596dabcf56476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d92b206d9bac7d8a3be529e906a916477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4805affc9d40728c7db2f1c34a27c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35393c72efe57d5718c8bb0445a552c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f34f784c8b6b3c12b2ea1e9eb84401480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c505fbfc33e79ede061c3303a6806cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4189eccc4d7f0595d2496dc9b8096482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4336984cb10def5fa316bc240a6d14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389c8a514239ab5a1bdc0538e16563d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72631dde2687fddff379361a11e5fbe5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d75bc0de1d8a30643d6df7e5c9e09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b73b93a10cb1e4c154c44b6708c52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e22becdc78490b5139812e0c981eaf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65a4ee826a0beb7c646fa192302ea0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1e90e2c6a793c61f66350a967ee14490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9704d7ff9590326445423988d754be4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01170dbd03939aea197c6af132a0d4b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a7e1843eef0b09155905584c7871a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cf3fb4a118119cb89b6de65fc6331494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cecef3f51935c4cc3bc73427c85279495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a74fc547a760ad6050466893cf7f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab65b0e36cad0b6da1c990d659a1b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c05468c5603aa9409a7aedf75e0d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce882ffa3a5758555a403ad15315e85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42595101d7a8f4a758161ea3880879500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4580cfe3a3eb270eacbb9cc8f367eb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c967cf56c5ea7331ca4c09e294ee4c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655747706980a6769639dd8a381b5c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784efe4bb9a135a925df4e6dac6f5ba6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6fd5ae0848629fea4ce57465c3cc7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338e3fdef2a3635df10faaddc938d10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc03a730968e6777bd7bf37f3efcc89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505f4bf39598a983a73cc4906ca599d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557ad15b55da593a96de5196bee78d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d91b80f08886341e50f8ec7dddd9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08273d260127315da58a4a506cf1dee8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84621afa4e67fefd2f92d1377528005a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42603522b60d7911e63ae9f52bab81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aad98d5b1dd9e07b78394a809abc8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e5182861188b9d00966ab6959432e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5970de37180f330e27eaa6b5757ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ff2591785a8de8f3c832b09596bd4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31781813287411063d33758d6fdecfcf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01da93bca55bceb12e8b8350542cd3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8df0218d53dddfb1c58f815fb6739a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9ea4403d8b3c7e623268b57e814a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0187b254170c69baa8f0d240be68a29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763a27f6e128644862428a96ad56a28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e204aad7cc3faeb6b4e4c55bbef46a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169096bd0697a6ab8add1feb9e38221525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c78a68de63258497032b923477744526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffe4df16b1db293813250af09de94e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f7ef26b10d7752b8f467d844279c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9e75023873dae6d80933cd4b6cf54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef107dbf96a4c9aaaa6d6f40be1177d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604da6ce254425757c92ca854635444531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18639bbe320fec082c4065f075f4eda532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a0dafb4681b0403d82129a16731aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a002ecae071fe5506ba870d18cdbd9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab0a0f4e3f3d3b79c84cbfbcc82a0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870b7048eba5e0b9c6f505a5f6deddc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92862756f78c5b34d41c49ad1fd5e24e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfc8c46c9da54e5f222d2a5c5b24e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3b31766a7192e2d34b3019d054b3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14660caa4e69cc85fa8307121648cb1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d91a91773a4bfc91141a1e62baed5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a123602c82893bcc7784303939272542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfaff4be150272cd710ca16eccbcd44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfd045bb11748c8f665cfa1f23ffce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cca2ebab359feb3a109f27bcd5298b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb71909166e9b21c31062eb03873c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d288a6ee716ceecb77603095ae020547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6aa44558821fdf757b38279fc2872548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65f6489ff7ea48a2382ab7196d141b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e1cd6b11275a9db96edc371ea07cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57395d06add93d8ebd3389c4cdc1423551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6f40d5483a91d949df0d832fcab14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658b5a7db584016f87d9b24b2e6b22e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b636d93779dc677a4cdd127f6c5219554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d53db5e7916f52d752fcab7f600fdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465838e7858ed1cc3b51c6b41866ed59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67a9accf16977d4b5edd2a8f2aae67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ad97e374b7e7dd2252ed925781e33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac325436c282fafe3a181c9ca27318ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd47adb302e97084b9d94a3443b4fa5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b80e4f9abf79d7a789ddd80bc0025a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e526c7742085aa658833286b6cd3cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b96f7c35380c136ed7226b872e294563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e590b581ac6bab0e0a42b14e07783b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547597883e1ca58f8b2732b0603c735565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf5fca5d9c04c8a1fa9427979acabf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c65cb5af8a8da4db05697727bdad03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd9528b65f370cbfe0bac4d4d59d37568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfafdc2e78665bdbe99fdc9e28fd02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaf663d4a4c885ceebd2e1bc4d3d7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a999d60c3e192ba6d8ac81c662b93ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dcacb2652463849404e6145adadf2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87471bce75bd5b47a2cb3b234dd582d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f76318d410db9910e43a496966cee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17414225cae36277e487f18dfeade7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9f322954c6aa8e3a56b55e189389d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f9b7621321706008f87d6101cbd05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4e5c2ba4cb1b2411f1721911388e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9be69b8383160653db7f22cced523579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dd742f23d99bfa226834637cb78af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839924a29c45797f7b5ea5a55041a129581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59156d317d6b214001459260dc04cbd0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87463d04cbb572dc9df6115afb58057583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c52084a13fb704e8df903a742e59fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3aa8cc6caf68895d6accffa47ee52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b59d8ccef477e984f9f39a447e879586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307c977a306f005c7fa135520d0c02f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706dec93530522b99dd809cdf31351e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07c5fcff6b2f220dd83c52188c91dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7ed90eabd45ecb6883510b43b2838590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b5e0a7c9cfa4f54c2e3440a013e0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e433ab659b44243426d4fb1efcef1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf37062d6f23e45e98b5b7d4f11fb7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dec9bfaca07c7285ecda10d19c49b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f36e7cfedef5f982ecc998f2e524c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb86c718079d6ed54b53856d763f90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5788e7660bd4c0df9e4f0f44d6142597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd94e7dde17ea817727adbddd1bf650598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b14c5dd27f1aa72cbd3ffc0c016c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42fa3ce495b0b56eb5558244efa4a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebd61441213bea3c04d3949f05af5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295306aba7e86d7bfd3deaf4fb36b4e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d9b006e65edce6f238599ac7eb554603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea2139012ef4a4ea095aca7ea6a4b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22390d472bd628d3dea7b193f9e96f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013fc21ded599948e8ddb8cc55ae575606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad01eac3080e73ab7d50b6ec9ff968a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a87cb62838ba2d5f9fc79ac6a14d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e4389726c1607fc0c9479e2f853d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06351b6dcc46b9a0ce8033445774f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7a1cded5ef4b1e297f22492e3595b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb10bde21f2fa20fe3e554918e0ec93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129f4bea0acd0fd3686154533fa3bb5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adae66fd3b9091bdd16b051976433d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a605d1f4bd240bde27d1fa1b1d721615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929777537f25822f0f9bbcf7df0e8685616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f94215f13f4e2e8ec2d65f024c4688617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7cf4256694e8e6053c379c0ca4cab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148252c6218a23b57d53ad958c86ae7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2b3b96a10e73ecc78d4475808a66a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc2e32ddee9bfe7bd69bfcc65810f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de32ca1dbdecdc6f286e2b4dd3e778d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df392458dcc63840e0950c7b55c16d64623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110191f8cf10e0ef266849d5a383f50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618cc5c886c058fb185a9a28d511ab8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8221f89cb633134d0c4c102cb58193a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350db143da0a68f1d5ee9b4579630a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8179c07c77810a74c663f0aa84acfa5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada1baf8a930e93186f6f82bfe5e98a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9abe9829665b684d82a7e4a53993c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130533c4c2b94dae2a844ee01563c014631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb3d30704c5b309b7356fdd1c4db86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f6f9fad127965d891c6e1d5102a2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81d0035941412428b0a5106d75a664634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89fdd1dd630a316d4310b82836f381635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5b14763f090f2ed360a571d6a534b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd1eb52e774a92d4cde74ae803bf78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c96ad267095fbc237b3ee8c0268c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f855bd6c123202c0b09fc40c32526639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15bdc4487e86e92b92d47742387dcc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0c978e02c7ec54237a4cc2c7dc388641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bab67888d15406e3e94f328aade2c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03382b193ba5cfb48d15a45ea662ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7627f7150863dc8a5d8f4d58f061b42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb8bb5ee5728a62f8667596d3be28d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a5838c7d81132e0c02bee9423e974646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f4048116ea795328f4aa9255e1ec9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7251b864c19905573cd546194539103648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084309d3cc00d612e76fda28641539f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f07ec2d2886716ce87af760489c9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad03c1a4de4c9e7bc4c151c0c36f3a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f730a04e6f206ed94f31bc87e762e8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6558c478a313d91b38f3ed43206358b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1c3d801137f26ac5fdd7857b73128654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbe3fa351493ea085a49e5c32cf1c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbb0c6e74218bb257f3b5b4219b8ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec0ddf09850e9781ed681e25e28e75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9992d44a9631cd9b393ab186b542c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd08008142b8db7322632c703d93e84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ec474133e75133028aba6660dc142660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124d3526b5ad5da00f6dbc9c8f1aaab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb679046d3288948db4cfbeb90222f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29395c9c96d49c5a0907acf13a6bb7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c270f1fadfe4f3d282385b8fefd590664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3626afe71b1439c7bd315f77f01c957665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88961f4d1de63aee91bec0a1129698666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d220030eb8f4cc933cb80a31998905f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69cbecf9e06b618ec8c34f54db06e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f708c237ee9c466598aa0fd3315214669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df877e409d39fca7780a6f11ac6d81670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6a6ce7ef1fd768ac42be6fc50ed2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6725d4e857059b13285a566b79e7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf244a548095a1cdec1d9ae497e8f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27df843ee83e15b8d4a89cded6a8e91674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0b53bf3e99156f00600d8098f7a7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6965fab42743e589b4348a90d18e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0a99b64a50d4f4a699958c71c07c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7812543d45c63fbea0b9c279e417fca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6ac9b37c2d4143bc89d3cb4a287bd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd056601503585cfb3facbc34ea0b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9bb49c612ce00583d97b49778367b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3c96ff44011909a1d1231e0a43f35682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc7c456be7b5063ba90c07d4c8bc6b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27956302b4d55078c6bd4f88e6caf79b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fe78d441a65eda72825b0989f1894685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897bd2f133927b30c14957acaf1e36d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756ae05ab4683156cbe8b0a14d4d515687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0a030bf37b440c7a7bdfdfa4a1cc7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e60f97c3e8b8729875319fe19b246689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afa1a0d11f45a45fdca2aef9cd0b2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bdc3fc818edd847a654772a175b0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5094976b1bf1cbe97b6fc8239050527692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60814221f72aeec133c8d57569dc14dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db3fc3a31ff2c5d5e632372f33b788694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546f026f8546829e9c43e3170e87290695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba859e2f74ee6f13ebfd1ddcf2e645a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6659456c19b813576a3b07fad13b4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4306adf00785aaaa73de913aff4136698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7f2012e1c9dbc23eeac9feeee4939699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b382172604347a37e6b57fe7deea6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295c706245a30cd83be4281f96221b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8904d0255683377e1efc9c3fc139d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418b29e656da4b8edf2bda70340c243703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43279a04cba46312c51ab72b2c0da614704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a47cbe7c7984f45f02e47102389c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e760115dc8534936d54137da3f6acb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aed986c6e64ba58290dfc3cce90e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54bab510ede018b75f248bc2b83da5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30974490dde0b61fbba38fbecef317709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf3fcc8d3dadceed057b2898ba5d42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e56eda83d00e410fe8e91fdbc9e54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e57f512d1842670437b6b4a784286712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843681578cd1019dd99c38532e33ac00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a27c01bb97e7b48fb4237848ad7ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b39f57e92621305817fa4b32db971715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9b1076c2a2489856fc8fbb8d7bd87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5efb46c07b9ac7263500a388de776717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4f89d1c3a4d1a5a3306cdf660ba04718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0809913290999b7183f36334de8f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7de50aba72b97906476511c021145720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f2d24dff1e2dc17e9a15be1aa50db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521c1389259ab6351c7b13f9665f85c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f790f18fa9d2e1e8c6bfd0208d73d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778350776f3d8250b41390ff024d906a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c925e6dbb7ff8e3cf837c966444e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec6b079c50df0be58bc351b589a305726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c63b0891dbad4b62cbb82245c8acde727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054fc4280caf38a9d07ad936c264c01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f37ba651f0b2b43883f5c8d70441d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f63c1027223683bb9be648f886cd0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd17040b73eb1cca7834a083048047731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b44475732a813524dcf91a2bc46a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568664120ab8389c1679b36426bd5c63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef397c4fd362c0f53a0b9392be2e825734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d8573d722acfa53cf4681e66bee73735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5f06d467cf22e02e604a91b15bc4c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2329d8cba85e0abbb88f61cf587ca8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676174a1c9fe06d34cf475e6dc9ae940738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e20b00e4e9421c527a5aff15fd149f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8d157125eb83e0c9d9fe513bf1094740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f37784189cf08a8e8c1c62b530166741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c07a32e6df6cd86dc58036f7d975b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb5f0936257932ee667fb6ed385a35743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e141a3bebf0aec7fc2ba490b3986fe9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c281deccbc8cbc3dd09031a94c9b2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a57b0b1b93afd0ca19570314e54fdb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17288800a519d5f5781b25f7af4e0332747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf6d812bfb3b7d18a331ba8c19efdf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb446d8582a51d2bfdb4c493344f6b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff36960bd90b43c36271f8ab5fed49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406fc20f9f6345e9438f63b031c8cc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1cb04b2e953793853a8d88eb679f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e450248c0351bdb36b458f83f93ce0f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc29aa0ecdfd11323362aeb1ec69af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4505773fa94cd174f46b62294f9ac0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01b647328ae739e10cd67f578917c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5acb65b2db35d4b80a4984b006b2dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6bb530d97d013a3abcbd6d19bab5a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bd13fd784e9067fdbb3cbdfa90f69759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546170282e566dfe16336a2a4382e79760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3867c1e9ffaf081512527445547e2c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501265d1977b57c0f9708af2d6bb30c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc198a6a26188d0f08fbfbe6f5e43a45763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3d4e2cc4dd1eb917e601ec4d78cfb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee71a2ce83f392ae97dd2c246f2c29e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173073c59286bff119a9c04f05454542766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787585b86d0f22529f99fe02285c188767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>