--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab78c49a1f799d29a09b0ff48026b041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204a21c126f3c47b0f01a88c6edbfd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1f4525592c306b5a2753941cb332f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0afeca7b20fbc97dcaf960672779534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df46a12b5e812c22f38d7e94399c56e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1535c154884477a562721ca2c86a06d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eaa69ac7a17fdd14243bd5d3376d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce313d4463715788ceb2795b5bf1288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030c545f1ae22fda468f9500a46a7d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2017fd2ee8a697fd848b8037b8e86010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac0663e437d12f10434cb61700d82811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698c024f66c549abdab0725a54f421412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c82cbdf9de0ff5915f127ebc43c8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf3b44be192b7c95b4c4b4249709b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7787d494e93b1b85bff19ce670de32a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f45f457f9d2394267b91c8f27b48a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01ea1f8040d29267574b09edbb908b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b842f69a1f8eb18707b0b632ad1ef018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266019a255d616f10b2555333404d1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc0d289ceabc7eb6508ddab389e00a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1c6c0ff0c30a8c9f3c382bfa89dc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e049378031c944a07b71537d3a26d9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3608afcf839d135d43a6d817c86ee223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36fd74361553caa07c8e73e26e9df824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40404d68ce49fc27841bb0b29b742de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8705c67ca43a627807743abf6939926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88349220ad17f14d359214020f07b2f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078c922109f94c2edd07978b502d53728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81323c07bcfaee982bd0bbfac29c9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848373c0c44b5d072b54954e1fd12c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0854bb6ffb0b5898b1c1011c75295b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2322e72efc6395e1897d6ba21ac2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169ca47eed8087163c594733314587d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a067cdb1ce7cf51b23f684a9f1edc0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb16f77aee1a374f63e05a64690f2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b59511ff1a68a091e897420570d2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32499891c0f69339f740d04738d0d46637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c731472fde0c1b4cc6fa22470388dd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0d0ee6eaa241b5a58884b11024a8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccaa8f9d614560bf7d1bb777c4c28340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ea1f73bb647570950532f3e12228341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5f0e531c501fc5d585791134f1cea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fb67d8cb0841fd6ea8c22d428c62243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f307cba4d4beb8b5a610d6dfc46b4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d56f6450e6e717f4df983163553e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f5278b42265ea3b28f9edae30b3ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20efdff0693c248504d51c240855f5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4a7a769a2668c96499d740bca579448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a5caf2ee7590e24f2e9adf7fc9d7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab97f882a1bc07cbc3426a6628dc55350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f40a137cd0a08156cc9b58b7ab400151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a8c1ec408e9ec38a799fa71dc43cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d46bb38692a212b3bdcadd3a0a93cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba32f7fae7e8d538afdd965ea16965254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e087271f0fafcd14586aecd62ff1cc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800acbfdbe7f8c9a22a4f1375d2fa09456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ad15655c8c7f3491c6762c49e663357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d707299f5377614872391ef2dc55658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d5ad610d4b5c89548c13df365309a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d530cafe6904126b8a825aee85c5b9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0da76a6cec67287648fe6c2581a4ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07701b35685f63578299eb5de5eff47762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89de52fcf340a4aa10817a4069e90263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472a95b4a9cf701aa211e36e34d7e3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e09d7f595ef0141fa910a541de767a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4090ca17bdc2e9297a14121b617b8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2a78a443217a0afc4b2fb01ecf6f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a90ac81b3d0e6efeb373b97d346ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fc87f08dd9ecf05bec648ee8b7a0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1d742cb24d7bdecbc5cd1740e86bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475a0b19424b222f6252d317d39c59b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7336c2c4c80fe8f72fcd58313d9f50672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ccf63c1e7c192237e72db243ebdf573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5287d501306f3694290f179b1013ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550241afb1c350e0f039209d81abd6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1ae8b313ec92388da93012d46ebaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa6450f44efe24321d89b3fb56d51377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58bfa82934492ddb12ebd60751061f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e7cbf0ee1d43f98f3d1c3e4c723bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb48092bdcfe982a142e2e93afe91480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136019ddf88118235dba8ddfd8b48cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026b5fc41985ddf03d750f5eaafb60782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dea2941fc805df3fe967e5ba5a246983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ef99af2b92adaa06814541eece55984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76654949b7e2daa31685e3bbf23637485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2378b1922041fdad5654e0043d494986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1624214aee78a85b5c508a2260e4fca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73632bb06b38ebbf45cbd9ea77a1d0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813ff2ecb03e1a428b6c1246c2a157789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f89978b8ccd1c32ec524828d7f32a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165bee3e4d0a25f72a946f54635be4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8882e101f1168a484f6d06d75458492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d83c98467e9d3ffd674054885a431e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525f424f29c70373d73f386e149b2aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810e7dfb042f6366a6c3778526a72ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b829e0558df88d0c304255c2162676596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4dd26b84b48f1f001e10d20aae79b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff5e6b9a50a60b8339c8411109e2f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108a6e5ac562b6cabe136e315d4faea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f948599214347fbc4b56e7b86ebd00b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ab0e63468d5d8de21b6a2eb221fa3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc40f55e0dca66cb43e8e02ee19996102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0772fa80ca7b981f41ad3e0fcb96635103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffcc9d71545b21e8f55438a9e12a43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761752715dab28ff88f938e49cd99c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b10f85baab1500bc225c9ddc5d9f22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3af6036ad98cac01491afbdf73ef4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b587ca391e08dcf0f7cb38d649e72c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a0fe0dd5e6eaa868a99f1a471f8d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8e2e38b3307a416c92f9c0b26ef10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa79a904af6c05b106e5c394539aff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4076f2475f9ff9c00999478bffab9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d339a045f7877605117c2f4b60035113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9b109824e49d1a62381e5be2ea59f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57403bf2f08ec8d502248b5dcf7b9ca4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8b9cb1d257ab92e97e2db192ce529116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642a9a6835b6bf4cf7bdcd38bf95db4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85003657b77e4ddd541a7b4573da19b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9700657cc9c925caa828affd2cb269119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6a3807d17536b90343304612007ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae546b7de427a48de1d5a79354b01d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148c739b6a90a411dc9b051271bdfd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6101141b0383506061eddad732cb7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb16ca68b6afdeaa3e5b4caebd1bd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62007e44b0bf34c5d50a7a25517618125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96110ca41243e186f604998e9c53e7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bdc134b172181da1abb5dddc13e91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6ea795025926aba95f858c73b4fff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266b9e425ccafd993a8e4f0ebd22a11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8228a0628247f7b38d7fb9d6d22f679130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0833ed77c96b6d7aa57d00f7bf425131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08fa87295697b2e031890f0f6cb5a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589c35648af094db69a0723e8a35200133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddecab1203c20c300f24a146f1baa16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ceaec8b11ec4bb23a3ebcf6ae9517135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45872bb58aa74b5bdc04a987d41595be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37135e981ad835f5be65f77143d8ca5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4e0860208e86446043d1c9b2af18e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a36d844654f048accfdc54c258b2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63467d0e7d37693dd6c87bef98cc872f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc8f88a140beb73c0ac91e103bf85f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d74c3ee2b517fa179afc68304411d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0061233f0fa4e305947bb70cf22cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5194e919307396a2f355cb4f975c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b6ffa801f24996ff5c7caf128a4da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d06444e7f2f0ab1b5cc2872c8b732146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff83dcccecd3696e82b0e6a03a2946147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a1aa15dc9350f0a177f2ce92ead54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b7b774f41506033e5cdef9a1267cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528ad058551ff004ccf04f3b22d340d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc07ba715fede6d018ac01681db9f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bcd78ec2ee38a2b6b3d097b0ab6bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a87365e16259a7ffadf40bcab55dee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ff6cec3e3ddfff75d1d6218cc97fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c4dd229c4994e90b120d6d27a8596155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba3139c547cfde13e51c4a3e3e516a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324065d50149cf4b3eb63480aea0257157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62681ffd4cf428a6d4d3392cb8009d08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211c8447a420cbd970c64255cd6cf5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6e5bc4d430283ac5cd2680b04a0fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8a0f183adad8687e54542865bc02e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89a712646dc593c25732e9691c769c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65cb3841a9b6e4f3133b15a531ac83163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14be2e9bf0736acef43f69d558123b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6995c79e3ecdfe94216528539e23248165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5d8c63fbab67a6ea67377974bbd7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dbbebccef96256a7fec515e7fa1d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f812d114863bb13f103de71b80af1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2e24f63fbe756e54d799970af467a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d49ada8036461aa0d9e17c5ca057be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93bbeb5469e79780b3a220088d8c8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d235634d8dec665e230e4f3d6ad6d82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6f63ef4750bd832917c7504785253173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016b17f4b63c1de460ee26636ba99cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326f31826f22b7b09b3590fdfc8216a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41f23603ba0b4424424c1aa9bd6969176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b0c2fd95ca2afa69153b1bc0a575b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020d24cf211d5929eede9cf42d86942178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddb671fdcdfd13affbc97ac856ef15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34551fb01f14b1f3ff3cafbd0d3c7f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e74158ce4b07b182395453f087ded181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2e82e521a2a2a05f48f97bd400da2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc7b3a0790a78b42db00deca879c3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452bf43d299ce66359bf1752f549254184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f454eebda1a87e66d9969a1b936e8a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1dbb7daa0d3866f96537919f98953186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d6ffe940563fe3a570907102edebf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7569bacc2af635e34cfa080d44d9c76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c2cf31b63b23389beb14c537c8574189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce0c6180f44f11afacb7a3cde09cec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599e11628078bd63b1ce7fec3f05c33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd783b9d492ac3be48e706948cf71a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64be6d3cdff82ec7d8bde2e06c12a5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1902426df9c798bbb3ab0a774d99d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2198845b5845b8ac644b4e04233f7e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9268fdfc3244633dddc8f8c2d76a7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee9076fde1d9b02beaa3df9557f1eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb20d4ba34a3ac8d70b39cc7c30850198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee18e1569e7124c5946db5490a0893199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bbc1168a1dd1ab243703b1bd676a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970006c7e82bd6245b791bc6e67b7a8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e392307b17d13834e3e2ce28865d361202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be13c9b2ad5d0909b7a0fa5871ab6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdcb55f99b7e4ac7a8c3763cecba76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedc80d4b17f1195f4605a6550d5c1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b97ee6f32870caad38892b285f1646206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc7088d8435dfdb3fb1301a682f00c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6615e6b983ec8973782928fd8009a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf3f66ade323dbaeacb3b4abf171c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990f2c226c304d434f16a59439b4b1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b78b6a666b733f7c532365e0f11a57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82e875c246aecc2897b07b42288299212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d09038ca0489d6feaa690de3772883213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccee263a41fdf359660118aa94bed9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829473f0a611a7e587b196cbf340140f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473368b38cdf5dcbbfe65d277dbbc0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad472c5a0580d4d0fee78c30a992347f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c2c3862ce373ed64ffa800b2564de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5ce86f3089e4bf4e468aa844cc275219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dfd7e9af9aa4ceb83be999ecb326e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b615c88016f984354e0cac6c5559d0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb27e5eb66c3cae5ab8f35a7752cd20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7101727204e15a3de2a81113fed3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3881d33f51fb71f4fa1412c386d2b1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b80cd3d6ebc9b2115aad4a828fae5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa26d5d01c1dfe675052e491cfada0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258c1872b2a18a4a5a177011ca50cb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca96c13fcadc574eb6124d8deef623228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250373ac0a9123090aeb727dd5ed1832229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1b18aeaee9fb644b10c4899833585230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1ebb8f5437e273c2d30dd031638ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcfa5713ff3f8d42b547fd9d350d6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5796efb384eec90cc288bd83cae65c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f116ba7d577aa235a2fafe4bbe5fd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443b802991577cfac88ae2b742cd98b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044a5b1452cbd3ff7bb4c3a5a17b110236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af467f3642330a79b8171d19acb2691237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7b5b00b270e182185a0c0b6ed847a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953adfe56a2ff49b3f148a7746c6bb2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe30fd9b256094916e1f826e7d81898240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf013f05e6e05ce10f11e80fb454614241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a93ea830626afa75a9869f2cdcc9e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea311273a977ca60c76f276d7fcff8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c3905a70365bfd0c65c06230f77d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ed94842a1d4926d699209fabea3d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c5b364a53652180de251c3c5bc4df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadb3ec780e65c8e488d5ed10083bfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5f547afd374c98f1bf15ab15dea52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a421dc2b729ce616eac84c144c732b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ce2b132a158276750eccf063ccfed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb6b10ba04940fab4eed5686bf1484251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd04c00564abc8c1cd0549c060b82d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62781999ac3dbc3645b549e4be39a41d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b952e6742f948e12444204deffe19da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00ef0edbf96df3a1fa468f74dd825b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca859f24e106a6376521b7fc5598a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3c003b0a1f5275a96dffd7a86d26d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e28cc9cd7c7239ab23264f2aece95e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bf63cd04a94c7cce43acb342c0d97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2b632fec7187993efc18879d55b52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45e5cda9905c57412ca0b7ed4613e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f520d5d26e67d1b7b9598616fb341262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea10a2aa040f69d7ff43d56d6b09d3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c467f2c64fab8f73c27f5b666577dba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b8dc6f801d9c2eadfdf4187cee8ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2be18fed4354aca6422df023918ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62581c8f086fb45ac93e0af41052d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ae0f40ae2a7c7c0255c26b0aee8a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fb6199b8d34bcb2186d111c6d774c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0987093044576e3b8e8e937596b401270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b00cfa3e3795668f45f4ff2847fe2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae901eafc6262e8a47a860a1736ea33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be56955fbac7862531fe26ed34cf5f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3a45ac771ab1eac6eccdc29aa2708274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ca62aaff0c8758d9da2e7a06096dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d88e4abd4b4702a99bbaadac73f72a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca65ff9483dcd6ebd7c5319f4c58fde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fdc4ab00d97cada705611982f50e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38bff9f270d0e0518fe8de87f07b34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96256f0cbbf2f8c0897d15529b2e6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414ec08b8154e268e520a3380f56134281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76a2d5b73443bd574c3021f460fe56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e356a176750a2444da1eaaa324442283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd035fe55aaa9e21e62671b42d9139c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203b030143ffc0db4d1b50b2d6aa4b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bc95449c4940be96b7fac63b5f688286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0aafa373659ee36c1b408c631cd6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696345327f4349a3d89df417a1c8d58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216e80fc04a75fff781da27884eb1db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4c2075b10b4663881002fee50ece4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ce6912b4e81d22166937f9f0cc0bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d78c66cfb5a75d989cc813546f431292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a21bcf36dcb7c5a785532a5b4ae7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f466ae36b13f41e3ee4b9231441a56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930255d7d551779cd7db871bea15c6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919472c3b7b64d40cb8bf7cbb0a5dc37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e4cf786a7782662f570bb93dfbe60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbdf629375d7f9101707f0c3acc59c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709798d2f5441cf91b7a8282a45edc9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2639744004c4506318c52b8d0e12d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b586739020d3dc160550449bbed0f1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4b6a287a9aa163ecb75ec3b8b9b60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fdfa84512b030d68ab6ae81c27154303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92356744955ee2600a46e47bf641eb81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba757c0d3fedb2e43e2a30aeebbba1fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5e253cd2bd159cf3a3e0186c9f47c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346ecf837ec77bdb93d162e0f77ae4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365741bc10ce004d5b0c3611f22171b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f5e342d82a0ae79dd009aa5a6ab9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05420a7e1ebd40dcfea91a906ee92009310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef8e98df724aeead23217fa8c6e235311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33f3afbae5b4b2bc838e83844c64ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800583f1008b777be8e10b26a132d839313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2addaf43a9d9e619f5e2471e4a9d88f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36097e55e62f003c866c053d01661024315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee503cff64e8a4d26c7822565cd669c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6c191b1565de39dbf8d915cf301d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0031845f04a01ec6afc3c83cb7782318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7fce082b9b842167e180acdc856f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672e773395b73ace6a4ec170addc161320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e467168fcf0faf0a91bcc3e333f21f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ccf1c94b3735abeab47fb5ff42652322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4894b78b75e5348c7bfeb6590351b2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12217964a9cc66ebc854104a359800324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc398ef5d9f061a301aa9abafda54e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464676164c9889657cd1ccc2f7f09c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b662aee14131dc0d6f67b6c841153327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac423de488d16b397669f4cf0f7c30f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8b1fc8bb09c2d053302aedb5dbed9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a1a35e16c28ecff3a7ddf8fe371f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e0e4a3957c4f6f55f28a82381d517331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d31707beb0566566f10f79f64e89b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec32329e5cb84b5cf1095a559fe5f95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf1c45a75c11b8c99c8088587e1a53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911a5ca5753f38af07fb21f37dafbd8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40e10b5f94f638b795a42d9048aab7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ba6d98453e904047dc9a676ace195337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd53cf335655326ad011fe5f6302a9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471b3729e04076967f951d916fbdfca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367449d638b3a76dfbed1deeb23232ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9ec7c43bfbea9715c9c592eaafd58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b5ec7ec0dbfc0bbda961b01afdafd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36401082294c44bec10c7d80f950a9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afd9ea8212b01bb722b1af3f402072344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207965809b44c813ce51a9bce7f17a6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b081ab12035031a321fbd676829d81e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a376cf9e2f54736e053c0896a63d995347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38755d3c19ba73e3a8545a0509b2b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac140a8e3a70dc128a8bab1d4a960394349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c75cc46a71a73659b39c7d002527d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe619b259357b4b9e23579e33eeaf25d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244700dcb4c4364ac851a6a36fb4ef15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f08fb43088922c6647e0730b1e6d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1b4866a201379b18677b9fb2f6f63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68bb275f0a3c7af85706528e1eb4b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739172b4bbe6893bd19c3bb042718516356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5518075e7d5d5ae1e44b25582b6929357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76377e1933ae996da40a4a4420f56e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebf95d17489f68a1f2cb2e9524e714359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8e8fc8a1230f5d8a596ffe9a58ec5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5d92bde049ab98be190bc52401671361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be8d169c96203190c5a187e3991f51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4e10c715762ced576e6460eb862cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2ee14d2d26f67515f31af3c025a45364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252e9cc160cacd87554effa3b13591b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870caa3a8ab0caddfba30ab425efcd5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e9bdc1186f6a3bcc5437dc23ac406367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6308e9c641395c010bbb936efb009368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b06df3a9c9c836b151911a1889d66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a798150a83e43f10433c9b8b2084d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a9994d23365ef3bf6612304a9b986371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769ac8d11de8cf02d4769776137af5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938bfbea1ef37c64328174dae05932b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b55a323d9d18843ad11199123075bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0504c563d14c4e85abae9665ab5e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5529b381b019f136fb2f7ea40ea77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39215631128fcb6a92b5725e71aad06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474b85d9d35e0410a78bbdbaba60a41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda8eafd6817ffb040aa5aeed929c1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f55c0e5d1219cad7f506f51d6edd1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661fee26c2c8149aea1bd328866134d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f4a67dd0f93515d7bcb41059ff441382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777cf8fd434a35b2c56d5d90e445864383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb53ed80431eff49976fee03f90782384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb268a7f30d057b6e3b832aa3fcbd0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa7022a563c35f5acc4b822e701c1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef796c56adf63fbd2d26278fe9c551387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a65d55aa23d4ea1bd5feaa6ecafb2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991735d0642a4db31f9241991072664389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450a816647a0b555a20e8804d52e2b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a46093156a87281c0556f29a3925b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd97c08ca139a0897d3aff9fde8fb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7039ac877622e3c6519d5c08f880d68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7936740d50122b369df8435adadd71c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e4cee859fbcb28bc913e952fda51b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb62e8d52b86d468a0e098642d214e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add05281618fbc437c5779d384e9111d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4ac0eff5031d9b85afea4a582674d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e86de73c90cb5acf12d9188e9d8ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1ceeaa9400a4dd450d4bf674f8918400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406b166766c0e482a8a21ddaaa326f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822b6dacf8232f9108b9d9eab141b03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed7c2394793d6858e47de28c4bc50a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687c2fedb693e0a6eccfcecb63c5c28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7fe2a10bf90a0f5d800af95509fd4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc9bfe44609aadb623b807713521d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eb3e7272a3e2b0ecdc8c8801539ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2462dad22acfddfc1c2f244a99c97d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec38967ea61184eaa97ae14071db8e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4055940d36b4ce25b2b9a019efe8254410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacfc9b71f4363b7201013e9c0708b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babb5aab77d9765872cd2589d525164412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7194286de0821561810cbda1bab147f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d599dcd6ba1c6e873b9059fd6a497cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cdd03666240e7d44b53a83b3389bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7180323b55c58a3267bb52273d39a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973cbd1f7dcb9e0aaac15a328a5c529417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ac52b933e46712cdc07931f672e50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a54b2e3647675584470c2bea7b17f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cb80690d8116356baf9e47dfdc7d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e644372e728602d0e0a7c90151596421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a8c2761414687c97f7cfb615f04f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6f9e5fd807afbf61d1a5910323893423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adb81ff0eb68cc1764e968f5e14344424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024bf547b7cd5f015621bee38fa0492425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68581912d2846af9758e039dc4fc64bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7b34b6d34f8f004a2a3b17db33391427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d867f8987f04acbbecb404cfd864f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb07189c43bb3c78f2928fae169fec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f1ad0a0d2b2bfc22168f5707fc381430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494552766691cd6f43f96b5b921b59a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1da847a53d32d91b754e38d41f7c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe3ec9a4d974dfe83ecc7d44231ef6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9ff7209dceabc48cffe0516d3aa14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017244fd7295f485f52e6239a10d9a9a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80ecce6fc7fe691f8487d377b95829436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8a9df13e627f6f3514c8c5b44c3a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9329a755c8878733c76a2a35ef321cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b83cbe24c36b1f9efa17eeb3c7489a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0f8e8c6aebfd5123bd6adbe5bad08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a687ce55716239e6b7befedf3b12ac7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da21a753772df149a7e4abf44f5d78e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0cc68d40901d7200982a44090a05b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f6cb4fa04669511714851eb5dcc1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0f3960308ab8cfa848515e2acaa50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bf55c2fe6d99bb8774ac64e0806a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc81345c4559978229bcc0609efbb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd0468242c3ce295d9b3163db116fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dc510e0db42dd3a6a8cbeb8ffc20f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fdf1d66c7e753503a5f42e899ba44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb54c4f0ec0b10cbee0bbb5dc26a8a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a139e6cdd6782ef44034ce9da0682452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75148d040f1903fb86809b70725e0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ade42c2e9bf0e8b77ba9eea9ab0c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2190ad8a816ca254336618719d5b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37212b7d968fff3343016f6c6a2bf8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701f0918e56f39d1e089bb596c5781b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb453e4f7b79531ec5d257c5490c66d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c886b2cf5ad882ad72a77bfa21b93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a78dd1619b6a31d4ed3922cf6046e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624eb7c50ec1edd0e5c9704651e33f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa08cbe00cc5eeec4daaefd78a8cf8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1a2495b5d369ef81a8e5c00957864463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6287f4d1b627c501469353b9a2d99b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369bbd601c298be0ea0fb6043394626465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b91885f46e19fd72114d19c9bb755d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690278d055a741000013de2785d3362467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9823679323410662715c191864f6d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d06c0ae9f7d18afc98a805f23e9a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af3b71bfb8ae0352da015fcd39c69b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443986961d53ef9363ff934f88cd93b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987877ff7450e231f3aa45e4094b946d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15d1de67af96494f39e8b57755e85f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4442c0ff5c6e707aa5d097fd70558e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1f6aacb7056e5107674ced471e58d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826824dd5cfbe9de2f0cd2cb5dd3f43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35481125a1bddc2dbf71e6bd922093477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e29ad5b1aee09969a0f253837f661a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61285ea1535572fbd3c84b4ba31409479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072051bb7add6a35addfbbc42aca07e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90df5e3bc5b2306e918095b30c4c04481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629602e9b135d9c95f8ab89d67600b65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af525ccf0facae0e71a05565c891aa7d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0a3834d81177b63dc07602616035e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307b07d29a049eeb967a5755cc109f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ed52be62250019ea9192dbf529a49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3656d61a07d3dbc93bb3a095d9b0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38f40cf84b37429ed5534d6eb09215488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bf02ef8fe8d1f5501613d895694ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148ca219e8342d0237b5458580084a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aab1063f1cd857bb4d29a632e0b455491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910ea12ae02e88738393a61c4535140492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304c24b28a9ca69c51c6a429b3762b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b4046adb6eb67a4776454f9f1e587494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acb9708abde647d2a9e9d648bff844495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0b97bb52a2820fbd7bae7057489ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d368f6d79db52ac90d7cc9bf12dba9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f24245d0c9961cb374dc027f94fdb9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a9bd5b622b4a630c8e643080186b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e24aa03ee112ef40d76dc488d50acc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157633d0bf47bd283c5e40841cd97951501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6f076d8188ba290c74cc4425dc4b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41251f39203a2e067c03f37fb1e3bcab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e164c4b216b7658ecc8b1ffafe7f426504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd9207cbdd5ca7e53eb8c96ca73de2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d2bb49eed717526ee5e78f2d10236506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c32a3be562e3fb6d836354e83ea81e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017b11bd3e8a13a0bff88fe2a33691c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b640edbbca092794b28f253d5db88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dbacb24b3902b27e8975646b7122d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817743c90ceea3a3b5d2913aae9397d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72913246628149c7b91c654102939ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c82d2dfd7edb3afba1bcb4b5cdde3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cf0dab97bfbf82a7d10085b4629d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d0db6c2994533fec81aefd4804f20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665912acc0a18123e335b1c00cdb3a99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cefc73f420a21b2267a3f3d070c44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbd60ba1e2ec799400c8db53e81fb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac762e430e8bf02d8ee6aa616e64fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3ab0f5c6214bcadcfea41a623c6e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3756a2439899c0dfbf5d60a564fc6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108fe07aec1d7bbacc1c1312aa0bc55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a5d60e1b22c20407ea245bddffab0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3cf0eb4641a4a02db353ee493744f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a57560c8c30833d672d13091cb4e3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd403c4a8df4ab0f28195bb6771eed2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012bd2d169174e9f276f437ccf4c181527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d12336a8451e00a291989acd019f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c092b8f62b869ea863b4eab10d145d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3440b01e63efd030dc57ffabff09559530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8301c17a1dd98dbd42c1532177603531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac6c4e33fd3498d9e453c5ec3be3ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00202a76f79e6345bb2616c31740e0ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e1827c03a269c02917e3f3bd05ee3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200032a07fe33c4eec599646009838c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740e9a74775c4556f89e7b77444e4f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73290106ad0036a04b22ff3a28f81ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5e2ac6d9898cc2d6397b44a9144da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b145ef2e55f127f98b0f02003fa9276539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92bd54539b93a00da10b286809b47f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05549abdffeffa1c6c90aa9cf43534541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cdbfa7846bc6aecb78c95c81ac558542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd9932b7cf6fb217963ffb604c1d69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1024b4c11be0b0909bbc7611655145544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3351196f77f992593ec1fb0d49f1fcc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffede65c3ec406d5a5c2123b0ddddb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc08c6231296f60d0a32359a9cc0fd6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2e61ad286917ef39ed46f1ffb288c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f96ea306256f482f2e007d16da3a81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cec12b0af24642825ed9e493bca0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138463fd566bb957595f373e1e7218b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670da788c35a87121bd237f5b460ccc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bcb5506f851e23dd0fa24996391ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809712ee3867706c4091e48d9e1b8e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbf6f7960b7b6ea4ae7e4e2b779e61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7c5a28a740b410bbc5350b1f1a161556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf57acc784df086e2111574e90ffa0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc5053d4f93ac5cc47a868b948a369558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0f3ba7b913b322e7f15af18d8fcf0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effa63f89a47b0282f9b832c8e6f1e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d770e89ee967ae4b71c1a5ef95b363561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372da778e133568f519e59af6555d29b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e68caf4b110d962023cb475df231ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215d25e43504e6cc6dc6b84d6b7a049564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c640f71eb79fa2dc1604ec7c11120e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b04cf1e70ad0946f0b34b6018f86e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a018437c7d53c255fe3359f0bbf2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af323b5398b67beb7a58d116471a43d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338927602a3a9f512f161898ef03c5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa29ee0f61c411ca161d36a8fce5d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09db048297d314c2fa4febae9a8b0f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea05dbb9f0c0f0854363848bb38da5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589484b1c624241dec67ea2738f5712573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0ea62ac6f743b6fdbc0ae0446bd04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e79808b1a0f1ed2115f5444e29ab12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f362c8365d15fcf573a14fe0bd2870576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68d9a30a5ec3abcb8c70298972626d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea75be56e0b155676cf392f8f450b22578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061d634201092dd98e6ea89641404bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52da646c2b8169c6fd48bca348dea3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c4fb24cf7cdcff1d75134c0a19ab2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea786adce06731a96dfca88677cd7f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601414bc05c73308a75b7169f1d0965583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaebc88888ca871f8c4179711bad3b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073c2db24f60b42806b952443b999a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931118ac42b094564882d6985db73280586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666b6ce4240a9ce956c01b96e1fa424587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef039533cb898a4c147640c15d6c44f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49828364d3fbaa874a61fb89be8095589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5af8c4167c76e83356446bb3f1e949590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e421a71ded33fd0a058d136c42605591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0defe6169ee182ab4cea26b6ec02ea2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00211cf05f572f08cf6ead8b6c28e1fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d65dc01619ca74ddb2e43f44f0d67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc418a228440ec51efba98b93ca6684595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030932a61f94a16cc79bbdfa1066837a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6898f6395ebb0ec051161a75dae2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bc3e2eb78d49fc458c934950b64c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc375fa68373f4e7fd63310cfcae683599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17342717e791b4dfb58a03b741ba275600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48493a9904e1d40f4343bd2e577f9ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619246a1df920b66fee113b75c7b128602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38712ddaa4584cc93a0ba25def980790603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8677f5344c58da9e0a99d39577e3b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92df98896c4d28f22246aec3620a9f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718480c62475e69a4fbd380c6067b4f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa93de17bd0c5fadde9216066ec64ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cd6c54e5652821a17342127672422608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2387129d072116ac5477388617645609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3c11e3218c9762510ad7fadbb6508610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ede6535a1fbc51feed6d58e788604611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c003f900e4d4deac5c16147442dc88d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2259c61421d841bc3fec0f305bb30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4dfb7da3dc4d384454ba215d61691614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53ecd5cd62e0a434542d7ba31aae39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7e1f0bcbd6a8e48583f811fde2d3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31501aac3d875b64048e7aaead2ef5fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c788827999684f4d2fdbc6f20ea8e78618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7ab36041cb7ccf5e68dfb011ecb6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db36d209e5659f4e02a6d8d3d5f3a4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958214f933b1be833d4b89c1aeead02b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db367b60f9987c9883bdaba7b61a133d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c11fa1fbbdc0d2af67b865b5b67f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7cf02890705bf27e72856ae15f3c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c527c700fafa9a79dd465996b8e92625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ca2f40cb66f79a578d5d49ab9a672626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8628a53d0abf9cc751bc37727afad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a76e536639de8225ef52ba867be48a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f021e36d7efc3d781e4cc3cb3eed81629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417236595d5b3674ee3a56c95ce30e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078616b58bf5d4b7db3beef55b9e26ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da18f9618c731e5cd76a8757a4926d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2c0f00743a8eff3bb6ab27a28d0c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b9d519987ea4077d7f046c90cc844634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f268596310096cf03450b970bdeab58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0504eb73066ba93ec469093048dcb0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5584960e261977e3d525b78e025271637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d92cdd5d08488312d7d2618ef49f9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c40993db754262f41b464a8e2ed26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636ada4040438068d73f08c6c54f006640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02e682f22f0e29e31c6563a7b3c2ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532ff358ecc12a74e991dedea42b352642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc52245098035ebaec1abaae276b4e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6de2a392a08d9dd701e828f5be8e4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8cd7f985a5983500f2996869ca34f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f7424e2cd5e739a4a236a977d6c6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfa61a5f926b7cb90ed07ecb26a3e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283cb0a86c9c9e58c4deb41270dd411648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a812aa1e83e68dd21a6aeea85cb79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be149123c8c1d3f0ff07298c78567ccf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f8d9b4d63fddd472bee8f6a08f5ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c6080efb0b3002112c8726c3f0f7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411e0fa18e1c4b48e544b472183d7cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40133e14694f44f47a1ff8fb2c6ddf6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40976f686a47058fa46ef49cc00e32c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01e62234696c43f4744eccf4a4e1dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ee0cb2af3a244532db6a27d70ba30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08d33fb4015fd5ba37519124acad72658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57eb9fefb49140bc029f17d87d0cdc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaf2bcb5e367d192c9c4abc4d078ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168342ec0480c7506cf52e1a6d2ae70a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdab8f68a73cc847c12ae3ac1b5a04662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272acad821bf5f26eaeb4a02518ee5c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cfd06afab9638918f4d79417ad447664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11590c9becd540b4a77af14951239c02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86951a5dcf97f838f1e57ea53b48d0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22573873b18e14d35d4092dfba441b16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0adcf785508abce44ece4c7eea6c92668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8e949394eecf737c14883e776d209669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423a4198483d221871da437733b8a23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e2446ec7ba095ac3fd33ff550aaab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e6d57f0d09db35c0ee7bbeae809ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c697b67aac560f9d7e63af062465d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effec0ddfb509128afc4172674ade1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367af8b23703f8ce59f721c35a802e5f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dec67f35ee00fe07d2b40a1407ddda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ddc5286b804233d7c1a0b2204c423677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421773681b6961e12c98d52b1191c01a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5eb6376f02141cfb234f7ecf7c683679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf1ca760b85420e9802d9183564252680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad80df5232d8f3bdc80443b2d45fdc3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b649f57febabf479e1b84d412131041682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4248385015bae9f067d169df47977b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc303ac3fe8096554eeca9e28d48ab3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25746941846dae4dd865f068677a44685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6728624e4e67698e47e74fafbbd9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f03af14763de3eab2b41f1d10b7c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e53a3d83067f7642c0c740a31d98a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b00fd57f7c7e876df6b2f369e1fc4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a48e2ec63432ba38892c6192b70555690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a587dc8e355b88db3470ce3d39f4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbeb06e7be4343abe5e44f1d964063692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f2db691fce157f3ae8e561d041007693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32a046e0ecf6ba5b2b6e631931dddb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24072f06ddabfd2dbb864e4988666760695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a57f58abe4f3adf051ff3b9895cc9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f15a0cd4824f1257a8b41a57359447697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7788f9deca99ba8eaa4586fcb83fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1745c333d869bf0d31c7e0543aaabf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd22c80d8603486fe14257f03998171700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b11c5b37815d190c14fd6cbf656fdc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8642242d30b579931d005de1063767702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0c423f339d7e21bf0d17219d72eca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3662980a16949d09a479db71cd2f1ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92899c50231422ac5e292f943bf4d709705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88148585640ea64714d1799bea953ca8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8bb34472c72d8166da12645f0aeab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136a4b2e5538e48b4e610307f10483b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe790f209cfee115110876c8d17d3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58890bd078f7aff2c2e275b7158b63a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e62e88d4336909a251e0b66bbd2e5d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f611082caf027eb7b9512008a02b7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8dc03c850a46c136d8fd400fe025d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749eb8bd188a8d6ad7015d005026633714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61313609106fd7fcad2071f84d57730715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5479f98ef3f854656ae55271baf1f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897faa7dc6c749865525011876e20c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f53b44866bc17c8d3ed7a536b63bf4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315084c12fdb2d10d27804242fb83470719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2e692125107e0df683da558447610720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de16ff09c4fb5de715c636fc111a679721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964d465467dcdb474c69ee9dad7bc64722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025d73206bb56b4e4a898430f41676f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d3877398f33a3712dbbae3564ebb5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b91b6e37c782b63d0eaa76a24c6c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164269b281903db3f17582586aab78c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213852012ea4b2aea2901a8b19a8f49727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005b9ebcde9357d2fc09d592105ba1c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98a8791af5cc0ccb546e8dd3018930729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33134246a61d6bbcc336e72147fa43b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505296259ff4357f8099e3b749e91f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb31798be156bb7b7a304902aaff66732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2309e1229d046307ba582102aaae53733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e79bb62e2843b1bb1d5b34fdf9ec4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884250c738eefba812f828faa6ad093b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f1fa78f84f9fe2de27ce5474887a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7adaa381c9c59d197aa28e7573f229737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900ddd7b7d7394dd0df05a354ebbac7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b964e53415ed594dc460b1383f32c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61e1a08add7a65df9a3dba6376f626740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8250f497ba06bb24d8f486bc2adc42741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7ab3b94df10dd9fc37f8f11afdba3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438eb48861b86fd218ca2f9ebd41f9e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf4d5a6ac8dd16d329fb24c4c7a9b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9533377a9ebdc5b339a9942b8e4441745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53ef73c2345a6a4a5198e2d03a2651746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47162e79e7211933b45bd5cd3a15b013747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02c80f162bd3fd610d3c4e122878e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f848a1dc4a89bf0b92d9b2b199cb219749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25650e6334ac10302d6542345d9b23ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f524d35cc083ad150a0e672163fc829751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fb518a8858cacd5e02d407e99e1e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77c0e268dca9d0f4a292b3eba7c87f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e4084f93146d71f870b7d8345824c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d2230ccec72c0abc4c5387615bfb8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf5e8ed58b6214d23f2e9f7e2c9ceb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce4d5d4b34c9752d890145309d0ce9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355672e2ecb2374842b1e1c81d4e9f0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f713e14b62baf62c93ffcb6ba1130759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ec33b06a35e3a6df383deccad83e7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd6929018e2ca0cac0ef7ae85d7050761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcac8907ce00c0970ee31c8e0c3e24762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3d63c79ce8f01b777413eb5486136763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a5a44c4ffb50f8d2a7e3e02230bd2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95108be59c13e9ea83313bafdb4bb9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941ee3d2b1eef68442af046ffd3cbb2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9917e4e9dc33ae25d63c7eb585afb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5d7a8b1a9e7f612a698611ea483fd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32342d4aaaef0a4d13933dc1d1774fef769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8aadc1009d48b5529531931ddf158770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5077f687e9cce9d9c9045f895d9bbd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa4613b3b0698cfb7682005454d8fc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf1f23a9a54c9af4005a94451ee02f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b26d4f8fc459e58e63d776d2c9fb9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521e35c991361d3cd558780020404b7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8685b724875f9f033624161d248f8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cef77d589b6d37ef4372a42f8bc8b3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80414d0985f090f82536d6ed38412230778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf26a5467212b18d8dd4e40c87514a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8d7974b8ff6eb76e7926482658435780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b2e59c03d1bff29d8be3df7b9c1d8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea135f2606f9ca52d6672f3190743b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b40025bc2e5524b6651e685c26e6b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8845c91d447f68f8d6e48d1a439b48784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ff80dbbee6d105ad59ff6fc9c38ff785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93059ef197c8a06e04353ed6f99fe9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a38a6c95aff1e72adc13149755e2e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157646e2ece42a04339bf060405385a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e57cef153a0f35afbd6717a9621e77789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910d7d5cd8e1d61d03a731fa8bcbbbb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ff6b2cd6145b20a8d0a4dcc837892791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb46503760661e2d17298102bb69b5d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1830126d65b58897cf7e0632640ef793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e94bc390602a240c6181de6c3fd93a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aba436483e06e9e9884ef0ae55f164795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d3bc875d239179ee5e60db60dede2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc99419aeed307a390b91ce825c7c6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964c56bb43181bbe40f6793722d21c7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea68d8af637634a1057941d84b9819799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb18040781650d2818798670d8d89e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e17f305defbc109d8374a39647f8f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea22f2f26b18cb8c4e1ede43b72f80802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4831bc4897e923f7bd13f800dae634803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddd19806e4c4f31cae7004e6136d14804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193d1f2c789db2c70ed0c6128686775805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281706c753778d34acfa84747d70fae806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6c1475791e741d257a720e17dfcd4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffda581a4263309c82049eb6af41fee808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533cd38fd934aea7b0407fe3c6728b0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251905badda03a9ae33f3ff2ff15258810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cb6480c8b11c9ebd7f31bfdd6a541811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dd0462bec9d310096f3c5e5aaaa0d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da9ae8442923f2348da77d59d0c512813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c6ffc0044198551f5efeb99eb5e20814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad84abde6919da703dbc1afeb215317815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898952ee1f5117a76d63dd589e468f71816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400486218ee7f7138744f4b70372a4817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13541b685c21486b8272e1b4cbe353221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb31076e1607fe2cfb01dbf1059b5612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d69e7745832ff555e367a9dea7732e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28cf415856822f36d6e45c5e8170604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec47b13b17cbcc4dc7dc3bda92c539b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f132535fca7fe5dcb4550c92589326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb2abeda819e28e222e57af275c81c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bb89821f6919de74f3b53b5e1c45d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f021abecde44bdc769d15537864b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c811af221b109f2826bea9c3abd3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61049cce5e95fedaeb34a3e478b44d6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da636938cbfd568b163b08645ebe9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e2548f4db15cabe464b0729333d0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e462e41493745d05bfe6c59e9121a0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12489cc67b083fd71904d501cb2e20ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8b094b4916473d9b37abe213a154816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd6289ca3cca2490c8589c03f6f88a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a540d51cc30d4b31ba65a93bd98a7bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59a7e6830dc11839349aaa7c6ef21b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534768cdbe3bbcdede6b69113e8813720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879195e043af819143f7054e05b632d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd26009f33ce9e51f1ce48d57fbb0d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203439102f19c4a608e2fd9b3a6978a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622c30b321a9189a36fad2d4b8f536224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43788b3285e93cb1892901ffd9ab9bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1e86ba4e062ffd4293adf32b11fd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5be89b383d85a59cc05cd20f47683527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95aa56708cbbd8335595ff1655d52928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4cf95f34bc0ece017a5fd2e3ce97529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70397903775733634ee2f3d203758f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b80468cf9dd622d0693afcbb276ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7ba09deaf6ec59eebd00875ae18df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cbb310bbca511fb4d84b37ce03b8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db064722da59eaa3fe723f9b8095c2f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a0ec5628ba2f683fd91f0222d4b3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84685e856a17d407125f9439b61d717036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a9b6a983bcae3b050682a9bdfd22037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578411cdee64efbd8811f32a4c422a9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69414fc3d3998aafff2fc7991862869e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d24bdaa6ec6084a22c70888e9393140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72864639c9602f9aea95443f200cc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead5932bd834325b9ac1aae5515f1f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42263ba5daf3216d4fbb02332bb8b20f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e55ba3f0289ee6572f3dbfd809a2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443eabe5e13b4c124fa3d433d19e2f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400f68ee74822232c150d635f5e882346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceab44576c0145b11130f41bece6ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bbaf9e160322963a841548cd631bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00df960060a66f55d97dc45aa6d1c3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e9dc41df90a98a2469182397e3a8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0df74e9a208cb9d1781ab13067fa551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c32ba784545fd516d069ed2a2689f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf666e74c7651b620e9e4e3581a0f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e51b2b931df49454da3e32a54eb87b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9dc1623a02e1b5461408a31d92e5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533a022fb1d91b8fff126c3f7d370a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8b95a2bf31d5e8d19ec451596d9a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceba9be63c629d41532d8f7f4e1624058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b448fc111f9533f96c71676a61889659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0b94346506d51e17832ef24be878560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf682ee79ee9fa79d971d90ad2bd5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6143e9e40b1b442fe0ae6fa401bb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9191466a588ed264c36a80479e70b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675da19b336da0e15571fd3cef03862264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b6dd81b7fff4c9abc5ff6caafc06765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899085a0a591858e9bb0ed12917dfa5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02883cf23c1e73646c60472187facab667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc9319f57578be0e52d278880e773868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4606a2af495d15b2a20652c07ab77169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d7800122bd0bc73868ba8c77e8e8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6702ed84edfd5f8adaa46fd5fd1b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a37cf3ad93ebd8a2d218f7cea65a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7dca5e5e14cde889a51e6989f7c1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf97e43baf0522c240acc6b21b722a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f762b6b6c9faf1b7a205e466898a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084ef0462b50fef1cb0230e40e5e5d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4a8c2efbae2cd505749e78172ef7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc1221f639d0b44759d849fcdc2c2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94b36352be9d45dd894f1ef42bb8ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1974cd3021f995f1f17b21f962a8a0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d657b9aab59e3866b64759b53f66e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b0dcfa20fd6933d461d0983ee176d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180c08612070704bff52bde7b3993b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5955c537d669cf62e6c94a73eae2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae23ec3ed1879a4c9acd34f81ca48685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2c6c1c85b8b6d4569cc46c4e682b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f1f7ed8857f5c4345b0c086355d8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88de37c46f2de8a94dce767c0fd38d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92ff4ffaa70d29a5a0a5746552574289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5db2514ec38845da1379f4998092e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212f1fd7d90607a36b179f5d326c9bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4015c029c944617c0430e29b92d8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f6d646912f8d05a6d0899069c2e7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de17668c2e8a82a1039fdf8f8bb38e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5555de861f2f1d33db32e5f0c304295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a60c8868b8125d413899b0fd06872a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd8675c53b5716d7b6d82840f0bfef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9e623a4b93696729f6c0ed2c8b4e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f995779f5f8ac5fb72e622cbc6c0cac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cced5eb6ee6606735958c343a66bab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0cfa7eb50a42fe98bc7e474daae47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18af9c85d06e4b4ab5d60bcffb19421102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cd889a6c8b2fb8e29956e3d26ec74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6009e7c50655167746891af53ee88a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431e0238172dcc8e7a2b7ebc6fb03f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e496960c399e112aeac7d3fe9846223106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573b3161bf5c84d1f6b1bbd28d7a6bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89b633276cf9017a67a04ca925b452108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94b6603b4c3edf35f0691d0a6f8256109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42072e336902e1f3d809d3f86d913d41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca280978e52772e69d2de407c459aa5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0685c5a2e6137722eef2184c5c7ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd756fa0b461330df956210396dfc60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b1a61bcdf4b34079624b945cb17bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9fb345f555d62ef883fd768ca78cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9f7cd0b28f0ce1230560e7990ad9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f511ebb9e4f06f19c8fcaf8bfa946117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99086038642eb4bca925d2cd7db108b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc54bf85018238181b353b07023c33f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d98d4fd00736cde7a8e3bac4a6a2fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ca150407a3953f35fb7461787ea99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba81974b8f60f0955b2ebb4d36a60df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9f97f135a2164662e5f488a9dd11f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139a7975d4c9834a8d4499f79cb2a27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90444c4c02c9d22509fac4a0506416b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176f1deb2e463886226ba7807e832a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a095f33caa30ef34528bdbebf07a15e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee4c5dbe0487d563de6e718a512760128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebaae8cfdfc8c1541ce836d45fd84c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a9a79f87dabe9c24dce27dbed01bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a22a1ec32e20b789bcf65a81165222131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dc0f15fc48551d7c1bf6bc4820a7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9209f934d0ef85f5e82d89c78d12960133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867bbd698fb1fcca48019659cae8a48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00a7321d3b9edd29ed51c87969dc77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30ece007d6ff231943f8c00e81a1ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbe21ddf2e195f9a9b3124f85112cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3884dc37d8581faf4af613006709c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6dbbb4d1caeadf9893f7a6d6c69f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec108053d7c94c80b4e1d92b9c82b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089d82bb336a0b761e1276db8bea330141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a770118f6f15997710fdbbc6eb242142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3251907286aca707098b90e31eb5d63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bcf5b6832afdcbf6c16834c930dc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4c51cbdf6dc8c977361ccf1e600d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b71f3dc35b0f1de79cfcbc6201c40d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab4381c78ae8cf97a1d89748b40f5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1da7f916d0a328a52c93e6eb8103a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955376c0abf1516a52421355b7957e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f7c8c23f2b3284a5e93e7b43e96bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db7c0a08801b0228fd43e199870721151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e9580452962be640c25342c00ab6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc10311282a66f17d68b43d63ca011153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9606db3325f60906d8f129ea7679f67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59979043ef9d701879c343f5edc15186155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810324775aa5320832ca7f1bc94b5a7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae894a40fd4aaaa416d96784857cbdd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac452dad750354af42a42d0aa85b2044158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ff8cf42c845b455046b09b9a5401d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc8d5e0685767f82fd8d9212e7884b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20ec43e01affa9777c7f661147722c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed131fa805e3b78769a9a0e0fd48c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dbcb2922f90cceb26c5ea6de0fbad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6af423b78967ca4b770b0a5316aa7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acf8ff75800ef0051825ab7c607f37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266643fcd2b6dd4f104b1dca1ba6280166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259e7fe21c45f9dd701f53f1b22548b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e93c15f17fd90ff9d35a45293da76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544470611eec6af7a701a8e8fe19f88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35404df2fe55cb447ffb2df95f089941170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b98c5257587a99c689254764779ab0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825060fe86e8255524a65cfdb299835f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5e625568f1c3bf937dd4e2e5ff62d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc0a8b30a3741d778c524ab2257f77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60108a0501d2670b013b96f7010f211175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6913c47b8bf13bd786fbb2b22d51bfe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37014c85d49bc2b9200232acee6299f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca04904100ca7de921a561949bc3dec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d555ae23a25d9181e6e6aef2a10ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b5e608a9edbfa828678b2cce0dac1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b5de0b556affac9862b7e39e020f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5389222dae38dfff02b02a34518702182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd43b9b7359623c52464fea467643cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666aaff1025c15666cfcad077950ece184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac588cad8c239931f1da87628df52d5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86382af39838226db8dc86657817118e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b934277751d860fd55e359c13af7af5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430746f72a0ca8b15c9201a3691d52a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd528ec52beb60387ac73836c394456f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4a96492b2b11297e667545cd2d46a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cc1d22d704227da4688b0476bc114191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bb885c6a0176b0d10fbae47cc9981192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbefe649081007f4ec1c104e3780ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d735cd0e35c48103e2f860ec5c3cb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2967b50abbcab9b94ca3c4d11aa2cb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0a0732d0d3446ef838bd14b7054d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332b388b31c6ba1fbec5442e977aff3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8ab2695a57a91c74ccab72bfc4d47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00559dc1d1adb77357bb3d68ea314cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e719fde8078ba668d19a8a902135b6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8364a8a5ba3b5aa55ae89bc691c121f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fcbd5164568b0c33284b715a10258202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bdbef619dcde31ba8ce53390fe97f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbe2d1da8fe161f0fe4766da47b077204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d38ff17bf2df964aaa371e816f030205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455e8a5fc334f8e6e7f36839425fc51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaae2561a4d8b11eb1590818ea78a16207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9874aaa1811c3baf72c276ab038899208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f98e3f8c6a7a68b2ef2227492540f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386eb683fbc8a85dd2b7d8e9c7774d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d1b964572d8c4d2b11fa9b29cee27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ce5a624662b7274c9844ebad0744c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1d61e05fcb40424b9bb874d5d5fc1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251801da37d99e6a971bdd6544f9d458214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710cea944342555ceebd9d3111b86ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba455dc2793a24d1232e398c3799c7c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97f5099ebc09c8f36d249d1782c08e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ac1edb6197221bc9a2f703b1fed81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a98dd52dc819b987abadf560d55fc0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35cd04ba96520a96364bba6fba38c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368b7122c9dd1fac76afb8ae7696271221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c0f99e35c9e32137cf258a5ad97d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed85fbb976004fbf2f9f21e7f4202e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02871ce08f43a72b223ab247b92749a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4aed864569a1fb54ece96ac5c3dbc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a36f37890235d5f6330440d1a9a7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6757f57dc259cf851e6ef57d28321227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3f8e03374b857dcb4a7b061b00ad7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891e022fca4566bfe7c85901c30a84e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06740d212880971d299cf9ab86ff2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78141c31c787e0ebac4b40b57d4c6e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9b82512175ab7543245a4598aa839232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd8d88c386676b143749451486c039233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efdf00a1f0f87149ce2cb975c88406234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d2ced4e98a4313bd5a86761ce10bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef513fd76c08a5a458137473fcb432e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1dbb72f37dcaf76cc520f5be831be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa4f3bc24b80d9f1525c08affba947238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bd60266c44c14eb1241b1adc6009b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4207b8b7fa5fc44525d0f95e66308240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4d2ba21806468896865cc694be9de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077a1ef7ed3cea0bf7a8f16d826e9e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1681a87c588d8e7b064bb1111e1ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb77a66c8849d29d3a0ef8908a7a65c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d7e33ff0db29c5c7113f10f42c652245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff586c7515af75367857f327e25f6089246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f86d063bda87a982bf5bda69a2088e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba78d84ec534143f2b2f216ca93dd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf4f46502b305ace37ee8ad6a521c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8790f9dcdfb997bbbd4b0bf804a9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63263ead632b2901cf5c3d47a239bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089a7de763d58578b8a81aef5cfd74c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61a33ebaa283c4cbc3918e78241510253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c2cca450f34ef3b7d8273a28bfde9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a196a3337561a23b27a5347140504255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3f1b5ddcfa9b74630248b4d803e75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2fd0b5867e70c2d2643e3c13ef5a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823068a37b5dc29d3b2f126c38071d46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc5ade16ccf5564b026a92c9e1a02f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152663e4e95712d4a4e187fd4d21df9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeffad0c2e8dcd9a0ffa26b7716ab35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d13bb0994baf49ee92d063e0e9d47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd661cad718e0df0ecfd4c19095e03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d567f39d86a196d2ff41c59cf6755b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af0db9a0fd08d6561281cbe737cfd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded8aa20fad984d9716b522c890a1da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6383c1eb1365d0d529cfd8da5faeb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79498a9193a833db1146bfa26b061eea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf909dfd4f1961fb9a641752cca5cd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65afb2d499f7a8d879b119ed3daf36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aeffaf52b5821fbe709ebb7e64280271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e37a670ed75c714923739f0e35d3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddb204fe0d0c5fd3e7a9c179429698273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1656e140b7d033cb505dfb48d5ba705274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819b628a9f78836dbecdcebfbc72a3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcf006c332d50e654b0812c9ff6fd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb5c20eb68cb99e11bfa4a82243064277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35f30f2713c56e27f404fbad22bed9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16a48e6dc7d078c516d8dd3769b510279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d527c534806c80957d3ea16b7e7d1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9440448aca348194bd59a9e7059b437281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44073dc8475b53742bf75c0d7b80f59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c142a95db8ab7a39ca17acea1ce682c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9afd0529bf6f1a27f5de488d37968c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f5774302716189fa42b18b2bb0f58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fab4ed34b785e9789d3218742789b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14194d8ca14e413fc962793ddec86e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a65589dd0f553651a5935980ab3378288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f9fc30685afaabe8840b28929a063289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998882aeae5045a76dab91d43667e8b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edf4eda6d06b5c0315a6d3235ee0cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecd1cf8844df3f31f6c02d74887ff9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f39e3f2536c1a046983b7c0fa55a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950121fdcc9fb7b1b43fd6ff4411dec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669fe717f0170872a63483cc2dae4a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737a11fa22cc3b04140d72574eb559a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cf8edbb534fe3137268d824beb6f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11512027b628d343af9d6a2735d63ecf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee06f06f76dc01500368c0941cf537299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f32bed6106a2dba817773b21632358300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e6be8c68a6a8cf388ca5b161bc11f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc037b88a52ca6e8c22b53a2cd6a8ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57373836c34d47d10143f5e166215225303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663baf1231fc3534bc64ab60d12c20a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d90e205320fe005c7bb34b3096638305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545dc1471f633164bdd77f2394babba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163b0ea4b4dd5de58355cfb7ccd806b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a51ccdd5e7132460408d3412d162cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af7d9e37557d0bd6b88402ec518291309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61254bbf063c3758ce1e6adc238f689310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec502891238dc9213fcda6ba018b930c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873077838473f64b45c83bbc8eac37a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddd04412a08e6c77caa2558d870de0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b47098f905920caed8197d9eee909314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238c3a757801f8e05a8d70a282e09a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c2714b8352166f48cc5907987c791316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cc892190db901524e47659e450d0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb44622125cb2a02ee80fa738f05460318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c7fca7eb33ccc5bf41e49b7d87081319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d750f70a8e21cb582b28efef77f7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810082955e817375eb49084ab872ebd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba09bcfd4d8ca821b0cd99ac42dffa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932308e996531652371cb5c9a9637295323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c83c21f1cbb49a158df3b2e0029e07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b4d960fb6652e4f2beb42b554b26e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371f193b25faf3982c910b7abff5e42326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f506d4a450e591452e908e3c714e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4056a84733b26133d34282b692c91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4007da051d54b8f05922d1bb2efd14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee58c364f178252f422eab4cc3e4c5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbddc6f1ee8d5473b084edc22dfa93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7c0a21611043ed5181306f6dcf1ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfc34ec8860ca8a757490611a5c1a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c5ff90e7ab1bc98099ed82e2fd121334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081d8f8df92fe5dd1cb8ae8dcd69efa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e8666683f73c7ec5dd211ccb73386336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8e87816dfb725855a7024e7675beb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76b04b655394bed15f2ff0b2de47a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f41e91bf830298cc5f02b4dfd969c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43999b6be7a4a0fbae9c133f47ba03e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66e6dac11b93d469ce4c0f85235edc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab9dc7c4b95a204aed5faf1455df5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319f8444ff0d5bf0709c43efe350d60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ea699bac861404a989e5853fc4455344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec070cb218976373ee4dbd854f2c844345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33313ad0ac646144d5343217765316ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb733d4ea1a98db8f9f56f021aad5ebb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabe7a0bbc8889b67a9fba0e794876c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7da16eabe9e566fed570bdf58da44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aca1f03435f120951026de49d15470350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22718397d69b04ba46d5893a723b1001351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc8f7361a273c7ac6c497a62e9d1a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840008f1cd076d23bf81680628a26da3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b2d57ab847691eaa7160ac86298ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060524928429706f8d2d93e179b7b5dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90c664fc8450ab0637df30cc97ee45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f1a631d4ad37dac69ea23233dea6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a28270c1e700c8dd86924e64b238f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3284c745eb7f55914cd0e567174619359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc07ed37fd90b96dedd86a9b8f6a73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f36b171ad8a701a9efd4a7200818b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76d8865c8f2488d9803bb7d14228c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167fb306e30d03ce7ce81760e8d77a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe342c5da507145f9f61c7272e74310364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772473dac71e3900201bd2e54d83fbe6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c4d7c8a538cf2020281e778929749366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877c3d7e3e129140f995318c4bbb424367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cd7507ffa5697fdbd5ae62248935e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ce21026630442eb327f848d4927d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb12e351b81416380403a22e2f56c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b66ed13229a4f1b68e54f9e223f68b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31851d5f41fa42a8388eaf494be471372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e33cd7833f96049897f14f14d12c32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da1a41f999d8ff064b5e51a7116e5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94922baca0ee45090610c02cdf0315375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdd542842a0566e7c51b7c066aeee6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45679e112eec24c0e7a38a9b1b83e19377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebac5809512332bd47d5a19e0c92810378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3d1aab03de42da3f4ac1382507aec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6412055f121cad1467af553b57b6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589a1777d5d8322ad956649f13af8a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7f75d03cfcc03b26d54901cdf21b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6151b1eb0aebf9b1d3ec72849f852aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbd33f4c2f96537f4db10327861e48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5592c6d712c01ddab8ca4de1a02ac56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83866ece98141145a39b820b0fe8263386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74767ee476c6a09415e493846bf3538387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d40aeee9bb9e188a906045633de0f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d59cf88393120eae46c89f800d8c7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa63a032c3323af84b54845ea6e1a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436fe67cec8edd9931bbe86bbfeabc2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc720813629af9e35e8d89da95e47db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d3cdbeb938ef6cf2285e19bb25d0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfe1dd2ed5f019577c6a3dd33eb4fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a54aa726fcae3000d8dc99a06c466395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebef54cc1265966d662046632fe465396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c74517512fa2d22a18119336dbce78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ba8723527e3b95783a70ada85e0c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388ac1afbc2b0a8feaa4cc3067d8461399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2e789495a872d234a200e0a82a518400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cdb5a4d4fae66322e7c2140b114e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256e54e1d6cc15e2172c4be2850385f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1159b26220b98acd282c5d5bc3479b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b8d0b80eb2ec4a1c529148b676146404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd1982b6afbf1c61d25a40a5936e7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022190321e18f45dd99a7b4a32fd2a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4586f600aa923f59a75a8c21675eb8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d93091619e399647e48b0f027c53c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794ade1da6e546936578f79f2e0063c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e044e3ca6de4f77fcb70d3a3bc551410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f6e2df0ec64a5b8743a9e6bcb612d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e38e332f4216226ee5daaa37db865412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72303b40029954d03703f8263eef0504413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979c5198178f0fe64749d4e01e7d288414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4a88f33442a6d7f2f4b723883890f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed5a30f40ea06647ccc6b388519821416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7107ed8c6a1565e0521d11a8ba452417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624c605b089ca9c89e0056308714c05418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c792acdac3700a8ad4dc5b70f03abe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17877b70c2ffef4b60642b1c71a04a18420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674881c831048be7b2650cc3b0e0c41a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caeff0650536284aa9e610524a2d5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff298a3972ad9c0f95d5be30940a7d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ea58de456bfde1acb3347dc6431a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7707be833f5e51318afc2fe940c56b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b0e74ada7938ac67389764d950ccc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0ace06b95cd5851e909108b3aacf0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9a9f4d265979bf2647ba2ba775ab5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81c01f9e646d86606f2de3538ae5d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764ff6d47a6e948b03281fba7641a0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253f49ba0e84584ca2342d0ad0c319b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de783fce567e78c9045f7aab36560bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ea46bde68279b0252729cc951ef92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6be56d09dec7f941f94891c081fb07434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e962c3b511f7233f0dcbba675532a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf6b06c4ad4a1370a2f0246f0e6eee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd93b2f03b654e31953b08dcbfd225c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101723286c0e08ebee41bedbb97a5c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c647686ca97b0d89b208ab893e23460439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b28efae4c20de021ecc3f78a3db71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8e0c10534bac623e40f4de06cf930441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97528e6066a40ba90d8d994ba5bd514442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a7fea4327959b4bef3331127c3e43443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1578576692b93936fb5bc13217c04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaff4cd11aa66189dde6adfda975b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd06ece13d05d6dd4c7cd11c8c41a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bae1cc47369c198eb7d323d85abd15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd33d2ae5e52488bdc681756bde6a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ac8aae9cc41456bea1c01437d1c5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d3a367c5492b61824035bd90e0c6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898b2901f1a93ed6f628654949b21cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae5b14ea3580af3a223d2b29f7a441452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f43571b32af1c16c4e2f4e5a3cfbb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c1fec7d7e348b7e0e661fdad5a7a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d37a2ed25209edae4f693d71378d6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338d0d97fce529116e09bf2f8880f4f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fd025d3e6f0ece973534b30a51732457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e1b6bc90295167ef52dfd1f0bb815458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33427f27b1b959ec77a06d840cfc09d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb642cca3729ec0ecad6feee50403306460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701aa260718fcaba3010601bed693a5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f175f1b65ed5e05940337c77afa74a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9a4a7d619b3e1c588625d54527f45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d029e4757bf70348020eb78e7713c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee534a55c6ffffe3b05d52c5eb596335465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc4f8a063024f3314c88678759b245466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a018cce2fa704928b3ffcac39c72d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe752a91c549ccfbf047e20bc1b0fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca58186ef7eb7aa76851ddafc008dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d98ca580027937fe21e30cf0e29c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b372d3fd567f00f724c6cdadf6fe27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedddaffd4c6a4efc5a0f1b6f7788f47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66fe07bece3f808563ae4fac7ef37c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ad65fa8a877022c763bbb2cb37a6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75aea8d5ecd3484003ed0d18b64a42f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f107d95fe074b60a5a02b115751d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057aa18b6fa52211f323313800ee8b25477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a59c3343b0454ae2b475503277ef2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06e2c082d38998125ed6afd74bd240479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b065dd9ee1bd20f9beeec8dc24060a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323e06e66ae431444b4edc519a95bbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824d0543487fb3a0505f80cb3a7fdce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8963f07cb891d6c9f5aaccb28d468d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19dee9d39a46e2e16b1f7c2bcaca9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04603c69284352dda2b0d9d79b3f8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f7f6bcb9370beb75d00889f97bb33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8b5d14711fdc41118313c6a616673487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621a0070b556473c8415de8d9944879488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192065c4d59316afca034a80224af2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8273d29fcb06279f805454b68cc015490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5e4d4f795c48726ca4c15d9710640491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239a373254ee2105f97f88c5d786e14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7a79b6bc32dcbdc869b1673d9f788493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7441a3b5f3fd52aef6bb866c31f7f8f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9433d18f8b4aa85e2e0d863092e222495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec65b57044f46d70ab7724012c32e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadca41c64cb1158084e2c759c692f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8be8bbcedc58a91b10de473ae2ca74498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6505dedb56f85452a6e661c1a3cea4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9315685ab3ecec39794964b541be7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0596343baebd6caee9645502aff8fb8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b4111297be06e03dd5c646eb275b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576c841784fdce4c324c0b38f6e115a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0d277f8f20d31dc5a26c9105bf1c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb50ba8b282b7205a7545028ec39de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119eddeebe4313a77fabaf8a249469a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a532acf45572faa7aa508cc6febb1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc55063223da915ef7773432957e39508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b02432bc71c4634c16d2f2a522045509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dff7ad12c857d6dea372bc5bb14b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d10949100b70a1473596d9702b507511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe1ad1a37461c408bf3e99b1fffaa9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21491b23f0462e52da34382e2295687513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aff944f73dd170fde14d5edee60bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cc123e839eac7064d6e158e1be98a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a691c9604c0035ce9c7e1dcb99f526516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53198a64bd549301da9302856b6f69bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e38121cb4b8c8a99ad95370b125f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7629e355280db03f6ba8ffd600a8a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5f955b7a357be9df9cafa538e9bda520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a173954e3e096b561b31300dd34768521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4f311de5d4fb0b64e34d3f618498f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e902fcde9bea5143cfb898a98fc30b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d46129fd9d6bc5aba543406a498d48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e665ebaeb6b215dfc8311f465724e14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffc5b73d318dde4e5f8d9e7d10f161526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd952c99eae2d887b209261e9cec74f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffade560bf8c6c39f0d0fe4e55351e59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48595f1ebca7d46ac0dec3226b6fa607529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce7740c809fc8c41e7b7b941274d86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4050d33625cb9d2ec7f3a00affebf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc3d4cb50fdf7d7bd7e163e9ecb873532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3866b7bacfd2e8ea9eedca8c66083e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35d14284a612a23be8a91a2466a3f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dec9cbf30f2ad84eb5e6fabd1439e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f33c91fda2c20195bf6ccc688fd7ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e43222f55bdce39668cfd2f9a1a29b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b8cc4182925aae8b03e406e9fd70f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578734951796195355f58d502d5e374b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9f766d1da36f5933f813b09dc9f27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0545cb707e90233e82eb6e35880d4b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93bb520d45c8666f668ad6fc75e513542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d3682025ef63a5b28f66c4a94c925543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92c4d8d8d952a4510e7bb4e0676e23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa5efc59630ffe32631db0c5b0d90a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaac88b56f408d581d5b3e10dd13eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b0c4bc9aa8c3bac0f429d014d7345547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fca50ae1759ccd1d92c8a077cde5b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171d2e769662159943d6e95ffc8317e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e176082c8d0e6b987ad706b985303550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257dafc8b39183ff1fefb113e961948551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6a7746d8d8e0dd01f6b92ea360426552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2222e749d90e7338c40334743102c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b4d9858eac5928aa2585effa96d16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e79dd5de9df5b6153d8ff945b5b5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609c4378a560bc08e736ee1465ed186556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac118b93f050d7f16be29801c9091b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446cd6f058e189ff9fa3b73079b2785558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29784e63bf08e6580b5213c4e61aabe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa5cc86cd386f63f8912e369103a7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a14b366b35e3216e6befd4f8ffdba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996560999c37ef428faa9892114c7294562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0256f003e6dd82d0e809f613fcc05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060552e0072a985e5e81ba48415a58d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070348848233af4be93a7312944ab47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f3727ba4379bfa40b1390f1890a20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb93ce7a411708cd5ee58bdb5dc90c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd18f3106092a08ed79f449f2b5fd5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40f934d2714faa767e5fb868d0297a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2df4423b7390626abfa3cd346e4894570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b31ab52a9aa20c3bcc7bd028724ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dfc8ed8ef361071445ac97f2cecde572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1626981a3fb9bcea924914019db632a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9ec3ba504de8d3690e75e945554a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b82dfce6b1daf4446b5112986bbca5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a9eee05f565871113ee0cd8b80bd1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cf0bdb1033d0527ec6b9470bf3dd8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114469cbed03d41228258bdffbdb19e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2ad62e9fd0614c6fe765299e62b7a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3e2ebb44f11161b1737b0132cbe47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cc5c9270d88a16fb72e67767b898f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976c769e14749b6008b1c233ac97826582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdcd067b59c09e55f0bf699fd116c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bdda1fc78afd9f09e7f6c08decae9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed25b2a2c2c2fa285711dd73562e34f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f4c563cfe759a96c76f03d14b837c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc0e358f5a8352d4b0094e0092f39f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de0fd814536a1ed26e018bb6216a9f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986d58a572d4dc410009550000d94df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c3a2407f8046c2124de811583a6d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639a58428c21f86e6356e1e252a5c94591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ff123995b0e0665cd5c3247a264ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bbb3de4926b9fffb02de94b7fb7dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f5878cec59ff91c57191266a3fc4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472ede1f52ab38c2dd277e25acba7f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac904d90a3d47dbe347f6c3fb856af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4ef70add191231058ee6d3b76e494597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e17dd97cc7946ba93fc2f2eaae2c98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767dcbd236bdbcde49cef2627a7ada0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aec8d1a1695e45a2793e07e7deec4e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c51e0fe47d07a5278a9165813e5501601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c9bc227b08201c28bb203591a36de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05add9b2ad090e7c0563cc241758f50603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33991f64e93da286e47c24d0ed529d10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b598c397b9aa62fbd3bb298133c981605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b1ead28d9e1f5fb0f3f3c39cbde5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af702331d8137b2db201eb02f7c26e79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c860c2f4b4ff06bdc6cbcc4908886d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a22337a651683974ffdfebc120cf8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b50b78adfce908fc900606072ef51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f288eb0eb37ec35ce8309455ebc8973611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19e78c77c685ee3c1eb07a72fac46f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11429295c52f650bda5a3c67fb1e4ad5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0561bd77121e7a6cb102781cdbdf9d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff50dd6257c691d759a3e0c9db0c5d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147e8855dd86c8771db06c86a43e9e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83761e2d1befd6eb5a77cce6e77aeaaf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f6b4b243a990c259566403c426be0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bd0d696debca1c894187ecf526f80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dd1b7a3fb0ad6a2780548369c9a5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a764add785a1a81c1eac2962a771c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46b1c347fc4c9e441d1f7dca46a7cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9f2c20cfc6528117802ef3fda1ba1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338960d2cace10f9f05608d25917919624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e70275d0f9797bfb22e5cb533d6459625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ccf2efa2c8e18188c8e49fdf343fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1daf15fcc681b4c1d819d48140de69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a0e1bf2eff34c34832e95756ac4a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96db96012e0ea933191c8ba7ad44e06629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c2b9b7565b584189a10ecc23b5500630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bfb7bad23853a31d25a362d0ebe29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c900b27f184c8eee447f0fbe3aed652632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fc697972838d244cd5be05aa26012633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafbebb8bc8f7f0f174819b64e3f6dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143aa3862c04b109651f4a63f76911a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd53759a1ad98fcd1b33d01900a6467636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024df99e67e18d410d01398502baf23e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055aa7299875b25e30d6524e658a7c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6619f4f04910016a646f3da9876b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756204ceec0bcff29f0b3a00e62edd71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a159aea4c6d3ad48c6dd5e351ba91f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb78c77c1fc27c70668f64c99bc9908642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773402212e51f7dd1fcb18ed275c4c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632071248adbe878dadfdc949817e576644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3a9bc6e8b810b66008db6c8d22aae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43602f12285a8e71e63baaf7b36f52646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b134e4a44596302b1916fa7fd2e69b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906ac46ba1c12ca85dece548aa032f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6a66389452387dc91a3a61b9d8da4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46a9f82477a55b3c961417b8024806650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb0d4fdcd59565a91fe319bd4b76a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49555cbd0745748d053d648aa2c3ef16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4cc9d0f499950a829d4d8b67410db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943bed4840fe8c63cfec06ff609e29a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d9c099fc813d047f0263c6c04794a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea3209e2bf1034400e520dadf7e173656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b0479ae7feba9f81f3499623da4d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7431ef720ff60af15b53571b891d80658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cd1df304130068968e72ec5e9bed8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3731f4b08dde888eacf6c2d44cf0527660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6300e369fb8caf956870aa765dfc667661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308eadfb33a8d3723d2c512b29de5a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ec8697e448b3a11ca9e6bd2c44825663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d95247c7afc1046c7dd36962095747664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7ecd54fb955a739768131b8e0789a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d2adb2d55eab0fc294e4cdc6b5aa9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58352e87a454005e123392f1bb3a93e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8f001477f5f8cbb27e2671bd36af4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129a8e99c1c90c1279f9eef2ceb517c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fd07d1bff8ec9973e65715e8c039c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3fadef087d6eea5f500bf82be8eac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfddb218ecd6a4b72eac09f30bcfad4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6439bc234782283f7485febdbda55db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3e173c1fe88d099a22ad4bfaf410b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740de5ce63ae96e20b3301a3ddb26e78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787be67259f79b60d7c2319c10f578ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f05316ed27f0d81316cb68bf539a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582698f70e125f8eeabcd9a4cd54e98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44cafa548c877b0ff0d2acdf22eeb7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06e5a4725a0b59ab3c3fd73196266d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b0bd65843b0a8aae7387991a4be05681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bc16c0f42d92d02b84608512f2398682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adde21e7a02a02aec80191e1680ba7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7524456dd6dd10b4966b88a9746f2d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5d4417a3d109554400e7611951c4f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d36eeeb51ddad7fd5ce0f5e31406e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ad3bd937564d39184a9b5881e2f53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71f9a72e873e035fe343d07fd08db6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9ace3e42e12bd74b7428ff8862b88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed8759847c32a0a3ec844a420760b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7221106a6f019a280626524feb8b54691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0da0090154c7cd3c4d2fb0e074bd11692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b6dfd8f6082c57d36fd8e35b4f4be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b26700cadb1b80648b63e6009d9fd9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef21f0cb2a19c80c1dec903e67c8047695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b39478c674dcf50cfd138f5342028b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b5c391e3863c973c58c1edfd0b6c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb81e473630deaf6228c9da11b2610f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84538908e76c0162a4f214623da2cfcb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcccfd10f33f6a8a83ab03f7c43b40e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb9da8196f0766ce5574b759be7406701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031c8d870aae765f55239fc709c882f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4919ea562438f73131fd323b0b22c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31c6cdbcdb8217f085140621d9221d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b1c3f71203b85fd179ae96cabe118705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cc15a8774684e2521d45de049d2df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bb98619152d77c1eaadd80ac33a34707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816dbc4b2ad7c078fc5cca1681f053d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475b58e67fe49f3074e90d2dcc06511709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4945c22bd8c7be9a61355fb80b6a80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ca7bee5f6d832ceb00fea9e76be5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf4115ba9299aabf6993d6534670e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218fa0d601d6ea678124b6c72876a2c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31595aede58f3407fcfcf59efc3595d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe417184a6439aeefbb86040f33a5211715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8e63d56a196286b1e31926167db53716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0710b8872985a80bbe30062a8e5dcb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8a34d4891a7be6e3ef433710818f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344f95c1fba91b80d3202618d3d355f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0d607f276e1b4de8ecf398c62f2a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d804dbff37e91382e17fff2c8127ecd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e47eb229c0ee78284636b29ab40a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e41aa8d663f9d03760efcb55a4bd5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57186926d7f460d99f3a9cc14fd45d8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18080cd8fe00a6751b9d98a0260b94e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c5de50a3c852d9dc21816d5c674a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a697365cff25997f309956794f8fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843542673dc7e7198eee16ee97ac182728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96ce3c550daa4e58350c7fce1c14bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29527a00aa7ec69a98e23e3ee0f408730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd4b773198f9aa494d9cc3a9f22bdd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef77fb4d697db19d31c343f1302ecdc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5f72f183dd5f55ced094ae53f676733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a680b6f0ed9d3075f0d515ab76366734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befae62f8d85acf206fa7f4c734e2152735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149ab14e0ef6912fafed83560a31117736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470bd854c2738a8294992038c0fe251737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a03dfa2abf987bd21266ff45b563db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b53c4644a42f27e830af265ae4d87c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e609a7fe4a1748211cc60ce648f9d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22c47b25ebdbf7252e392ce435b55b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab6bc4d3eb2c316b9a0f4162874860742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91920f8341d0f3f501cf097a1b1c84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1e103e2e2e804eaf7170d07ceb2ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d98f43a52e54b8117d629c55dc81b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2bff81de5e1240862aa90cdd19dfb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5623ead23dc767234b1c47988f6dbe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a2be1d51c72f4101b2472b7946e3d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73f3207223105e6715f5836c2f9821749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef519753e16a00ec41c5b8d2634d9a14750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f4dbe504c11a3f8a79fdd9834d3e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104ad7655e09d60cdffc01938350b9a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e26cdb122f4f57407578c1db2a02b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aee4bcc529a382a6c877933057e34a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd46d6c9bc82dbc13dd846b06175699755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356da86f5a44428840202bed2cf98c18756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228c14d745db6ee21936f4e68be1880757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654699dd0ddc4609167e12d3925bcba7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f1357b73b2a2433e2ec3481b6f54a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413004508649c440fca3145716346ed760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267dee6bfeeb49274459a78df26ab41761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed904d4889a35eea6f5f768d4fd8264f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ddd6e0d3bd7c640ecdacdf5c7c6aa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35de62fb64d65c9fe14af1f7aba570764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d739e56acda94d1b6e19b727cac779765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5374e0c5d2eed150bdf564f9ea83d7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944a11ae3fa2537543adcf77441593a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>