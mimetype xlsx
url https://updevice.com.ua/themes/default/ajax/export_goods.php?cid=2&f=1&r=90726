--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c482a6273177d5b83bd39bd5ca7a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e7bf63147332cc420510b64d0109a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8ff7df6d8b9df5b0849b218e2f6cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91274ba3bd5119fb752253ed2401b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f9804166e54c63b3397ceb098f4515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091b7bab82aaf372bbc2cf6a02d34b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5d32ac2244b12612011a6f526f9d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558c14ec38223727a17c246cff95e018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cf649b52e50370292bc39133a450f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfec1da1f8a2791ee7ef22f65b47c4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f212e969f5ed7710d57f890396eaeac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e082114dee16b3dae60a9a8ad7f56f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc31bc2e69b48d51131090c328995b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cd6233cd7f441e329590004a1d9b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f2f152ed407a1505c25f8eb48c19015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea8faa7169c17c1f0f8aa7f47735b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93a80e6f1b289b40c0b47dd8a16e0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdea745d36ad6fb25a8a93008ed60aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb3467081097e262db617b3b686d2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63364b9d397f243c091d78c489f38cf420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71072c0b621206fa53887491e0925ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabd5214ed046bf579c65bcb6618c5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef7542742c0b2f47a33724187a47d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73337be2b2063866daa7fcb38b54c7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d790450e2203037d0701f98029e439d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0a815434927f358f2900839679aa126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe80c1d1fcf602f7103283ffd754c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fef0b3960537a3a759a4954101bb7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf139ba3183d5385a4805553c4ba06c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498b1bd53791173cd107ccdd105c2cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24eb56b159ab5c2dcfcefb310c8cd831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb937f0a2f5875fac76861f183021c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319aa76fb9c8800df072a6932efffcc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5d3579c3a40d6e0291d3fa0bc5a1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa831178c6c1c20850ce4f0745c1117c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6814915d3ae6b021aacd344eae5f8bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc41e969b35c7a19a18dafeaaea61937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb970da7aec8a6e6470b8d5f7f354a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c981fb14e7b870439b35ba52ff8bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e400982c228cd49417d7df5cd8784140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa364fb709508905322975c34b0918141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa261ddd6f5f5ee5f4aca204636898a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b96eb882e311f6d9672c3e92c572d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4944de2322317056861595b26fe1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbce345d969db1a0cbd60eee1b5fd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbd0043363f3c7032b6e4a1c7d2b7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d17ed8e9dcd7128e24c25688cbdf4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1c1fc88ce4b256176fa89879971f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9a76d1a02e01dce07f4444fc4c25849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30e32aff0777d6d286e2e2999d164150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94beccabf6b6ba0cc531ee13eb4f22351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a57fbcfe97c2b49e9192412a6ea2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55666888d13eda36c1ff29d7702df4f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8bfae777480a5f21954395830617754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56212c56588e44aaaf4a05c6006f15155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551484ae2a23ded4c7a165d68462b31556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d76e35944db256e9973c29fc4697e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80eead9421ce81e3e1b756285e7b9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e809bd9af1ab4784c5f29ed2c3d75159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c43b3f9456b3ec5d79a98772e51bb860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25359c02be9240bbf89dda721a3077161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25244dcaf85700a6c4b52dd1d807ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020abe5dad7904d54ce786a56f97e4a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c3b9d342f68488fc265ddb20278df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a004b8f03dae3238b31f916092e561865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf734b86467558186ced9cc77f437e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d96385388be650a9154f2c34f2da167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7ff0919959c0e979c6b744c33e73168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797bd2c6cf49400010eb21b2ad3206969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a2d3f7ba521365d4d86d1a71b5b1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a75e17b194b6bf38a702dac138ea971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20af74f5206306c477e864748335b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cc1be782b01a3c2ee7221ec70340573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48449491862e11ef69d0421bf140e5b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0793a48e7bce20eda148ae890a14ca675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381197b6bacddcd94ce865bdd79a230b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17182abedee7eb30692133f84fd7fd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ca010a4d8a0b007cb2b045368589378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de4f0717f72b35bf4b109a96b6e93879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503a58d98a51fc6951603e2863324cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b296827fbb364d823ab87c4ed194281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba14cb45a43f599c6c18b12dfbebfd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0ccbd18646ee3bd183db16a4c13c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e78ce3ab0371a58f44a4b21edfff8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9115a64688f8a1ed1a634a0d724726085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b590f865215a7da3e2ed7038956e2a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4586c8eebf713478b9183cfeb2c87b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7bb593b6056897252120d940b511188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a31b4535daa6a2909ed4cbeb31f1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe318ee401daefb11b9721ea3b77aaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b029061a402beec688cf312d811f04491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21cc6bad0ee161827ba6e00037c0fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a15a3c3b8f4da6300f578aa899e59d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fcc2b08bb3e4e228e9dfd175ab8c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc6a5caca705adfcbef8d2b12ecf0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96d507b286e1dca2517219043de8a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d718c36f622812b3379f0d548fc2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7fb5fdf26dcdbcbdadc6397d349a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f5a490eeb2a0163ae46b9ea5610b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacf1f1fc456b8116552c59aa6a4f3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16b8ac53358c794fc18b9163056767101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd9032ed7807e30d7fdfcf7a28cb8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e47f7036fcb1e0dd1bb1bda8105b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8f8430611c006b6330237136b030c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa20964964c4f0ba1839ef79ef6f8f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619010703d9b1ab4f1076dbfe308e01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bf449da6266e67cf7766476561d40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23a2ff3ac9972e1c97e76196fa2174108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f635722f59af48ae51ed72348991d94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c6459117cfccd7fc3f0ed8ac87818110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaf0a2f3e88f3a7a58e937d561f8aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c79b7ba0f69200f69bce1bcd7cdfd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27bf0458e9c2aee4e41551cca9e959113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2cfe913d87b5bd3354005b53ef7d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053e5baaa6cce11fbeb079e4038609b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fc789a92aa4fd5832ea1c26c24869116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939183b3f677cbc406bdf790ba4678c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c9c17ad8a6ce5c5718f19eded84bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee1181a4c5c6596be190042e957c02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bd771b71e86ab12341e09306aaaaf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1cdb272f2601fe6393c60b75d1284121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111e827b4e88978ac968b01c92bda41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ceba6acbfa4eae384e551aa60fbb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f503cc6095abffec573d80e4b7b9789124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac3303095ff29c796e53346a45358e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae326a82518652ccf1ddb37f4defc73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c1af4de9c4bbae647bfc903ce9beb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082efb804a08a558dcf47029c368200e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1c64db55a58670b84ad58a41a6d57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303ac61a3c55b69486f46c23ccad470130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfba4ef1a99a4db606da652b54785d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a0eca4d9d10ae47c400a30278bb27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c82f6acb01ac627b1670a8f66b9d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223fc675e77acd2a7b4388bce9633ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1db74f36ad0fe1e0f8cc5cd67d77e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba79782a7dc8f2eda50229d8b707a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72083c464db06f45a2b26eb3235d240137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c61e5203a9e2559383555a86f6c02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4201fbefc0c297be01ec29ade5d911d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b880efba94043dd2bee277f9a38796140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c51835648da0b906d2b26f776aec74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cc0c79af1608f3e5c4d9fea99f225142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d8292f52888a54fd94afde8411afd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f435e8b47900ca3628f5263888bef2f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dec2abb78b7c1b4c8fcb2915cc652145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8e878e427b9e2da9148302bd9e4f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d98b2ff3629752b62db46eea04986e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0151bea814b152033f6dc2c0de95636148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf471759c68684b465be0fc129dfe988149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c13beb18ea51bdfed9d5bd4ba5fe73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c0191c787610fcb47c154d9688b60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06815c44ee5d4d01154e28485c0b32f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60508144049fd4baf6ed24b477217d17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c6a4c787e84673d329bcc32c3acd4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7075ea982f42ba9420c88380386f1d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fa87b3e5c2ecd9b0c55022a5dc46e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a59685af0dc81743bb466e69f9e85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f39aeefb12156a728a090fc4f2d4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc87fd3f4dfedfe94c3e057c569789159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22181134604433a33cb8a99940504da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cff3233c309aad4d35fcf4a282ce75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd889c03e9085b843beeed90f71edfa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ba5314812e230d2f975c0b8e304d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e55d308e821159a88d0a446deba97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc680199077f29518341f691151cb8cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9ee156d86804b1c8f684bec85643f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2113a3f12df32708ed0d221aeb0bdf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b767340789c2d0cc37686890b996eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55e7d2e0c9a4b1ca5635c1ffbf46ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7edd44fa573c8bc32bcc33874f2b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cb497da393f57168cdbbe3fa41aa9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c111c4a13c310059488679245be0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21823769e80530e66d77610aab993672173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5dd0b69a0b8d5bcac0c171ce52858174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac87d775a0b88bd382658972d3b4910175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09f18bb33df4cc315bd57da092a874176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b04a4fa8c960c37148f59d9e5273b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794685e075ddaf8fa402d0dc2eaf534178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280381e71ef0c9a6cd3780bccd1e6d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03591d20462f25931e25ded1a331d441180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b54bae26442746692fd581f518ea9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaa0afc6f4e68887e3f7cb7ab98902182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db3aab23c46d9a155b8d9e3c19d8a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa74fffa6353cf515ab729884e7a5e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048e59e28502af72f3abdd993d0640f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27334b9a088de06f1d2572ccc9df375186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f87a27aa6cb7222aaf1c9f94369b91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4b935ff208410d427c004e6b6956c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932b4039083d0ea581823598d3590a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef325d060aada0382f157d51be469a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855f67531690259a593a35dea131624191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13141b9bc5fe5f1e356bf5a288b3f11d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f398ebec69683ebbe9b0f2d6c63f323193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06da7611acfd2b9ece063c988b5bb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ef8385a097369d8bf040cd1a9a176195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6429b1482ae81e47077695997d96c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c94a722b0de9252647faa2287e8d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5accde982ec22ed8971705d9703d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2101e415b5080add9f86f2950dc742199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c068910b3f24818802297efba2ca21f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd00c6c5745d1832aed307a27b716f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae335d8befc26eccacb4751e29b920e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6f0e797095b069848be10ed2454d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029bf56a7c040313206ed0f6b0a6dfc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c803b31fa715f9e70b943c0d41211e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6d477b73bb9e8795742e636db02a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8cd4b940976b82ac2c4553d679b73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2bd53e6d1c4c0bff824a987375fe5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75b63e917d0187533f3187a773e5f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d75bd3d08f058f30d60ff3bf76e09e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa4cb6e6a70cc1e3513f8589e6cff8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0cf7a6f9bb5c9b51773b5f3671153212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d0316e75fad06aa119f52ebaacc97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12762146447a5cbee8e3bc99e8743a7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ac324c1755025ea892fdb06f7accd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de32a26a0d1d1713c9e5bed5393a9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37349d8211051f56d4c15c8245b267d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99428d51b449b86b2fb55b80f54edb1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51949301c671dd3c6c31ce037b1415219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30b3b38da38c3f737ba2d4393ac090220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549a28c23519ec2295100757428ef7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5051c1cedeb031f1dd017f5555d904222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be2dac229d8dbeaa694e82dfb6b117223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4857b7e0799976465c7f0af425007224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caa73e238c7e074d7e9939bcea228d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24347c86a297cbf97b451e3e6408e6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b7892a0ab195505099dbf9eabcef6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f9f1f0847160bf1f71fb05cadb8ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fc5ae84f7474d919a916ab467fd23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92280287d10b401a442d47bb6f52749f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cba17f8f8bc127b5c8f37fe8e947b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8706c1e8c34fa58b19b1bae491a333c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f21dbcbc61e516700d4799d892eb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ae9bd595063bb83c4fd2573a843f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414f6cdbaf6cfc7d4ab8eb1366d6afb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd09f858023e16d8b51b2beb9966cc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c855286c4f254b4661fe783584a12ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce36542533b00c7d32b5ab60a05b51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798e0eb25113d0dcf73adc8c0842a0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41292863db56be09f3e7008c72f342240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7b32d28a31101a4f7c5bb6fa4cb77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eff840e09f7627c6ad335a7146ecd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de87c2494145b30633c3ce2d843a407243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe37c183e763c1e193ec52d3b3dff6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa0a03da1bdce66f89ae84e452c8d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cabd335a7b5d68cd319a491864a46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd644622bc98e6b06fc13e2bf586d6e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212ff0ccd35dc4ef8cf27491ad66065248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f031f7a6162a91194f1268b21fe436249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3c6b0dc63bef0c87b6322578baccb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3168eb9e39e6ec277179d261aa9a95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6dc00a63c55432e68527eb2efaa2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfe9bff9ef69dcb0586956736667e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5befb5997e7745ac3089bf458ddc3b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7105087c92aa4f540a314bf5250eb2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0eb68e4804a091127bafe25318ee6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf160bc3daa9e96f35f1ec5fff1e2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e95277ab3c5945c3e902633faef84b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b3eb18decd10632def52827022648259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55fd5a7420e1f429d4f12af48923b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3791ffe33ea24d09f822efacb841d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999108d79b96ea06a54a1f063806a31a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d24764f082533d77829d3e8695462a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50765c5b2849181e27e709ef9dd17684264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f633e7843aecdd64f74b554a0967132265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a758c521a255e4f3563531b50a060266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2444e9f5058c947b40e8854addfef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1728afd17154a6272759c65ac39a070268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d0dfda6ffd592f45dddd2f50c6199269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a65648bf6a1c90a7e77c848e6c581a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e7da8f7f347d37110bee614d002f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f5ce5348d6590e611d49e247dafa8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5c8b1f96b88792d1c3f4868b36105273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3df2efd5972a311fb605baff93c759274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b071d36340857c40c53419ef673e492275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f87b379b4c3466f886f1510a864668276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc48a0027cbc95ecdb2694945c9c2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93115dfee676d7bf80623ae7b73b50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cc5cb574f46ed3ffe71f4cc246679279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac82344c93d1399ea02240832a1820f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970453483844e09bf8dc569fc84ccb02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44727ef2721b57237bc688b906bfde5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778de1927029df6c45e31eb666eaa847283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee94c9207aef76b75f295f0e8b1a100284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e6552e166194b4cb640f1b685c2d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cffe9f647aa3f3a86c119016ed1c00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5199ce658915bb5da2a462c4ceadc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a9dd1151022db62d66b1cffdab2e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418f8faf15b5a6ca966ef77a2d52400289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1afb39ff43f1435f8795ddb928aa1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163fe0fb2ce612bab0e542562b6e059291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143eab43d059b56ec7c4ff502376e9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaf710dcb428889af38d8e89c01a91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64a99e5473552e287f6a2db87bf34f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a28d804dfe3384b3fccd5c48b787b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a6ed31428c9f4675f5bcccb2634ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df017c22c87c507fd72c2f3d991ec10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff42aeac7053b4f66435323751b5c4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f522e2e2b553c57150ea9cd7395f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221ea5073e5855b6e225383d5207e44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc03ae59883a2bd0e02e4ff891f728301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb9df6f71c0c320badfad850b9fe70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e02e257038fb65517d78e4042408fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57398437129c2a51ce8277c6ac229532304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41756de782425617100a776897b5248305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279aa6052843bb3e1bd589a4042a4c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a9010cde605b8e5c49fbe4e4c3b57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fcee664c0df03926cc071f066de96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4a02f6e80da4f6944422bd6df7462309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1a6bdeba422d8b86f6b5cf4a5ba5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a4ef07771fd70ac473b0ec1d7ee27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735b57eaa6da24e359bf8511a415dd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db77d538d9089975b9f867d68234e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9a1472a19635a822134e6fc7368bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e2a9dc132b992c51fc4c56dd16106315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0076b7def04d7b3480f95a1a981123d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca9ba7b340ff61fee3262d27112de8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01007f1c65aee39ba4e2847e18907124318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cfaa4d9720053250ec047a9e97e65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e299045b4749c940cc3f537a87a5a71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edd458ebaffdd9c71efdf9e2344576321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240fa3538722753d0d6423905333598322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67616ae44245035704a9ae34407389323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99758ab089d75d5e203d258b4aa703f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c82c7857b13e1a7eaba9413ce30141325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bc7ed5c523cd284a35d1238723681326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a8eb798168c97e223619cb119088f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b72a5509fc9dbfc8ebd95a2877d7f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234e2104cf5af959249212b93e776d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401172151e3a6d0840f26cd1ca9ec3e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585627063e2e421ae2f9db92b256327f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16783a25fa2f98989330350a3800b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b736bda429fe733e984a198da171ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a1749b796e7b74825ba16bc3755ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364236d8f8e27162a4ee19bd31412e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3854035e4db0cd46724c2c894920e3b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c022a528612686634078ac5aba7fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656f281b346a64b82aff9d126e9359a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87773ccb78dd18cb899f2596d145691d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc057a307a759258f9799790ac4196340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378f9e2f5c820c318880ecdfabda987341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a585d933efeddcd3137bec941d774a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c377db2a177e44dcd062e6837e867343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18549c2e0358c9191b29048f2642a3ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf5f896b013b30caa4c91fb2a55969345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39927d045eee16c2e170df9404d8b685346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6f46eb2f6f754c2eaea903ea58262347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502305c03c870a494cdc75382b7288eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208956052aea9366004c0b3560cf39b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a253c523bf10d7165c432034b22badf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b34f9e7223affc04a1d31e42ccb555351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa27ffc04babdfef8f3e097fab0a80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaef40d43d181001ce60e62f278d05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fc59598f7503ee458f9cb9aec9c1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcc39ba4ef60ad4329cc570d060e84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a39575e68aa470bacd091187fc753c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e083d766c86a370c1526afe293075c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c42403e14bc0ab2a804a74d649bd5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c1941e87e7b8684761001073617f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198430e3dba74f97b2cca04e001dafc4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cbd4805b1c1251a871b7d98a62e81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a932a44bbb75db7cbfc908bfe2cff5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fa2e29fc16693c6c6baef7d3562f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebdd31e2fdb0c12da0ce32d5d2ea3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aba8fce43ae410fafe0a08d40d32d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dac21d2b317d91baa7e7f806e11f4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417902d0691975ed421889636a546c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decef6aaca1df48b41f8dcd29eb10aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4f6dca0094e866dba6d97de39c229369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a16dd20ad24434c8e7621e2dd1320370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e269f8c82fec21b5911ebdfdd25f4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e40a543180d8034dc6a0fcc666b810372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81ea96efae440acec456c8806f6ea8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e672b88fda8113477c08b7e7152991e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718cde05fa1e265125f829d38aa4545375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273faa1ee486a576049dded919b995cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76691a1eb4f83b6556f60bdb20d6ddc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6943c308fbf89491c5b5fdc28c3bb78378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecec964e496d20b507bdc73de3745a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c9ee1c61785ccedb31744a3d6cf3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1da5d78bea43051582f662359ae32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c90254aa14ded245b4950938a32a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1787384c074f7bffd09a263c27bc9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5171ffec270aa9b55a0ee5a2694db5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eae47197d00def0f96c0ec4d859b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf521cdd4a61c8de5ab19410b7da18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d7a2cf21abb47ebb7e4dc2f8cb2c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af011e870d838628f3a3476b9f2105388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9ef45b515738cf701fb2671d1f522389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eeb48cfc79207c38f92ed77e67cc3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef0349bb3129671a54d7216ccc526e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af26b380966c676627e3616dc468233392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156090bd95589dd8d15b43140543cddc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3433913617cc4e126b433b6bcd0aaad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9a5f1e5333a11f23db0faef7eacf9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeba59b52628c0f11a9b839f24c09f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4721c6f8c61ead7ad46f36194c194397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca483441f36a6cc7e9ce201173830f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edece6588e54a469efa9d7f79acb2926399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba9cb68c8932d829966c3342a1b189400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b611b3c0db1449dc677b29f8568b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c63fab759860cb3f964a5e36ee718402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417b327e8439a5271e0cbbe3a47881e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225767ca737cb177812a5fda968650c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685658ec3bf9c94dcb71fef886ff9f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c699ec730ff67a3db8c4c906f1fa0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cabfe7defe8ff425733dd6bb72468407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcac50bf203bebc10c90ecbfa83df4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4c894e98d3285de23af13809b81f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f179f02d6c871e98aaaf0569f844605410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a105d4d22b9bd0ef0eb4c20f49c462411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bb01e117a046bd9eb1c463dd56505412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5416f40be478a06606f00ff3f9bddaf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68a907992226aa6b9950d8fa8acd07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91c13fb72b697638adc8e4a230d0cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aa9d43574baaa86b0c8d20fb4b438416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fea6498d32c6341e9278e8316eb72d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622715894217566918206c8436352e3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337e5898c43c796a42c19db333e2286419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e2df34a50362e04c629b7b6982434420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9151dceaa35d20dd0622cc7b7682b15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f042bc8cef901ab1324fd23b70b75e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c644788515e1abbc8a2e2b5b6081560423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797552b033270a91e0cbacda5864993424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715806409f2d63cbda92c0e04a5e02e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207360402c951eae8dc62984153153d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f8e73a526aa7a43a1ddbb0c7405b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82569e44a49ec78aff022a08c82ee0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047c19cefbc89c79c19ac6006643eae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc4e9ade9a7895675e943a12b4bb32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de40438c1f6a945fcbcef1a43fd0242431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604df9bcfa761cc93ee2f78e789d4e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471094f853cff8599db775e4447390bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040c110012829074ec390098a875729434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba71c1ec914d4c7e96a19744e1bb70f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5be9969a792cb65a83d0363f534d4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f273b758e8bb0c9e83e422370b2d491437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eee118d32f0a83aef0e6e250bebf4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d4730b42832428b28070dda692726439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb28852eac7512b18a1a8aea1e1a65a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdcb641db356ce9f8452903a4445ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b990a50fe8b58b400aa01228df441442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9406eaa70539ab9fa87cde5d83d198443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac4b5f8f12ced034a71bbfc4441780444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a8e2d55801dadacc5f5415f7655ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7682d691cde5364dd98abf10c3752f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527eccaa8b7741cc958d5a36f95aa4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb2b40e8703b2ba4ab04fefb200a11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463fd5211686e78210177fcf7754c3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736b8a80d769ddc946e63b97aebc31d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ea1d6be5d91ecf0e8ebaad0f88a57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4e2e5c862af1d59ffa591ac511c09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e702d6d9095b9edd47fe8ac883524b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450bf991d13f1f1d2b57e9bb973b1dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492730f521526cebab2b645aacb9a494455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5342a1dee20b7355ad5ae24b55f7c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450896e343e5bbd6ccc70f76830bff6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd17d5bd6b02b2acaa83a63d561cbb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74aca5d34e16d06ab4c525bc170280459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db782e115f776ddb1ec5f4a3170f86f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57369d828da51c471f516bb1bdf59f1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36734ffe0db99bf4792b56024a79da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5d55cd66f37a73446e41c76f01793463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f1e7b7e4f8ea8fde278eca9358ccd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b741e89d45e883b36cb1395d5212535465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dede6537323ab5c5f58866a72bff7bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b768651b8467ae0d2943647a1fac91d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27524db819cdab65b93120d944dc2f96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f60a2bfea03322470179eadf68409469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48309d1c06b5db320def1f3fb79ba15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af4f928dcfa772e53cc976d0824db5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1f07a5c224da6d013f358d13a920c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c961d49f8abe4f9a4d6fb62216457fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e072b105868fc35ab1095cbc875f62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d3ee602d3cdcbd1f4d668faceabc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ce1727e16d832ba803f57f50f65cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddea32e21f25761be2e32cb4c41752477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f0f77dc8c192bcb6b30a29bc7fec4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa7a775b884da47e068000d5496099479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a32dc93288b7b6d139ae2afc9dfa6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9a2dc41da90e1fd1377558666e8d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbda1a4375a888df443bb9ea7e52337482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cceeef890d20041ce2dbbc80bec78e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4b0754316ed058111e58bcacc2355484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188aef1ced01377340570ff5fa91361485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eba35f1e65c22913ff297771609389486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb31ed8813fb4259abef2f759f34e5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20578cb31daa31ae412bf32fe1da7baf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa712758e7905f2c1375983ea16f9833489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0e21c1bcf74b9944c6ffd9708eebe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64b57f142f05c1a646a9f2685a063a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740f66be78307438635c7cc8d3a0ea7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e78c5e51977dc08c87b39e58b7929c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3534be91e3999deee865687c1eed38b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25f3fd2fcfaac148afff90ea1187fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df26c23b4448437c1b8b2dd8730671496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c04585096e6150ce0c81f2a85aa44d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c0b6f82d7b6204e49ea3b33de6dee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fb6a1535b5be01d1ccaeedb9853b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994e9ceaa3ce8084d42455c7a385d75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43efe7a26d3213b14f92db56ed7f7db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80e2a5d1ce5181b283e68131014fc2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d456900353be9220140eb616fb398503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0a8c05f3329b67dcde2f04ecf001a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645cb29c6b2eb771b02e4a20519f1b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1b0ac38ffd81a98502385422018de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b80092d5eba9855e3fdb64dbe38984507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3cc180d7d8dd3c018ec68dce58218508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adc3f116743a9c3b9b19ec477b427f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19cd9b7d31918e33e3f14c9b2af656510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc5a7053ce7bafe8b4ddeab8c72ebe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ed99da5422ae23cb1b08777044805512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c189047cdd97b01a3bceea7b2bf4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55a878b8ec798079cb56e918e5f672514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b07cd8710d34a11e26cb1add9fec25515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b89f7b63fafb0ca1078236fe17bff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74512307efe64344e6ecf3251bac64c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bfa53d837d4cd3dc65b06a3a01824518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d107648257dd650021737c4191a2bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff570b185cc1ae0c6177db8f62f3ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df5d47ea6525520ad2ac7f55ed5698521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f257b8d9e41616787ec5580eb076870522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440762ed3dd48cc721de1720f0d39bb8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca36841acd6b08ea8c3a6e2eab31d13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944add386a814cfd8b993f67e92d1bf5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9e6fa82d966f0e441abcd6338ff2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d01ba3fe0c535b0439238dc247006527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f17623e0713d2b64ccc3d34e1f9d0f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c337a7b8a74bfdbefe0eeafaa0430529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473f66ae5b0099bebe00d1a0223ec0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ef6cdd1f4b193a3a7d8aefe045a29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d053b51daa84f56a56822d7eee593a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54745c5b3a50eaa1663798d62c85800a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14c127784472b2b30fe98e8f0ec89a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ef85e80ca96d4a8caf37f5849dfdd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da948f7c45d16458eee5dd0a9c7a7ae0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e77c1b2fa937361b0158f4a6718c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c984146399ce9e2b34eba7d6fc0751538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b097b172271475adb9f43f580ae85e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd9a1eb2f84853ab9115011ded86fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0313ff474def12ba63c1d0c8769f0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddeb08e13dcf6fe6078d7bc85b576f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1c8eee3a931627764cffb05b06cdb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3bbb727824ddc2c46c5b49e8f10b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764dd48a7b5c336147190b804690aa6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a83e3b06b8d071e3a70c0f22d138fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a93824e60f726aac1df06f52bec7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b041f1234d6b6af2c31ebb731e51caf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a5a6723ee0bc8eed112e941cc3c10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e14c7c983311b1eb5d1ad2982e4223550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e946f9baf624cccaa3283a2a13814b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d40f3aff9949cc2145ee880a9c0256552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23418567435c5ab81d71777159189d4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96b889b57da8f6b260e97536a508b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758f0df671fc36d2eea8c1adcd37e2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741e1e3bbdd2149bf218bdfcbc8ed28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe250389ae85bfff8675b5973a56f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd29b082f00a4cdd2bf901ca6e214e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25524a819a72105df4e8298d2aac94a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803744d56c70fbe50400147da9f64d9e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee5e55f35f00bc351bdd41e3472681561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e92fb06fc3203102dcb0119519cdc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93645d036637bc0532e2a4263e9a9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcbdf28f37039a3935d5469cfa92ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779f5fe2a944b45f8e45ba0aee71a60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd50f8b913913d6db228eaac0e9d760566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1620f316d5ac8d6fe2082c7b8fb6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b89d86eda6f3b592d63eeba1be7a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd4e94bf1f423a960e19cf359a5be5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952e91642befe5a77e3a11efdc9c5da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5ab396f502445a77f54e516c011ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78118c4fa3ca5e7867a2e692b571884d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7204c829a498602b0625c18454defd4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30f99a7f7f9c14e26ad6556af7e34f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd79c3d2cff81ce5b29c60fff1dc919575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737b4b4567c4d63cafc53c63a4ae8d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e927d2ecb59d9696f2509b2f6e4cfb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b668e276d30411ba7864c7214ab25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6a8ef61fd111490b85e19d8d750e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313fe2d4a9e61a4540a6cc9568fa86a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372560f549a1212d05a8fc8f61571837581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0086ba028af5ba4faf4e7504bed3b52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b7c06c14771680713edad60a61726583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ccb4db15a300745fd871c93cbc2b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bf30239066497890aa04a961061bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d1eea0291ec8c37a1d70b340df0d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e25d81004c9eae84c8d27ab826cca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b78d06d43ec8744202b818afa3c3e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcc8c39fc6ca727320315f3e5b36e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c3a36c0b53ca55c0fd791928d845b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bb4aafb40a6a5ecf4d4236240b760591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b355bfe01c6fb621736295949562f34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b02f3d70f0d9359e56703de33b318593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81af82849e427336adb6a54d5bc1869594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4e17d0f661509ff9af634111252a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea8fe44377fbb4a3bf1528cf49b1c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42816eca877e1265a090e2dfdbd032a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9ef3b4993207c8f776601a2582b4e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8c64d4511f703d2b8b2c70851c136599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebda7417cb74d186444d42b29981a96600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1c45f1b9f603f694802c3643491c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef605a0b98e52d02305c7929788f6b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656fbb9bcfbc9649da356a8312aa86d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6995b82a9e4512bad4271a7971b70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e5f3252651bd90c2aeae880c3bbbf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421582c3666e0657e3aa0d65a38d70d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1a5c6e37894de5fe87c064780b268607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e33c0d7ba8f54d0dba7375f47e9427608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e43edb8f3d66581a9e39384e24e6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4bfad41e513f72ed9c8c91abc125f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39e7cfb06675913eba3e87b1cdc281611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de29c582eecbe097d3fc86f6d38388612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a41176dc735846c427dbc1c0a2d631613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d015b492099f3dc49d50a57b6163168614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a4f46c3e6f535f17d693b62a6828d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0e47d8497a95aaa56588538bc15ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0a5ad17ffb02f5b3c0acb926c62b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42440067eed323f5ff92b3310cb88306618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a4085d41fa24b73a761c7d36c21bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edff61e5f8c1e3e389885b2a42ab08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd7d104304b42d34efb17b1d97e69c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371a536d2598b7319365cf8bd032d38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91318f4897049e91a022e8d898528db8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717de3b9cef29d4355592e2ace5eed5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02c8b028116996aef22a3554ba1a97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e18af99f47654d3c5e0e16cc89877626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb4a6fc32173781aa14fcdfb97b6b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e1ee82f94b71cd4e2811d4ecc58c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193e777a22a523605c2f0bcdbb0b63d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd028caece53ed527b857fdf21350c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619349d5acf47807806fecdaaf760737631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5283f179d099bc6cc130b3ab894d25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7949b015ff1a804e97f985a1395abb7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd94087582361c16766f9b559292f2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688660419a74a245f750a01935db849635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b688877db72cd07429da45515585994636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c3f1457502ce662af7d8046718619637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53effdb6cf178529d95b461d5343cad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3e365e7e825ed68dd317c950caf6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773189f2d7d19475925a553386bbd04b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f5cf7762824ac7992a9723e75972f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19634d63161bd74ee9fe4d10e16ae7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcb2acddba0121aafa57b7106ab2a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69818be84a2b74045bb0b772758d3bc5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b71c0a06d3a7281e6262071bbc87f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddd8422d2944048e24fe50dfdba1ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208f13f5c088ab6e23172e60853590b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be31ee87f15f0f7790acb378c84fbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce82705a11087ef8a79acab8acdb3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493461611e7f1f51b5abad40af2ddf4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4dbdaa7aa70c46bdc834826b71aa1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c74aa91d5a21c009c5f5b40524c16f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb0bc40ec0d3a9fc3ee5b6516609ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5741fbfb7e6782d2a1380fe17415e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f19d512a9d4314fec5df9e0b4a43be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1f636d8e7b036e7301198a62553fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d95320738959b28ec05585c8c3f1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf1efd664940917aaf73afd5cc817a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2304cefc09e93f5b842393f096a3df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97408f6036fcebff04ac8c1ed2501729660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dce254b001a775d7de9a2c9ffef9b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021d35100bec93e58a24247255e420c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7242390cd0fa3399bd8d630410a89a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203498f69c4d87042a9bbc3ce19e24f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d71a2b8930fb796ed95e209ecd4823665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9519fd7bae27e11b55382ec2635d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba2d1887ef9b6b152fa0a997735ad2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baadc78c3efc5aaab24c4ea9a49232a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1ae48ba80040ac112fb7b214f2687669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ceb025e07d3e1c722311a7708f5f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a080b21d4086ae948702ce02d8ae7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2a4aa990339c1876fab3ab5861bae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839f720acaa8c5ff69fa323e83f2f9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e476482da9eb3a25dad2af1941821674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9b53b1e84d413716c1f12179f9236675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a139fd565f66894c55697168e682d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8225da5612349ab1d641c560dadd2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c77db54321147e95ccc6d38323442678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe618ae721509dea0ba0a4943be0d1fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce9cce7e18ca3daad0a9460095b899680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39461fda6c0902dfd522779205bb3eaf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1eaea2d3cf67c3e2d1b198c1a4e1d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57702989189d79fa24028e90125ef2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf424cac7e8fab854046597f1fec7b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ac940b5348656aa70cce9ff09a26b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fb615882decc9a0ea96a5bef68d3d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f62c9d4a221901e2ee64a7cf93c9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001ee35f0023eae98a0b7af5c1279df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114a29699510ba3b5b0d1c4c7e4c4b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6bc8d872350de5a0d77000f74fcd6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b01b59d4b3f8a6aa8d89d371c5456691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddba0e38fbb4e42f1bea3c175c328a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3f18a6225f34d34ce9a3d84b1aa38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a6b62886b0a0cb7856a7dc2a6ba2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886c024ecd88a36dcfca8b0384f490a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a36d9b0b07d1222481651b8551a9b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a08eb036eb4900f855af811c0f6a0e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1f0f5180591c1ccd3644a33bd3740698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21649ca4fc8532c2611e563df24f3959699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb49f6abf4f1c8d6e2d327bf888d01700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e55c835162ffde9d8643752892441701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d50f31d6975bd06323857b3aa71390702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87991aab6496948c0b74fb3d12ee94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153f904a828ff3b08aedcddef5df4e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a705f79dfc936c9ca37630d5e7471705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea6595b048c55c966beeb2b22b2a2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a32d80087e0e332d9b5a69441c3172707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5112354dd8e825229d87c7e9a4650708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173e593b6e1fd07f171fe03ec77676b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20e937def5c681c6d50cc583650031710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465312308e7a1cd6f99ccd65f5a423cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69e35de3be88f3c1f3c05cdff6a5b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e12aa3a5c03f8da176b157aba9d7d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f13d4ba6d9370578ee5fa750d2b3e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee72bb6682de7dce12f7b235377250715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacedf98c829f05ca466b4cdcee57d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef082c674bbb44dbd092d0d33d18fb6a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376a4dc753d7dfa266208a30bb03225718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceed4cc57bf0e6ec32dcb4b5c405a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430fd10268fbbb492d8e5b2829cd2f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d0b251b2e33e310a7f1c46cf9d176721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afa0f41580a01e6c86cf95822ebd86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634393a4c915710635d88991b0c4591c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96347e25e609630b309b19faa1a5d453724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d61f79143412f9111ab0faa042b6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682456b8d9f8410528a6e55d9a5f4287726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be695f39f4c4aaa6b1a9bf8fab89ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324fc2a0b69f1f82a37d813c81f4047728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c84f91a3728911103d3bad687a731729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ea3b7c63488d19214672d9269ef46730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90099643db2605c992a07e70a07cab34731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9171d14ec8d3b9455ed512a5c23a0b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a979c9a4453d1a26c2728a0b45ad085733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35598f4cccea0b49d22704cb8fd5026b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff891decbad319ae2b345d9be2f025735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3328580acbb2362603532e81faba0ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b92186714cf42ebc267927220f5ac0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef22a8a71a261e40960e9be5a2c053b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb5e56999d41fae0ddb2683758737e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86892f7591e2dd0db209159a4e60eb95740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29e7c66d8217b095ba35ba6daea63e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92840d384f28f240040de0a086c31e83742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d09de906e202271ccbdf75e9eef26b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dd86a10fd9304b28685d999f47ad7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1c64a34afefede12798d2e8fe970a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d956080157c964e8b13340b4c594c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cbb1de17b292186e6f1b6e462b4c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ff23767950759a0ed38ec66ea4b89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2e26920d93277fed5a38d570c17aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd555a23119db575ba6d159b724be21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82076af53a1efdb0495e616308201e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71d4b637a4510ca724a00c91d97965752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3cfeab526748ec1a67968567c0d63753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedce5879fd3e8ba53f8ee60484444e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711cd722a66f6e0ba71de0ed54ba8a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398329667929c1694aed8ab4e779a89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96373e360b0be58e421d1862125c39bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a2bed1a7a6cf9edb61c449503210d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a5a1a6d13b8b22fb0f0dbde9800c8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0e6e8684404c9d799c10616bb0175760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268077ea85d09444c7dbcd0f913b070761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383223e91e8e37b216585721cec969e5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b266f922eece27d703fbdbbe91294d4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240b4e154bd8f406c280cdf4892a871764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19250273dff789c1afa4a7712f8918b1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05233e1a6f6c9479b41578c5642068a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013507a2ee2349ef12003b84ccd1941767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665e4e5cefe7ccd366848623f3d1d89768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343788dc041c933ef1190efd01cf6fd0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf77dec58b3b6405433bec31321f499770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b9d191e993b0020d5b9c3156b50a3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d544f745a96d8f629759bfa5517dda772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a786da2e6ebd274508ee74a3557282773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186e0f395ecb2a50602068de87df0d3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440f5bb4328365c07485e7d859770c4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c0152fc88a42c04678603fa242a15776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c9857c03153f78a912cbf5c6dda74777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eed5e3e723794c1ac9311b548f14681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975057e0e1924cab0dd81c15ec7299692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29006a283e36904f525bd090a41bfebd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7418a9f9c5c8d51ed1e01a5d112a314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d6e72cf0ab3b617274af17058fe215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b13d04fdce148f7ac2a1b988b982736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dbcf4065198e919039abf6a0f7e3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520d0f643b747cf1bc4d72463f5220f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd0e3bc809d6a78ed15e106051273d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaab6b839e77b44191b42ee7acc8c6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd396d60e42a3a0bd9b67473d304c6f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36269f17ec154d226c3de0ea0636c72812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1665592e73c98c2faf71a828260f3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b014cd92d18201e86151c0f65990614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63010e8154e250f2add3df9d3b34e6d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e71dd27cb196e324f7a66a110721216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072ffeb48ec7215296d00666ace8c2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13d1d163e21aea0bd3cbe24977a57b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0046189af07a8424218e88bf40cfa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814d26c2214f0c7ddc7ffad56a0957720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03840539f7599d1ab087578dbe65e6e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327b4ba5e390a2078dc5db102d5c83822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4050cbfe67ef866b2e42e934e5c4b3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e944ec8f667e290b2611590079b5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbb7e62476a90107c964676b2ddf2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf49ce8965d985efa6f234632120dc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ae157f90ef0e90c469b64dee707427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c186bf0dc3e1976af385d5e26b41cb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d7b30b08e36c3061047c5cd59778e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d92b3a025281926b458331b8ffe9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfd864e8bf0b9906c582319d926ebd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8f1456af0f671c5f8a75a0254700d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0020bcc8e649f0cde35f115f7b2f3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6313c1c85d4fe2b9302f469f7c8f0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f7eeee4b5392a9f81bc7e9a913cae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210eb61995304b44aa94d4e9a89eb3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588468532c354d8bea18d769fcab41537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df53b6fb1109fb5896d58d6c63f298c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1dd5f8a99a089b778d105e2cfb7c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b08db8de59bb0fc53ab7121c592d3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292d9596ffac68c9aa5001411b155a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce10514859c990bf85db64c3485450942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e670a5c47426403d9f76ee3bfb7b94543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06795279dd152d7ab455c2f82177e0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c820cb1c8ac84eb8ed6e1561d98da4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20150123ce849f232948e57fbf13991746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1cbd3d80ab5fd7b154f64dbedc2ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5515dc420bf81385739752d0aa01448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c6241fa2b1e90fd543a4d496b67a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793a321838b1b56616d0e816a62a83d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58d4cd2d5430082f333219e50e6b0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cca30a2f3fbfbc207fb146af02d8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f47cc6954ad069b7432ab96d1bc5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1251605f9daafd7bd348e2a797326cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85ddfe3f7a769eb665f50643fd347955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913b46c0b569c7a73cdd50b92d7f54456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474b97f215ee0719ad6e938c161224857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723265b487d62cf89301d7885b1fe00258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b365b32eddc355a6f819bdda99ce0f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fc4e6a4cf8a98d90dbe484a50be7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ddd06559c367c89ba5215b186633861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0dd57efb0bebf59aab93a5382cd3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12abcaeaa405f95f917c343654132f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fa433d08c324b886051448d6d40bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe39202bb70fc7fde8d1b163e9e432b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001001bc88b924685893537fb953c38b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a25a7c976b3e9cae18415af01603da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d861d05f7bd72a4a2ce94513aac2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e977f31d306cc7939ec2b67f42cb269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109aac64bb41f4ae17ce75702b90a4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c96d496250af83fb737367c68c6b5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baf90b86d3610ac62728f57b7c3bb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf494dce695ba4fa24f44c57f0b3578873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaff592ea9a0eab9045347228c3bd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b579942c57d072ca3a5f69f078391075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2dc3d92d02d9f37ffbb250cbb8b4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f22e140d7f41eb85a6bbebd600ca8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d82831ef1b6c897bff08b86c73e23878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199671c8264ef04fcc4accab16cd95679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b1e0b27e1d1c8b69a2b5d26889b1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeeb65084b023cd313c85a71771425f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f41a8f8661502e4b714f641e6e18282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d73d6b438230a1fa2cd5a7a80c899983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b167986d7f5377c90c33e7cf8a6f61684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b186708290f094c2ecdbcb83dbea6d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb953fdd0c2ea0708626a6a26b122d7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc84e2f6c122ead53f085dedac2777b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917becb003f88145a0a6488c41379a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd9a099b8895bb2e3bc640eae5593589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e16f47131e707fe26e242afce1ad390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23e2bb104c3c71990fecd10b9e410091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bba62300a334f7b680a562828f697392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912272c1b6fecc5cee7064ae6005b1c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afbfbd468e37bd9e2eac0ae997792694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95e6146f6354e5a0437dffb90601fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8e29e6514e00261e78d82bb4c3f8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a489241a10fbae6af8fe715bfa0f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea0dc38015b216df298c5879057be398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a8653fc5b1981e900d5df386a14db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d274cdb5e8d2a4cff3e9a02856bf73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb4fd43334ab054c5bdf275dacdd35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2603ad30b0a7bbe28648c38e36c96d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44804386997d09527ad8e68d7aad7c81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a558e35fc5ab560353bab8b7ddf78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df67401e97880a92368b2c6a95f5d46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1498339da3b7f6ebaad6f1e5821c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e92dcad76f4820b9e0ce6ba46b55b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe14f016839e2f1a1d1b5936f9669d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929924655f46660b4183f8a39049b8d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e565c8e8d7524ca693c12473d3d47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a161b9d947f665cc4bedb1af3feb45f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125576459dd3b9e5f2e4701330b2a1a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571841837949edcddad1a6b6be9ef9d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70fc8134d7dfaee16441095d450070114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65034b344c24f9a0234cb4118830831115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f7e0684244b6355d9dd8dbd12f4b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4f3a95c7b554b11bb12ffa2156d22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5667b23909a59ab33acfdb254b751118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c1949968d484866bee62d841158ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1caeb71119773508104010b433244120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ea8f8a224f25c465497700aeb2e81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda919cecdefaed8a60661ab0209b080122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4195e5f9196560805e62ce423caa44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394668601951f3974164db6dd2c6488124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4aaf7d0844347e8419bdab52d37f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51aad1fe3daa6dd5d6a1260dcad1c27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a4c011e399725587ca1aa606f812e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50923fb4c13830239a3d5cf0e153544d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d380ea94f4f74c317f32c5930c7c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27600121e6e388be85003e8c4b73514f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884c30d84a6871d6d9db8eaa3756bd6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0442c569d10c40cedb9bc469db18a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbaf8ce0f3283e0472a8cddabc7c01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6d6903c3aa97c98d6f80a219a2c01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244b00e3b9bb8b61b951b5c97e57313135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ac458ad39cc9bf42da99b255f8ebb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4cf4bf1385b062c3be7e77897c5ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfad38a38e56a8cf628e182ede54200138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910d0ce15089be850fbb77cdafa0948139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6808313e238e7a284df4fdd266d92f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d944918d05dd018d6b753825e0b437141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4cdc3e903dc487f15b0c8c37928d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6076759e206cdd3e855bcdaef3d873143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377f1bbde50fa33366cd0138a14c23d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b32cbe481bda7ece33a2feee571730145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71cecb6d5fc5c9daf95fd9549378ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7cbe6bccad0e9ec7d485fbfeb1c8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d1bb4bfcacb6cc303371f4faae3c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab41658a1d856abfbc58426032f1f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09119b8aad836bb2c070c188a454099e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaa13fd4a36933d6af52695abdc698151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91699deb11a49f236e7e8ee62fc42cdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a3e6c09f5feb80be9ff67b06b33b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f9f5e3da95108a7acd547d42f5705154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b249e032e18980fe7c33045d406ec1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06978e6f8d5cb70f25deacef9236d20d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c79808f7475972c5816eaf5fe6106c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93e1e08210052b928e399464df3af9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295319ce399042ae19e40be811f22684159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb8c632c633434746eb3409d41b9d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172158ae5d37279255eb440fe560d74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07e934135d0cfbda144cdb34e694cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fcc882a31d0ba91106468b0b8a758163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a9eb76bb7e552acadd4209073d991164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5219e26ef72cbc76426919f53df91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30dd979e3c7964f19b3957eb8ab2cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034123a61980c96b6e2a840910098229167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9ca43d4edeee2c03c7fe5e884530d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee18df75ffe7252b8c1396b1111bf11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a62b3396404342b46be5c11a9b76c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6d671a7b1a7b5308e259dd77569bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54472b738fddff4ad700919752a84223172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d8b6ebdf8abed8a10d3acb4b07f64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef58fbfc3c33d2071cb804cc65c0cbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c377848d5b257ea48359f2311e096f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d34efc9302648c8505a5409b5cf51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfda730556166cb470ff1eb25bfa805177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8994f03d97e8c74e5705132ae3c12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037c5c5286c924ad242f74382c6cb91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bf73e80c3a3225f934e9ffee2a927180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5edbdf6ec53f5d53e0656967cda309181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f4a976f7ab97a42b8047d7f88bf5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcccef056376460da3f767217e1694f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70b494e540a8d6535e241a484fef3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b208db2b606cd2bfda20547f04133a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c269fdef0901a2725d538c2513fd7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6be099475c29ffae7928e135634ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16918787ae75fdb2545cfbbea60ecb97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae939a4c06273f5875bafa84efba07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07d9c099361c7962ac5b7bb4cc3b68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83982da1034bcf478d3a44420e4f51a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ed0157e093b16711e479a8bf8aee0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc673f14e1863cb1de6cb7f31ce5c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffad94ff3c485ed3dc40c9a87b44280194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba4defbb0f41017e10b1293cec7368195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed0aab299a1dd4eed2b9cd686e34b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fade511eeafe26311174059e29818d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39935cbb9f071f22c136b9cbafb14260198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c0a15d4000d5abd7baaf48598c7b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c82aa844ff002aae9b642a903e392b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bad8a9fe86f8f194e31aa6c282856201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7204ae5dcbc422d616afded4c03740202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08bc9d44c7ffbd7585e8cb77409180203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c2c00f00c0ddc7d5f22d5a9ce5c7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23638c694042530309e579beffc844d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de1a9073295f8a980916f12ec0b7af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ec59a90964a123d258f8b857671a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d84913750a93f0b65be85b63fc526208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f776d65e076e3401ec5f6acedc37a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7630c5d07d2842d0132aa63db17ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44218e6eb59236b125ab83c7ac21cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4b155b7040756bb5d1b7cf6a51690212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb56f58ecad340c75e80078ef6f704213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3c6d8c5597234bfb4f4cfed585235214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95abe3dca3e41578e0bfa212d8e1fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8571bb6e50363e3d072fb8432395eba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278680c7f3775b0bcd034ad4245d2d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ed2190b0b74c95ccfa772f3569a80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0f518d9cf2ea3c6aac70747effd35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e2a2159e4787844a06e9e1ef26c5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d02d7c9e0ca66dead32d2f85f9057221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055a501cec35bce139c57fb21727406222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ccb1342bbc7a237825707613b66cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d61c7e98474505b53dfba2f5a142f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e175db706af517cadd8721641f141f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5526d17de724e4115a99673c2b7de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f554f52c8b5d252a26aad2eff7d6743227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b67e7b45055519b9680cd19bdfc30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5854c0111c2cf1167cd43eb2b4f15a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317ff5940e52ccc5da66531a9c65338230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303d57a3115b982014c518877f31bf7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bca2c0dfc35256b3b4c2ec614c51d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76790a6e5da3af3095eedce8aad45381233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24844bb395271bd6e3ce822832e644d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f7ef43520e5a3aebc250831a58787235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745817d7f3df433b998256fa9bb85746236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a5859e88473665dc32019b0333844237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741c395a3f49a857533b3d0e4f1983d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb410dd7bf1d27b181c6ebff5a4a555239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901857855027b5d462b9c526c1d48a1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289fc40dde9ae039c4fe01e13bd3484241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb06dc47d0457c03ef0e5f41fc4ebd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c306cb8896102286d72bddb1c42a98c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf7390dffc92e0c3ea26ec815550f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd8a854c508ba92a0e1cb0f3937004245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de6be7948bdde5bc875187ee61d415246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926688be9985ec9ed82e6df2d019c719247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518cdd782f98b172690b1c7c232b7a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df42baac9599f6295363268566779a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43febfde49aafee2f8524b0770d643250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01de3ed0416b2c3a78c0907f8131e78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad709a05bdf983bdcae76f26282561252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe338780b12fb4e7cb201431f6b4f44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146c383a9ebfc747a4cd2db30f41a63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9f11e9b476c469598291c6782e0f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8113db5ddb060457480edfb55d221b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458efe2f60c5c38e8e8bcdfa1add4da1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebc50e2a3f45efeb6ac472fd4a0701258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3af761d8bb52ef7e00c645a69b39c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dada69473f95867ed48c16ea0db65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22acc311b7b3e2c7ba4fc9112a6cb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88ab3c885c9a12d5e8e0c43a0501a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef5ef50ee7beac56af426109efb604263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da776c2026b455d902a0a6f4f9fca0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643f46413044d285b468a5f98974164265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432d5a4363d5ee61c1b04de34ab3403266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb2f5a67ebcd8a26b5144c41199403267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa49903f4d9972ab0543a791c6341f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d9046ad72594201914a9774009033269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741201edabd28046535c81ee8fdf44ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6927aebdc92d9bce89c25e8f4ce022e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e26a6aecd474a0201fc3f10e6ae84f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bc230713816de242bdcceec165aaf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec90b7d6a185edb80f261efeea85954274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae04f4ac90130ff317ec765e338f9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc648a86a80766fbdfbe7660903a47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230b901f8a1bfa36548668648ba5037277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8037c9dc635c7f0bc66a50f575e26a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713865d5c06f8484b6089d2696e2dc9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cf302c738cb37151e62c18b85aa19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59376f51f516e1a4519eed48e247bf0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d58dbd7054e718f4627a62ad056336282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973f968b46423986fbea34c4e58dde5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345ae414c2388dd11ed488e9528efb0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3dd160ecdcae95ef4519d3518100b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bcfe6c1e4ccb54bc3582cfad5ad9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36ba0f043d6f137b935bb4b86efee0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aadd1a80a6be1e166ad6d96e83acf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cc44abac6b6ec506ec5a16cf18d64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305eabb53fb5b9e4386deafe9ec15f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb444c999203a5772e9d7bf1bdd0943291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8581e8d4ec7b6aa588b87c6d26f8513292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8fbdeff7e9ca3d8b27cbba8f27e93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e931117e2c67d918903518be34cb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6dc5cc73db87ece2bc2113da8d6e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc469c91ec46b20f892927dd06072903296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281adbc53b3f2eb4bc069012ae38044297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe31d3688299e256f95caea391ed110298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be024c7198cabb29a47796abb8144372299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c72fb3f02fc2f9a606445c3db9b36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddc1ea30956a9e5d4840ffaa8cbe87301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c98802704af419022f2ad515f3b18d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979ead25aef0edd8416dad89fe6cfdc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1aae3a47e290cbe4c63fb55d8235a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efccb40e74b504a4a43ee171ba9625305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6fae72a6b5ef9c75a44b86aad9ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902c2fbb2021adf7ff3c7f86384cd78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169672a5d32375c163ef10d3a7d16509308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500d53167cd030fe4c1c51222ea08eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec3105172783f1f3c69063a9a6e796310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bdf7c50b4ebe5c51dbbaac8733ecb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f35099e54df0157961f6ed4387eca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2bd09bb6eb14b5bcdebd6cd449101313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4386af41acb8e8b4d4605a7369af9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb8cbb019571043921217a60830027315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d009eeb6c6092e4de840676af03b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f408f8464dd2b6acd8c26b2eccf3c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26877c60c51d9ae862526accfa44ca2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d43c1ae9d90ceb95f423b41f6ba22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2872154ce3f13c307314c9ce59c585320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489efad7480e7c37c330ce5dec00867321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6ce1c62be4780879dd8486dd9914d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d244f124c1da166b0ac07afb39df0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f6039dacd86a03fb5c0e36377bb59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130f3c11fdb80555418bc707da1095e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb624f3d5d500b919fcc54bf45511a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4433697d7ab59f71413694684cb07f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bf779f3f32998f12aae5d2a9db559328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65aba98affcd0568f1d9a2edc25347329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4936e7f26547dfb2ac0bc53aabcba95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90474c7b7124914e1d7c36fd4b1376d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71054eb8ee5da39461457b2851a0f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c161271ce197004f65b43aaed71ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce0ba3da6d4d877dcf7e3ebcef53b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55321fcd0d70949966a33980b65e1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3122c929d692c714e88d3d60d03f21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364f1822a3a4b68aa4677ef9387d35e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1739b92dd723327c54b9850888700338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb45b14c2ceff9a32e8e771d0aca78b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679da38f1f55b70ecd44bf1c5550773340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca3c13d0cd73d1efc3e8f6ff41de9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33e7c841553fe567ec9034b709986f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7bcada5c3ddad32b7ccc2e7cdf228343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4827b4f5c91a1c9d7126fdd4e50d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f6547281ce9ca870d6a0730dfc15b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9670d8cd785d1133276b9244112f69a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca52319eaea5ee01b291462a1e8060f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f91b37de2189465b860880a366b6cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402826ba90e1ebabd43b8e00e1ba321349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71de5503cf0de1385b4c2f15e5c2020350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a87de93df51cf6efda17934a6fe46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a286b59000698ea8abf17db39fc06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c70ba38f716751d3579c0887462b33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136298c3e3267d0f0958fdd576964cce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13c5b528acb853f174b848c1b69d15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6321295027e0f5ddd6fe2e0c46cae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b680d58fd4840a913978e493267ec3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c725e171d7044e57972be3515b8f02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d53d9ac350179182d0b30c4e10d2e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d46026688a7060d7a91e69192c84e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fef5bf03420724da77b7ea662717f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90bf34355c5e27c1612b3b203682aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75149ac67f0fad9ac1493721e0140d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6f82fcadd84086783795a9f4fdf59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84bea583b06c1fb39315df0b78249a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee578d5c247ffdc9e0827fa1c09992366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cf26516648db4cadf0093d34179e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1776599303f56fa29f8aff4ecfd3d43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112f4b7f5ef8a74f897a8d18c2e00b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26d8e934c6ba9d25a433da6f558912370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdeb3b78ed05ad0a72df2cc462aa98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e876cfe02780c2b983549b43c1b2e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee158a54f9e5931d3f6c9748f20eb822373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017efb13f0e536342db304afe89f6053374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90987d40893799a056a3b69d61d9ab5a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2bd92e597819628aa01956e709b25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a04be687ea87d2c8013a85448258f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a68df5c9bf8bc2e565590039753d54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e371ccd29eaf15170c86a047fe1399a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbc7dc0fdf3ad8e0f286fd91bce524380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8145ebe3cdef5e7137a9502d71b07ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21b6e6df276989a9a7fa1d9cb48566382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68264d289b9dde3c70c70652f85a72ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea4a0f241ed0457a23f8c1a16c0799384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b540ad8f84081d8fd30201ab7a21bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc783c1b6ba5959b11da6fa55a94a69c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed668c897befbf2441385659ab159ab7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b918246d66c9001bdc4c55557e61db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a25be542aa18ad44e4897dc57dee2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ea5fa6e835dc628bc6fc8ee43ef03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9dadd17124794bf4aea37f2a91f37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef605863cbf2afd1cdfc1534c1c3c5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56856303b27ed50b33d678de3b94c800393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053be0d02eac80d1d6fa80d36899d31394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7119e8f480be875fd994f3c08d54336395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98b9a00fc889dd9cf272a6e177bbbe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdee9f9a74c9641cf3e6001ab82813397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ce740575705edc84dbb0cd9526647398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efc73e00dece4ae5883583d66284e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611df3fef19ebac4c61ad91ea5f0d23400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5b4e8b4d91816cc6954d2d323238c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a90c09be61228353b05300be15a1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6f279899a57edb72b330fa351a5a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e4882e983faf8fdc81ca94f41522b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059bdef080fa67cf74c6e484e9772f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b2212d6a83e0768457b1b783dc2bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c76e71f6aab813f9f7c4e2bc3b3ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7cd8b3ba88a0a5573f4de1a188829408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5594e114a78d278f0199e7c84dec090409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3128f6bb908f9d2d732135b99331194410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138718fbdba55aedc530c3be05d5bd0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e549d58b110a73be5b620cf388c01a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa6dc96cc22ad342590627997c6e2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bc737f7e1d2e28721ea78b3cb0fe9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11908286e806ecf505dbae180bd3564415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11aa75644de9e9887deca138f66b4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2c2d5a7ce1b6abc14f57827f1320f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8733bcdb22253bc94ee251e75faeb69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f8184dffef36bb415beedec0f3a00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820e7116b6cae4751377759dabc2647420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9801c4a931eed64acbde10bb6571f0a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c0b73c83eb8809fa55180a3e4874b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490763d237a124e030c3412eef4f1bdc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fb122eb1ac516ac255f16621d40d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082fd3e8ed047612e5bf915306ea31c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8e2e6edec7b9ba0bb0f1b68bd0045426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078eab5753868085530bc6b6a7fde152427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4ee564f38be04afd353c08cf1b62b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b21b9aed9f599772dd81edc7abe7cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21325e83958cb31e265c93e6c78d0996430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62bae592b494ade24734ad78da1403431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a8cec4ca6acb01a7beedfa1ea1130432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c33d12cad85e6372a5735c0497167433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec3070e43bcf2574a4a6a1827ff768434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e52c77341b2395fe4b6d7dff951dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20925b0703dbd5967bd34c91a1d3c486436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89309891b6b2f4ca89909f1ca31e4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13889ea72b26a70773cf0b4eb80ae1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57903de948360d7c0dcaeb59d54b00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060de5cd13dea6112a2071c3a6fbfbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df419cdba9e8de30b9e7b7693cb6f0cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4315012ced8ebc309489c44b65387442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643021dc0c400620cd7ff05357840fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de101c05b367bff80f99b56cddab58b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a590ae99085572e48b8a995a7f1d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf074e6612f36285236c8bc7ae00800446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c44e9b4638a6ba7f1cbecf7646a26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d105542505f9de32b99de7c9a383d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba652e76e419acc05ce9e5b6411e255b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508534cf8e8da8547706326460d4876450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e674d4d867817a301ed1ca4e5c455451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1f3796353ac9147cc2fca70a72031452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112d0b8cafeb506ccf0abf93dd14a85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e5df660e3e994288fcf0b057197f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fca2e9e266e2d2b6a328e72182676d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0e43d8b35562ec892451e303a54f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1c0228c669f7955bd8804d5d9392c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea60d2725ec67a13f923da21c2e3df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76470339394447a3801a2fd59379daf1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec070efd898daf013f60c988284afe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67706aa5fec11eb81ce306b296da0563461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d82d0d25e354ca2b874fac49f74a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7773919450e134daccf99faf5bea6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2b1b08dd941aa9cc30490dbcafe7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a08d186a08d36b98d46e571e5e945d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a518c8f74fd5d02b9dcfaaf5cb694466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cb8191de4e0dd2e12d47e61c646ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48302e481a061bfbbd29230b87524e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6361303449cfadc8339980119e53328469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dccb1ddd4e8f069c7698370ec4b0c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a90e01a428c9d8c4ff3785cb736475471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b139ccb6115a0d84db08daac82407e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd951920047a4204f7f8565d94748ccf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbfd829d398ecaab665c778e8e79ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8cff05cc0c6d721bac5e401f6097d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed7a636af2ed47f36e8b71ba4e3d28476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b05bcc9806b9df2c7b79ca6f5ba284477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80b691aab76be8f596d23a76c5d5a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a287f7170af5e48f8f9dd28f91969479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d047ce3196f30da13586ee7528f4c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568b683ac35a3d1d2268630fa4c29fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f0ba033f020113f5f960708f250f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b11321126f17f428d9f4d542ff5d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed72314120e8d7774fbfa5d75eaffac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c3f65aab85fbd06545eff74cf4a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894df38ffdcbba56748b8cb10fd0449486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bd50c84f70ea5b5a2749813882b4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2541dcc58b71170b00411c7186e117488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669496a39acf7c60df067faf5b33368489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf3f32cbbcecb8676a8c9b95c72891490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae30aa081a3aa33396bc92cc1ff5c2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9e7d1be5f35177fe2f9a84ccddeaa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d7b170e0220ab83b5d48a6d3be9f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730778512d27db3458a7415594101c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc1cd1bad2d6c35a169cd3395fe485495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5ec64247ef2db1c57e2afbc9bd9fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0b03595e501a022c80b596599f1a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca6359a96a8609acd65ff6c87d57b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a43e59ceaeb49287d95723a9622900499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c599f8d1a7c143f6c46fa83f7cf0d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1f2289ef5639f66ecebf7f4496ff9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15799d82b84993aa2deb0d72444fc0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eab554e8d2637857f7cf7771e3a921503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371613abdf5660f380df66d13593165504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4159ca4d65b42ddbc6340de77182fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e91811a18fbd62d538b93fe241c6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8cb9b378f2bc18b4f3f01f57e3d1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24bd5adb8b0014db1095789b293467508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e124f55b9d432e09ad887591190dc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d88fec7e05be5fd08bb7831cebad7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24833b8ec936515bd14f987a7c555b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a304b3823b9ae5d880500618dad65f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3c97aa7b8a9b0566c0742ed86a5de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d0f469d7516c22d9b2fbfcbbcbda0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29b76821f629da475f94acdc5c858a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59cc7925fba2f7f4620b940ca47932516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f656fd2783cb240782df4a8ac686d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fbcbd19cc93d5f2272477ad15ca89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac195b9e496ffa12f4fff2378019adf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b565256b74dd124c22a1bef85b43ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eebb888786bbfe2b613a08c179df5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cf0a036bd8d2874604e519e8bed9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc4d94c44557a2d6bcc7784c21a217523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049392c13b87e0091d83a4c478c9972d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19915c8d4203e626a8cb77b6a10d6d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eced53440dc0a71c7253809c38dd742526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84e2adaca6a5f4402fc6694fc8f159527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd5426ce0343e13ed94394545e9a0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466b66c8a297684b8cde501e66f25c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284fafe3d03472ba6a060682a2897ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df3ab140e4a38ac0c797f88c6248d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946b7f7877dea09e7ad7cd2284ff501532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b47a551e68971bcfabcc7946e9dbe3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b6814d55e1318b193c3b61208a0b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fda15e2c0839f025569ca6385d1170535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621f61305b6634f4accc1f67aba9e99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2838935356259a8c2942b74686711537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded0b8f59d0b9343207f240bb7f92b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337bce5bef7041650f52301cd07da2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4f8e7d3fb0607d3bca6a213268987540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199bc13e34c233c0182dde55e188430541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4be21b356d3e374a57f56c56cbb07b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb07c7b519dfa06480ff83d6b6262c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e291af6844ea9f1ccd57138bcf289d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04d3e61afe361a880d4c9e68dfc383545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7319700ad9c73a6dbbc33169d5584546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273240a03d8d02abb1ee02b7e1e0531547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2c9b20bb721d77f501f2ca4226ced548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1a0d506ec1b80ff124400be52f3c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a542af1b1109beb5d5325b48dc472550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48254cb0a0362628f8dbb59048e65d54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9389d9b71fd7fcdf775f331f93bb40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e045cfa0376990685658f16c1fdac1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b215bc48e93607c20a0ddec5f78000554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbc3271caa3fd58b8480459996eda1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26834bbd25cad9b59a74f071a1478fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357483179538ec2461ebfc2868d7ba2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921f6b20d0b15b76ee0bba5c2add206558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b2de819f248657bbe6d43fca690e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2abe2045f42c1a547a97493d2261e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b5e9fe585d2df6ebd1374f6adc6c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991f42a1c6b045ff039a36d7a2798ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d7e81053181a5992c040cdbec33d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a301981da6df3161d2e2bcba4e3ff6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7734544a0b342e69b720523d72d93e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5857bb0f68201f32c05b8de52e4eaa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50151f20bbfe269ab0f2c4803414d824567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb1474294ecec531181abf5dec1366568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44d5b3c54955296cff7087633edf1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192501c2773ec382ded287e478b4b75a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59370e7ce537d3f9c55eeb05a8bf940571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6aeb03448bd726e777d2dc089f908572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33482d1aac0dd6435c11c22da99afc47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7259d7ff8357ca365269748e9bba39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896e29a5e0f61ce45178f90999da646575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c6094b5ffc623665947bbb22ad810576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae629202d2cd5b3d957bdf02458eb4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492c38dec2db3837b3be1bb623dfa60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8f5a2a17c70de2c038beb49ff6b54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351d961949bf1ca8cda7f79f7471d1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567618192bac08a617a5afaff5d261ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55ca2f9f00c43bc535bc5048f52bc3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe3085fc3c91284f378665e63595f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f2ac59462fb59571ef16104a084ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccbb2cdf9c6d621ef8d0924f5a95b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b6088b110716091dd7cada389a22b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7de82e1ea4ae1feaf22cd6e03b003587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136774fe64fe4778ba1b9e034b8286a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52621cbb3c91d8f2f3871d1b997b779c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee0234467ada6df74478279299a32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36359d4ececff729775b1548acacda6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64a9bf376892a2f745548e8735c619592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc26f196f44dffb8dc4733093d2debb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932949518800ffc119b19a89cb453029594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ece9f966b2b30ce067324686bd737595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fda15775091e4eecae358ada3700e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7c5b357c2045c3a3cf02ed06955cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5170f6d9bac5f63e54269a126d672598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a64c80e015405be6bba60f0a819d21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f614c97630e61099ad157abe92786ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00039b345b1f528da97612e355c12ab5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c88cae5794f4a00e787b3151420c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022eab00b913dbd599ea27b18768e86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a24f2db2cc1037af3811f51e010b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364df2b52d7091f23cd818da9e9ce55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237d14a5f8e74ab16bf8824eda7b91c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6a4804bd273e2dd0021020052f540607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856e8ba37ae74c20e2b5593fdbbe809608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b62d0d39777d86314ad6c277d9eda609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85fe905d845bb724ec29958e297c33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe3f0e6eeaea9dc58708bcd88d5f69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f38752c7b3e60fb200ee2ebd992bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0df92cb53957b63706cffeb16f69b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec96d2f33175b590a58177d39cc7202614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107466d23a51ac569c8fa491ae023c19615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86363e6b146f936be7f402943d97db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230942cb4460a6e5e39fb752b53361d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d37607867be8f882d5e13ee5e70556618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03467b4649f6764e0cfdcd233f45f1ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e0b4c83d5e31e82b3bae19a9d2126620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8c14ee1e9254e26482ec5d0113f4b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0800e730c15d0d76d5d9e489f252835622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643d177d2efe37a05bc5f73090e6f2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb628ecffe5e20fed0e5e72c81c991624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e664a607034421c7f458a0b7ac2de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723f76cd6829e671b5a8c6650bb2adf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899523b3483baf6981db25d5bf258e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48ae433047a637b781ccb86a8e2112628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa2d2cd7f6f03f16974b92cb0dd51e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d9713fc089298449263e754dbbd1f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c20210e34a2179a398790fdd38097631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5235744c8efcbdf54261fd14eda931632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7e1c0fe8db425ce7156424f95eea7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544df0f054d2b265556808d981cafcc4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa0bc535d655e489ae88887f6885d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e6ca4f206dc0928dcaf23b838ed02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33d89fdc665526b2145cbc57a5bab5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11350b0b7b3cc95ec6aff4711c7462638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7f8d14dc0eaec0d7f8f8f7b88cdd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bf92cdd2278ebd1ccba401e6a1f74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf5151ef34024b8273afd5a2842754641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ef19f8c5a5011a94591fb98d453fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cf886c45e796e63d3303075e707a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcae2a4d267db255ec28536a3347fe8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea526004f0d964c2ed9e431643cf186645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2fdae330c40b1f307664466549ffd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617b0a737b67b45de73a3c9a2015d9b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b48ab8b4c2e5cb3520fe524340117648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ec1b3449c16288abe42e222ef5151649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d681fdfbcfb6e2c419133f4914b5252650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b2310b8217b14bfddd61df5720218651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805725b500a075fcdcf0b23aa345015652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec70aa1e3493368220d7ab99a7ff3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49350d6d154473649a05ebca674ddfc4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37359f7a7b78514992710e1d1edd7e09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5aeac90711fd31fa0948a184cb0044656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96d4de2b311b00dda83641325ef022657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b9ce56cc759770659e5b455e28a59658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff291d0434bdaf8228183457e42215fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffde8f86c296911826863afd10f1adf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1117a3786f35efd2e47786872490c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdad0fc762bfb6ba36e379d0ec15aea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92111167bc879c6622bdd25475172bf9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2a068559828c796b5b86804a4971c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd545e9c0c35e24772cdf19dc0179a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43793de8db956feb15f80b46b163fda8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8486ea79b7bacdb8266e2968b4f041667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca345c39202a4be944b251e87bf593668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7896919b75e23f46624508d6f3234a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1d4f5886f9fb651e3f8fee4f23e25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b6706fcf9b3672bb445f46f1adfb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12229618b33d4656e39e622689fb1fe8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d45b4cb16f930bf5ca6c6a6a1409f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5f3817297ebe177dde1e37b2db762674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b6f1ce77e1a2ec9f62c97db1319ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb26ae6b69e6d30b3e85ccefdcf18d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5ff82d68862ef423b0c426a7fc1c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fef9eaa68a6d27bbe0022d679f877d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395ef5a1765502136ac5502e45279d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75140bb8e4895e056d3b6059c8e488680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87fec75f2b84e6fef064f1af6b2e51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d202ec2c03dac62e229c4b33abf6f4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdc376dca93ad1259369d2992ee800683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7235f2d591fcbbb2c69691ee4a5aed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3f857a7bb72345cb36a937e8798e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35e943fe4efcdba16db29885a9a4bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2cb9f437b76fdbeb1947474be7362687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ebd966573fa65ee032ac75f13e9e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc003f4deb847b9dcbcad1d6190dd58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc900d96c673e33a71b368790718bfa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606421a5d73ceb54f6fb27da16a7358691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eed18826cfa71b242c0ee5617fed8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad3e3860279c75d76db7c8cdb54e13693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8431fb2800df331b4771c90b23676694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506aee4f2701d1de0bd6ae4c3f7ad80695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98abf49966d0311b6251baed9bd616696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e5b4933b4be903b4fc548138bcb73697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720aebe6ceea40834c7aec80519aa29698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07eb3cd83f5f83652dbfc77be808b1b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee1ea6b75e8d8130f9db661aff0e9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ba13b429aa644133b06cacafb00c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1e349b4504dbfbdfc61f3efa3a3fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c40e61077f18cc84c1255cb378a119703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e626173b4d0db3fd7c71318493bcf45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00299c96ac58daebb4ba7f0d990f7b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54064bb7d65196b94856d217e9610b46706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4810cf8ab5b9c5a84a12e12a41db8ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec15887268129e0b9eaefde4884dc94708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455ffdcd995cec87e3dd63a7289265f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd846b614b767afde47864e0d74e68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605568e22e7df7effc25cfed7881319711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18700170a9838943050d9228ea89cc27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46147da2c34df34b495ee247487ff8a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d6c7596476e3fabca8bdb31b0b443714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9619bdb122481a083ee1dd262071864715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e48f584f4bc9a5b6e3b983758010b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99113484ec1b3b9d083ea04c9f08d991717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c3e817c29584194b3173e1cb253c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287601ba45043e2f834e7c901c735610719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c84323dd5fcfb510707decb9333cdf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b08e2f2dd99e8ee5a554d56591e40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0334e465efdc49ee3016d1c1901426722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f9fbb826287cf0f82f575c60e9a3c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51121e2da2fa7b0c7d94680bc966b6a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d347130713866fb1cca634f50d196725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217a83f777d48dd760a2cdf09015ace726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723071d2a56cfe73c13189291298bef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ecf26f3726ea4cf726b73e9de1883728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7495ef863d358f7d6f771258182abb1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c12ac6b708a68017b5dc93d7fc6da7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c8d930cc2bbaaf14a4abd58ec25a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec05eb59db694020bc051dc1a66cfa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a270a24dcf939de3460f9cba4d5b74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639a488bf0d8ac1c9f1e9e0518eeba9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98735b76649f954e6ad39b8adad214735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443731cdb65277db559eeba196aa0ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ff47011b50f006e167d486bee81af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eca0bce5d5be2eb940058fc761223738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b040f3015567bcd56c1164333cd77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966402762443ef7562408c1c67a22bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f9d3919a44d8b0a324c2ff8a3df50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063fb76bee96f4c6a693eef96e9dc9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06889cf0487b01688a926620634b70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39b8a419f7af3d45238f54fa01cab9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134fc2e864220613f27842805a3b6e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212f3af6b2ff784a973c491afbcf752746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215b3f6991783817b4db27510d878b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbcdd806ad4aa22bea312201d40832748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41643ca7e53c1e4ec0cde8793d159fae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579414b199f3151030a7a9793e6468fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaf7d0b99dfe2e5c6a617d5de3de49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9924e85901e7b8583fbaec3a898c12b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840258ac60a8bdfab37aaaaedf6469b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1840f6c2edc2e2f37c933b23b16303754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da61b1a416eb17f92d092c42951dc7e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2406f80078771bd8851e5489fc44ebc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977ac776910269527c4e175e0eab8b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bc292b198d7d7addf8927ee6b0945758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68fe116b4feba0f6b24b6b0ff5064e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03babd34c5beec53a6e0e3961a48b90760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897060bc8802a735433f6264fd35dced761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3b535cc34a8d5460957107c340dc1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb427a353fb18cd5184a100a15ce1613763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ea292f51a5948a1c0a5a1eb351cdc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9957e7b6a2df9c4a5536f4bd06fd9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36421f047cbd229d28415159963d36b0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c13e21bb6095162389dd3827b7e68a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad01b14d10d69544d8cf4b975b6a31768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debcf2530cc3844295f07b9bb05daba769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f5d1c5bf71820e6ad70e000ab9734770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dc16678f6e3a8a05f960fbe319df4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124e58f16f677355184c5a463324514772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc922904e44583a4a04d80a4b505383773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3d8830b7592d14aa0e83ec92029a8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d2c4872797ac30d6376e7e45e3ac3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd0f2b2aff4d0b8656082adf72e085776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570d2346a62b6faba7fc481aeac900d777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>