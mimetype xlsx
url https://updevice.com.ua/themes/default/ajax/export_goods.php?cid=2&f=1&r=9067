--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7513366759198b66c584bd93d7b711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d6bc92fe2ce846230fe112cace0da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb99452a353d7951f75625e113fa0f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80889d32ce05ce81f30681620c3708614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb318af199a88570f4e79a28491ad35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00164fedfb01783425b61075da2188096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8064531801e30febdf1fb07c3c0927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd58a17101b87a2b5c81aefec74e138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad588c9cb407b4d7c8bf30d2f65485e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f52decc05947fd2b47e2d8e025642a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732a6d80b6898a646cd6efa9a3d1d1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257da26518dad983597b99a170456c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa5a310a99631de91a750daa09bbf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e08e13f054c0c0fe9caf736740940814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a19278d727a4d63c60ae61c0b227a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b71e3f75ce1323ddbd5e2212c9d6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63650be5bd9ba021adaa603b8e1c8a1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24ca99927656798689d16a153279d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd8ae5769217931c987a1b98e98d9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618aa491c4172a6dfe9e072da53151520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4c66241a55d196767dcf7838e957421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a649c00d57c4392dadf0d986d3cf022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daadb389b8a3bf2a04cb338711dd9aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be470a3cc07f98a650e15d7c9a6a5b3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c94c13610c54c1c9626d8cc6b43f4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548aaf10d91897802cc16e8452dec88126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a21511a21da377f83c934d887d814a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b57515bc95058a551c8832a07d75e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8ea4ce820d74731b1fa29fecf21aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e72a0f27f221b4a5912223cfef203d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124d3f4c1be96732917b5d0e5f0c28e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718db6772142ba3c8e6a0f854145bfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18815cdac6ca535e1986ab6d870ed01733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d579f997962db06eef20039b8cc9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae4b619a534201dd11ee7e62aed1e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c9c5c319f7616ac99cb86b58a67c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a37a1d76cfb08e49d898da7c89e78037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28aeb45b308466fcea2ec48689d21838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a15cb6249f186adb5d2d0dfe4ddb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afa5f49dd22422e68048c54d7df94c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63ff21e983af0c066d75279b7b416141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8c82cd8bcaa15b779059f51eba2b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154b7a7039e7a37f7acbac2f80a24d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7934ba2837d6fd4c015f54bbd11d18f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c135fe2038c90a8d451fdca1010ec9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78799beb6fd21ca3efbc0933892d1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee77e8cd22c3cf58ecc0f3f0c5b386a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca46e3156c77fbe0369521480dd71548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551e6136116ea0ae5064d4fd4b84f6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7099846ee77aed53817c0aae64242150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4dd28ef107ba283d3bd007a3218cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642f4d636175f2c807be2a992aa9ef952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641a874137d59db5835058058215e1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dcb3f7f155d878ded3ea12a8a5b1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceddc23c6c7cf49b49fa86ea05727bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db010534c7e3967bfef8e0feff508b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d1c1ed32187794b78988bc4665adf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdf54bc527134789eb5162eb9ae66058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f16226fdf2b8c712457faeac5f5d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b421145f4d6de6debe0c85c74307b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8529a5c2d4db286456ff20d6a662cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc874f0cf0c48234896578be52a59762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39dade64306e22dad07e388fcf915263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9447cf60a80dc31b0fd3a2f41496a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f271a5b2cd83ed81a1bd205e3a2174765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe544bae4fad7fce33fc147315a715c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a9d9e20a688f965ebc6708e7acc3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead79ef5035929e03ae2c67c488b72268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d421126124a4a9a4b9ceb9ded5b7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d4806b844414b11951aa0dd8f76ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472481983374f7c34800de2fffec1a8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef1beb7cdc20babaca3e37075c927672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73773495eb56fc34e30223acd00070073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3cbae38c0b7cca96e113579d9b8ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85582a7bc900be535693bb6171ad3c6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2c59287937c5750a2edb71297f91876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8de80f7981e099a8adaa94ae61db177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee44785d091a69307a1f5b3ea999eb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404b439c0d41d6faf0f82a21673083c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e4abc91a316598c3dc0641e43bdf780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee407b636d51ad56c3ce739a3d2c0f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374e18049766d10705bca49a62c492982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69856677b2e5294dcecad8a34ed2456783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ff9e898d98e80a3bf93f7a64e146884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c2bae9de6772883439fade783a15f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe666a38a9dd40be2adc46767d415986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99012895c148d1b9afb9b9c2a02f891387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973610eb1aff47419e49162a6b10b7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd035a7642465e6944ca085b87a8ad589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c34914c8986656af2c0de3ff6a46a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9efda8fcb49712a1195d60c03f9e3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83015b5ef0313b4ae146afc95285f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c84df0761517060977c49be097562893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18461d13161ea98019c4816bb966e0fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3dd49a64900aeb83627a9c373360695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baa817e5f0dc296c2a235fe18e182996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ecc25d03ba541553e49604eea169e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23e2e743f42726567d72688a4ee61098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d136d8ad5075bb037cab08ad0a7549999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab4d692f63ad0a2a43848949810c36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f788a0d212f28c0559312558a418cb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347bd4fbb04081c9f2670f56655ba91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269418f1d3a29f50a5614a5e07f582d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe1d9dce2241bf8cd7d8788ed3962b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4da19f1e3c7b0928182620696a66f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce27435c94c1bcc10c4c9bf90300ab4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43767e6d7f9dcfbb0c70669eb9c82a3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896001dc6b632984428a573f88d966bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5a6337ac828787a82c0e0b45de6c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232719c3e96cf297f2c735df1953507110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed256f56a44f42913ef6cdf744a378aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb57d190d46ade58056795ced1a5ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce533f8387d2c851cdef2ca8e8f7409e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59175cfac9626b31cc3de2ba7ebf833e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22149cf43f7f6935212f6a3a3bebcc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe676fb29bad19fb027b925c3748df3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833d3c553a118e32985b1f52c270c6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976d7003a8c06cc0cb730f20cc5ca05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45033cadf50a517d4fb5981ef8762d84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7eeb69c3c5e74b197343ffdd19a89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b3b067ccdbf927b8f4cd1a14d9b5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f6dfc70abc0a0583948925632ab1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf611c01cc0d529e33c233d93b7f52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78779373f41d4771c3ffb16dceb74025124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22bd8e7b3f247bb8d4f7cc086c3e84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a49ccfd4a40b9e9ad194453755f48f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18840a8cad23f11f4b670e09d9bd6f3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7e0000a0ef1314dc9f660968cbc55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab750e88111261a345e4bb5c9717c8d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ab65015e40d8f8c2255a9b5399b94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de633793bc0455cfeca8cddc2988427131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa3e18b86f449abb02a20d5fd9d237132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768facbfde8d4f8abd8de462d6d9308c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84aae723abc486f68775ce84fba9cba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676115e82c05de2973f6a522824acde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb86e42165e1844689906484292c23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61e99d80b96ba4fd962308f64e374f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1b04823772ac1628c49ce78d413c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0caed37f0f3d1a89598a5ee0f9ff62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e213791795720aa9328bafc804cbe88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470a31e0e5818b081fb3a9dc53f30df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3fe0d22cf7ebe20e19e334b06a225142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7d77c6372ab96ecbd553c46ec1960143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c5a330f0d21c66699738284b92190144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def8bd775ca8c3cfafe9b5b6bf94e33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87958fc8379bfee0270b096d351ed787146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af2a067157d46b565591b1ce3bb938147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add3c7acdabd987cba132e96984d4b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81ddcedb7280c9608b808e8635a3db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e26ecfebf7db491da11a8e46df1f53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26cf95d5598bddf47ab194b0e28f68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa74160954da41c38628299bcf4c38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfdeef422e988c1010bd7ed8dcf48e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aacb5615559b4a5a3a41c24aa332db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd399929d4af69ebd6ab689739155e6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af82ca515e256ff02c4726b175319f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d869a71184b838a9b8927735ebfd53a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4839a54a2cbce25baab22a33db529bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cbabcc18b5a425afa86d02bc29554159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba367e493fe0d1fe257372fdcd4407f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f01de96c7dd1e119f59644cc5a520161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f31528a054f1a7d7e2a77404ed0593162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecbd1baa6f197f55eb79ad71696aca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325a8b151dd7e3176055f6a118ea6b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c07992e0a6398287c1a23a3ff41b1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2497f7c2c4628894e7406cf57a75a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43746536b9bcf32912bffc84c95b60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34ce983dc8ce303e85a1854f5b88ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9e417a4d0595a7876116454b22036169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d410f400ca507034f57ab5de29d424170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342024561e07fb080cf4138fbcab914171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3afa708ef398c03e444aa88924179d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb3eb381952b3476022a5807365027173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6b3aa2d55e86186d56f5b43cb1cb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0ef4cedc749ef90627ad40c01839f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42dae07336d94d3fa739c68aa43aff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfb15d66c9766ad50acaa1f29c9f56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe80b9edec27b920ad1fea79d41151f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08c024328d941d2ad25821185e97e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bb88a3153459e12d7fe8fea2862ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7864aa733815c9e953bae1133fcee90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817257ff2c4a9497667e8f54d8c3081182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f013b6c14a35f80f401188af956b110183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c71c6ef8ac7de862935fe93d19d08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903cbc9d8e68230eb396a1cdfff85b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963280c645c4661e89d66ffa1d3f12e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85228c155671252eb3dfaab5caafa80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d724eb3712c1cf584f7c134cb94f0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8b8e5b8eb139f24f42ba15e84e828189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193bde479211461e26f31ae459e2c03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030f3ab6503af66a2e6043e2bec5ccc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d53f512ed25e112ce7ba52c95592fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7646270641b5e8fcd27fbf085a46c8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa4c044c7dda37c2e38e94b2416507194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5456c68637ecdc8327e13cb56e0ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20908eb40b4ef32117f5d68f009a10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04042dddfa8e3546af3044d92c34d70f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8a46a42d7566ecc0907c3cccf41cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55349efe891b8ae0e3776b68f9b7557b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4377631e957aeea34a0f2cfd659d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbc7769258491965660b022d0dd6fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60b3f5984510730d371374bb87494e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfbf8aa18176665d084866f9ced72e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726c5054b4b7b0680a2da9bf56e419f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecff961531592bb88f25259810d6a7b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3b72b4806fdb58347c00a25d48d8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a35341012e421d32a2eaa419aef55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df804cbc67ff451998c882d1ef20a3f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d4831cf8cb26ab958995a10a9a842209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403e9638ec92738afddb6b0747b81cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa53e6f277dae75d9e4b5457e8cb2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ee49f19157d50bc2df517ec30014c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb5709c7e6ac6ee109836c971dc12a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e565d9ec352fed9a49430553ac25a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f312a7ee9c59c0f9b62cf373a0ec6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535da3a637cb8086780ddb5d3118983216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc8be9fd65035b5ce4ce39db408f35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9f1da47a493be3f74f59aa13b239f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283ee3a2d76ef724bf7a523e6456ae9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d047ad65223ce731b82648aaaf2d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355b1d7264c1889722dd9f2cde322d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c8e89fb16400376046df504e46c9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba8cba361c76a3fc1e1fb7bf537955223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9252874d17120d926e4f0b789775d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289e7c920d7858b54d43ad96be5f367225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915b528630a9ea417a7ef8cd38240f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc35cb8656f239caaef5039d111344227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dcc6560d366d72a8799a9303a47cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c759ca3f4dd59e369aa1306a007e33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635417ea8a00551bc09dcc355bbcf6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f516fcaec959c660eb59b947603d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721acbac4efc7ac716aa5bca7e58075e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb0a0dea9d233768540b88ded9a550233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6db4658882ca3679d9b9bd2ba96dae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ca1839f19a81ae74d93027f426a3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b68d952a65e7a414550cedcf1652fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05076d77edbbec2f33fb563e2b72adc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970ca76e7a7b3761f8f7da4a684b008238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd07f33b9e2536965f369ddfa95eee5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190b4ea7b09710894b4b857688f4da7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05876b1262145377ae92e9f52f7daec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7612ec2b8df10127a5c21cf494861242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f4ba878ca26cffcbf8de6ed734425243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f26beba17608a04a6fc7dbb581528244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e303f495e01195e75f48ca465aa64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c516be12d840ba72c349325be2ff102246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477775741716ae42f6c802f0072a7345247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810da5ac67fd6aa05f101bb6b737d0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250eb32063fa528243851c441cd7e12c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4b9a8b612f0f935cd95080422a056250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838916babd6647c22fff27ede6acfc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066ce35317e368bf2d78f1c1815de1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cf5b8010405360540f6d14c567294253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba81ffde4dcb3d6dac07f6f1546ec0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6053a8665ad0da8ebc86c39477e9f6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdecb027a58b24e83d82c6c099112b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6ff49ff339d69f4c13fc7425eac79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b848a3c4f444d31a5e659aeb2611f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc4c5c92a57a6c1c75d508c1de471d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec1327a20615d3506a2cc17fa1eead260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7d05e55f310445135816627e8fc62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d7f423967a28ff046f32d2a9f0501262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf17959f5d4b6cef5a4115665c5d54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc51333d1511c3f089d83767fa0543264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea99d81949bc792244b323dd8a46a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a89e93ba6ca9c7741a26fc33564914266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03e78a3aec7795ef85aab3c13590e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e4b77fa5c1132d82ea8395aa15491268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25634fed9d232f0e9f7044567ade4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44401e876de3d32b5713e278fe9acb2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f1d5db1ac09ee60797480ebab6dba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751439ee1a83f705ba84b30ec6b5585a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d8b3d85440bd3b564ab53cc9cdf1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612a6698e65305f876c4b2173cd32e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d474fca739fd0be864baa62212150275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669546d673d9d05fb92e71834c8d5cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a037cbd67f9e6a363b94e4e2cb4c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79276172e4212c0e9d41e04a3f5155278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c4d0f4639e7a79cdd92b964620931279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714fec1299e5f7af2f4e0c818ef4bd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14d08e289f7e7a05a1409e195a5bfd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf8a9436391b4f3d3608d83dc8ca11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccda9da974157d2360efb0849b9161e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a94b23e7c9b33ee07330628e17b2ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88e118a0b22d1d10d61f05447c25bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e220fae21be04d48d3b99856c7474e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840224a880786ef682f77410a3f831fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e435baae51410a789566c714852ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682acb73b59eb89b1c271b0db273e5ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b70dfba09201ade158b9ddb6d59b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9b281884f9bbc23d3409fb28016cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef36067f89c02a869ff3d4bfc125b22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930710b924d749d55c8de4dd5bb694e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9e9532fc1ada858b9de8e83f18bf3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26ee986ffb72743ce38283a8e70106295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ebb2ac682fa425e1aa69ed50ed18c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76b40ae8aef78e7e63d86a16dce054297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fb9fc99aa488d624294ac07f7e768298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273a00056da3adaf7367fc56d3e0dc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1cce445fea869ff39fadc8c7a58e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459caa936e75cf0c99dd207f98d4c160301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07919a8a325f97e14339e01a3976b5ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f654c0b2a6ad84a6a77414d26afd5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9fe15cf3ce2659fa335e7e0bc6228304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45bc7981b9ee8294137f1353af5baa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1eb86bd5ac89fd5917c634299228b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba7ff2a4dde6bc9bddfc83de324568307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03a1defd77fb536a03ff949c7b1725308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e295ad046a0d9a84b0d22aa7084038309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392b932ceecbe2f32031b5d3f8a2ad7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf6605d1c5394b46883fb475dbeb5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88487d6a4e37b5969ff5495ed74313a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dba6589437a7931a76674a944524f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e199ccbbbe67d24fa6a5e25f35878314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370b9f28f32a913dc5539da44c8ce56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca693bafa8ca4476433eb362e0fc0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531a39c2cbcc8dfbce0350f58d7a1c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f251635b86f64d6be0c5fa6e46c418318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddffc321be6a68ccdea6588230f3bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddac077f0d85a19dad252e5a6bf5db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcc97979e1a74f636b77d00c7aa784321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd314dfc651e286c8b7255b70b7979322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c62b67c389ad5914c2e583f1e312e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240b260b05029b7c432c8add2c4dbbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c117c29d9f415cd2d569306589e45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa050353484de781e4a5dd0dc5c7584a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640dd11b2fa672013f1e4947ee20e18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbdc3af4af58fec54075bf4af52453328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348236af222ae07a72307fad5a056f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdc9b3f886a3ddca85dfcb98f77826330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956dd55bd01e381c7ab224a1cf16abf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42ddddf1b4728792fde7d1ab810257332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c316a6e6449ab2e5e4c89eeba76c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052affc05dec31997edd6ebf783a9221334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d72486a9d3eb0dc9aa7f1631b58f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d19dc8a6a12166acebba576e85eb34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ecf38e5a5bb4a20c290533d2247b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aac2f7a505a87afaa4cfcb133856f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c72d96a1fe5df36e7762d7f11a5ad1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1710477fb98179fec1824f80467cfb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43e435c3652a93ee423afe2e9bd94c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d03f1f502599bd5ef7eb4a71d28be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c95b21dc5235b92f171ff9cea725b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb78763854df4851d4a618fe558dbbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fa59fe852da656ba4cc7d49176fc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41852ab6540ed9c1ab55e91d4f98d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06425f970028ac467db7d7041cfc36347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6167e01024dbc577d6d6d019ef5b77f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eecb022161ed6abc5fc2c850a4843349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930fc6e2b95d65e1666384fe22513eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddce5b21e7b5086b4f3312395d28744351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4255feabceab28a483a6cce405924352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca77312c2c53713c1b8da9d0eb4a1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7a28de0ec87d4018048ccd759722a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875066a5fb56950ea4daf55978260e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024dc6606f540896abe62281a5fd656356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6e7dc19c2746ab44334d7f155cddf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a7f8a60854cd6f399fdcdc66f6cfa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e1a43d2a14a84bb5c71951648567a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d726b18aedcc787e58e197c85dca2c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289db4de8b4dd6e1b5f61cce56645ed3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971d21259be2b65a663bdc47aaf97cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9bc3443a1ccfc90030350ced8ef1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0596dce86ce4381867eaea47e6b5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227bfe2a5b725a7ef6bac13b4749571365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2801934d14ad123ab00b1bb42a4860366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cd1552c618846cb91ad12df7470f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db5cec404b2bffb7805c1d4bf67ce8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cc4a731eb56fb6115961c52ea321e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df83c88f7423bc7479954c26abed476370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb5d11395d6600cb55c24dac16d587371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d97695c25d36ef9a1d5cb2acffafc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c235fdf2545d26e807f98634655854b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068482892764e8d6c4ff1e86abe1766374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c14d01c7c7af86da7c50eb680c4fea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88b6ff6fd253b2a4a98f97cc28ab1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b9dd9a267844fd29c74f478f02818377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a96b2359f5b373d3adc84e0dc08213378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca7f91a4a3b39a4fc48a204f1faac2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d00ea67235316bbc7c45afe5a4106f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac1f0b0190c05527f46a1052bf62a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46653c4c2c1b8696060db2e7a886405a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc793172d98e16d55f3931d16bbf00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9540499530b6aa8377febe494391b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958c9410bfd43d6ddfb62f16a9ef098385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed253fc4fcb5969cf5f07c65103c89386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441ec57b03305c38ae850927bb68d1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d96e7e3bf6969fffbd67556eb8e9a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1a2db853218bee726036ebbecd09d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5af23e9c4e8954f795155bacf072e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106eea39b9d7366d9944dada3b7de3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ef1c304029f1c9aafee798c359523392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3de5c32eb3b39d7941908067a6eb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c55ded02dc185c2dd7cb9ab9663ed0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975928103c68776a41bbd549efed94fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc87f82a0a76a15df43f349dd627c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d92957854b3089d43fcf35bf0abf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690949fb0e794e74c8145d393e989f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bc8c78989ee1bd359150a2d929b72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b6ace4e3a155efeae7f9a8f5b3759400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46533a2fc50c225308a41d38d6ea8ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aae228c960d62b3f34185dbb4c83e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a7a1292910f1cfafd0b1470a51a00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ef79ebb79fe75deb38de69e023bcd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff18464de579ff39cae301dcf9a9dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2434ca31828ca1e07579d14af9352f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f09182ef8455b85f10162df19be85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad23eae4e997033ebdb09200764335e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edae1cd439f22c93c4e93ddb5c4b81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0cc4cd66a1e770562a9375f4cdedb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75748f9f552acc1420cfaa3241c4df82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b083ad923bf1232e27d576a11413994412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c7c92175837ab4f489324017f33ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f27f4765e9a4598104b753d44970f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389c2379791fd99ef1d80eecb42dfac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5c20a777e54c8055f93daabb314a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f62584a594e11e963ec6f1d6a26925417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb8ce7e5643ea6557f7ecfd4b06cfc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bccba46a1db1b7ccf63ad60e2fee6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a8f986620cdce52f07f6033ae08e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ae10c26e7fc947e3dbd15cea1924e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cca53d2b0b7355355423a25e68500422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2842d55a7c9f7f74b6c3f70fcea350b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908098d9525315dab1add7df15639275424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a08b5e75f920cd9155c8db39308cc7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9765beeb211e8ae9e30aca0949cf58426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e6b701ee2e7803d8040a1dc6cfb1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b66dcf1349dad08e95c151f1fd6223428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d528a50848a6399d5e98afbb57189429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65742e5b2b757b4c0ed974b9f308f92d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53ac041020fe3011711af3b6b0e057431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec99c6375f175f787ab2c86b0cee2f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a40ba423f1877ce241f8254c6742e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3357bba0c9adc9b746760b172ca0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b8d20bbc59141b5ea78a2d99e4ed6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a649f498f5bde7f5468ad5a1e7a366d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afed7b80710c8aebaff5f51900ec11437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d0aa87e000fcb86fdfd378fb712f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbf34d113c8c7fc67e8433a69937f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36184313ddfa2aae4263becfa3a8f18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385010207e623b5304a37ed95696500441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909d4dd8ea4d467c47a9ab8feb81a92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482d66aabd171d0cb8c2bc01ac0bcbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81969b058d236c53bf1257f2f048656444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56376b93d7175a1ee153435398f426fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fc2d044b8f54239f47b6a8bc51f42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb31056aa9537c3d23738b3cbf6b011447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451df9d17a597cdd72655e86f50aaab5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e9d5a7c241dcec2ccee4f37843b59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992633e637c0bfee20282688e084ac2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44419c4a2794a9e89741c8e0aef6e389451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc35623b2b460bd9acd9607ccab308e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61985bc07dac5f4e132211bbb5bda83a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac30ce61906c2b74693ac568df90aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cddbf3a74d70974f7b96fd929a66a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42123f68f6c868c209a8125c96fc1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81390655323518884bdd14f06a7805af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f935b409c715bbfd2a98d451abba2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87142cd2e3a4eb062a20d9f69a0e02d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f16d975f4168b6d4b88f14a835357460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701967a87e04baf96bb638a13869ef5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fe28b256f6fdf835bc5d11f363d6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230be7d2540b68b72dc41fe05fbfae4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb259f6cfa7a2614d5bbc3c9a8a7de6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd61ffee81c3fc3f8a29a760bd39248465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1b0af0e32c918cef900a23c12a152466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0709e7dcc6fdd8f541f1813745bf71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9e17920beacba6d610e97d1e16052468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb65a7c48d55668107ae35c41db65a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b89649a4c3d00562667af0b0f5ebe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f39f3b3ce842da5123bc073a394b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45835cddf6b9fcd9436e718587dcfe8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c9861c7964b2c0dfec98d4ad7ee73473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff8e2b35b9377236a77a01b30154c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b58275fbacdab355ed1d6360fc194475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f66aa307deb61c4989374fc6a4572476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a9c0f3946c20f6c05dad1ee5bb41e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0441070d7f3b3b926842fd10cffd7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a087f91e57b0c710766b2c4abddafb6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18270f8f50b6853c9c3e99e1a287e34e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ca9bb9c261b29859e4df039fbd53e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4fa785e626a33e5ef9afbe4acf46d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317a9615808574104d2e34a6863b3de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7593244fb5bab8b97484ff8485f9fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78687c77879c345aea3ab17fbad70a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b3c7133ed6106271de667645e342c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ad814d56b345a97076664f8e935fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cd4a85e85529368a0d29e3f1ff1f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5b3adeaf0a558e854e5ebb5cf097b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135d8d6cb0008cf618f4ef1d4e14b55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc252805c41a28db26b0616844f97f49491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b200b622b5869e9228ade8fff3453f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee795707ffd97c46d94a741b0511464f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736fbbeb116d5102d9536d5b4750f38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d722a6de5a43bdcd7880d38ecde420d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1071c179445c82dab77a1445cd0492c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042ca13edaa565331cffb9ac16c129d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afde7b99aef9b89011cbbecff2a9e0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91a6a1ccc1a4f9a587e4094eeb9be4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372fc07ec70b4457ddb1b62733d9a1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3c13273992d0eb592a1e044141bcc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f7fca79cc26b157501ee6f5dd36d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66c78d6052765df4c860a78eeb2c96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381cc51a6091538d3901cc971845155504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccf1bd941136afa1e5e6f79953b07f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a550c2103027ca0f4b99ca18ae290506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0adb052f6a9632fe713a4981edbc46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975293a552f22d827a59d61020fb5bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82601df2c914281d6fc2fbaf4a7c07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6583693a65f032f38ac228d680bd4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de96bb0681eb603262dd903a2988183511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd819b29fa7d515c54ae6156b989bee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e50c5c36d8ed3e7c35d64bd3ad2bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c196022489bbef09b07b492bf4c05a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d14a85d8aa580490bbc459c5f370a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c56950c57be81bb2ecb70f2e32e2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e520cc252ff93182d829294d29f9a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fb3602d73e4b88f7f647fc40b83ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02ae2609f1d5c48987ad784c020e71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffde6c62946823f196068c30eee6ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597504694e9240b5f6faffca1df8a756521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6603c634c4af2f44bb863ba96fbc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae7d28c0952e92e22fcfe108f103cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeab4e8b9e44e353c0a01b515adc74524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596a9034c4a0da57c614b5b282a4c8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc78cf7ff83f75a67c5d312a84d0658526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c28229b1d362aa4b1608bd1538612b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cfecb06af18889e82b6fe89e6070d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001e79267409c2d90d3a47d699107d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6873bbc20ef95d60da5a376742fae9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027d26704f1e1e109eb43f54ec4d909531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29710b8ec6148b72364e11fbab8b03c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec226dd5b202ca1dbe76edf7cbf52d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415db1358aa169a40c3210ebe29aeab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c88d2b82fe4e8f64663e3af862998f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7709efb357c963be2242a48b30e7c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8708bb48d74813af2bed1f65773c946537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25528fd9b43fbe1e70e3fbf4f38379538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7295841bbe3ea40b758fe84305c171539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f090d5b06e157e1cdf3aec6bd4b6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36dd94a69e098c868897ce9f798364541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f1e7f71340a0135a0261e004f5d74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1147868f17c648074e6ea87d9ea7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04820c5ca578f6f5b3db848e30fcb61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05e8c12aef015d0774c4c174d529f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab9d2e67efb62c183f2a712193df56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018735e192c1f6478fcb3b6f9d314ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629db53e026dc83bf18eba390be6c46d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f145823263f63177f9c2cb51f1e06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454138a3dc516f05cd471a99de5a015550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7a2f00e0cbb7a11d62e2d9ce6a286551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c6a923238832f52bcb65098d67e10552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ddb8b9e4dbb3dabe22a0b58317bec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5cc2a8caea25eee61786b47215798554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123996b02cb182d1af4e072fd3c3f46555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c68a40c490e2abf2f372422166e62a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fedaa51a9894ddc2843262462a351557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c877d11b1d0420ae7716c5c77dbd228558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca18318ef60118a9ac40d7279f9b39c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fce6b9cf5dc67a021fcf8d2722d67560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9aa4cc21d2a680c4371749a03e404e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3476640cef07b1d4613e27b42fb767c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501136bc73755879db928f1335007e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c543bf9c3d8ee7114a6dce40f21df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52fc446dc2f3e71121e8127c28fdb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d1e4c665cda72a5fad5bfcbdb30eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007af7e9671ef1c9004b61b745b60b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e24a3b4c53a8271c82f6d0b7bcef8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded435a29d5c715d68b4a0672fbccc3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df655e23b3793a7f53586130dbfc65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e2b1384a951c8e3d49e5c0e118abb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a340232822c0736cc8f547f8d538c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888e29035c651cd6e604a1c8f94e83d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a980cec144f664d32a24e37be055d80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccb29d74d86fc6859809686f34b5ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb3e2aa75d8eb81c96b6defddf18c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e883b0a316fc85c570fee5565c29614577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f91630fff764477ae97a1cf684eac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251d9c77a8770c548244a94e82b498a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfad84c543991154adcc1792cf79fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63a571e17c04dd5acf924eaca618b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f7800d1315c73fc5072882c061f30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491700a2bd82cb5b715011ce06d9f02c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fec4c459b88480bdb0b7b1e3f32eb8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16f50df6186db5b5e97d187f77ed97585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed67ac957758e54b60c0573b2495fe8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec3b47cd5c18a642aefcc5083441c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd0dfa255500d5c78da0741f5e3268588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8700e86b782762f25f49ade12019e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e14600bcc3137f51a634696ebe628590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aff375c9edd40336864fdd4f0df0de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d4a11fa288b65741c879620d01eba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f32b19e568a41688bf6948ae0e313593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b05364241ebf264bfe0c6269ff042594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e836848828f9446057bae31f1bed418595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a626f4884a54c2205a35da6526ff7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b672585c50a5dac59d26190dabc00c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd754014554dcc2288620cc1d83185f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a91a2aba578ec3301155765b354ff9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf2223eba78c5d3e6d31ad40724c60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0588ddbfe0338e2c0cd2c132c8ac56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b328f3d38ff289fe390c42e062f63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6442d2543715895ee7a289ffcba4a7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8febc1f78fa06a2cc63f74d238530604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601b127918940db15b08bf79a66f6a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f018bb4474f3589b800ec29f9586bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8500387805effff3deb94af58ed07ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577763426312aef4f620663805c8a5aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b57bb15fd5bc0736a2925ad5e7573a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c292ae6d2fb64de8a52ff6b8fb298ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e9b254e4ceea638fedc3867a1b39c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9f69e0c70ee0023013a09391d849a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c8148d73b18c7c0bf9c2286aa2512613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff0f70fc1a1bb1a76f21f13f8f4a17614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01537dd92f8eab7a6c272ebd5288cd89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c416e1cbb02eb8111e2fed0e6f0f344616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762bf7b5e837877bda0e172a8cad896617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df61fe1bd1fdb76c1db5c97f8893700618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e034a4ef698bbf289f8ec78dda79582619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dffafe13e62e10517534129b73158e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbe05064cf40c920ad5ed4d6fcac7d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090edc9b84613ff8467c4dc3c5e34e06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead89e3ad24ff65c19400069602c56f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ebe33dd5fe3e29cd01dd265319cbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b0b36ec96ae18865c8ed38981540d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4cd15125551eecff36405cefa90ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0441803b99722b564b82c0ae79bef7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d088c0a733123c9c7c29ce8f3442a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d9069746ac1013b42651da501ad5c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae1618b39b2253db9ad816b60e279a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98492b1f1ab97ea471be71387da36d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8022b82701edece12efe62cbf76be5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90854fa906f3bcd7df49d7adf7978c78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c1c6081e2c35945359b8fcdbeb016634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3570cbdaf013d287a24a03a4837cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75539056481708a54ed587fa315ec5f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1e6e00071f0f48583fe5b49d2b0d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d1e2ecad20c11514e2074b79fb4d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03563479038999ea5c09678560135be2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf209f540203d451c6d38f2dad8954a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8ea405e626beec7a9120ef7c24c9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572b30172a53057ac000fbabbb360b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a4b6dd74de40491aab3e6fe2b2d92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c69cf517b004b84efbf08f122dab01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266389d61728c771996a805f3687c89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df24560fddf60381bff6d5c16bff4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4164609725df406a9a6d50de96f6f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7002ea97a004f9ead9e070e225c9c24648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca78b508f9969492960834cb277c331649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32b55654191a4e117c70dd5e46028e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9420439278b2867b4a5d794641fb84651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2f915f93c9cf99149332fdb2c0d0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18939c6063e74ed7ce6420f83ba186e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e557d7b2d0de02d72acc15bcd22ca17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af364cadfca322afc2a144067d8f6923655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8992ecf1dbeccf4f288ef90bad542656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa81796cf3c6e69e34fb5ef89236cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2b5067bda7d0103c749d7bec423a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224de4ff2dc3f11186b482314c985d77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967763fefd93c147a7b96647bff186c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09cc0451129f176a75939d3a650d9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ef1469e52cdc6429c2afbdffb097e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d84f6bf560ed278e83edaf4f827231663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319e81b5011abe546b4e105c25a8a55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49125cff061e9df1cda5151948de316665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5db77ba94477ab111466ffa211679c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7852863f6cac3f83d4b00cbd73c0b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849878e49f055af46b28cef2f1d57fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b358ece63cd82c4a521366cf29ff8f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8de6ec7a87532eb9650088ebf5315670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16679a763b02461edd215ad00c94da9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e5b5dad54dbbd17b09e8dedccfc9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167e2eb8e9bb9a8b9303026de5d332e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4845f4bd0661bc823cec564016e9a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bb7c3dfee161b1e60f6d1972e2e5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf3e53c0057f61b594d28f9106ffbe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6a911113fbe0853106eb0d3135730677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dfc82b918f9bb124e1b87bd7f4b71678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa5b3856ddf8581690f98c8a69983f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50578c743f7b4f0754e25938d035a814680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a4a214b639fa93101a020aeabb4cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6d5577e1e3470c3d3dbb0d6f962e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53dbd9e65997cca22f9a1a25f99093683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0addad77149331de79147009a2959684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283772dc7842d37125d8714f7c8fcbd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f91f0dd23558495ca48a93a43cccac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6d34dd7601b73e4572ed769fcdba7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e60f0762f05aa2a65bcbafa77f5ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf295b1ba2afc71ed1e813b7c196c2b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e36261c11e14c100beed0f4267681690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319511d5a3dd99df6c60ade399fc25b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043e284cad41de28f97af5d8ea2faa7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dc064132e9c72668c61144ad4d4e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d3d6b11393736be391b22f107a336694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f37c1a2cd4dad47ec25705975038d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81735a6f0717390eaf0c2c61bfc6e323696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b869040699d1d9b82010b19fff13d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182d7acf70aec84047c3b3d2298dadc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1230ba8820509123e84311acbe56c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d071ecdecfd0d3d8056578725c0f4a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91eda3cf26fece7327ff50f5f3a939701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12866ba6ac66a24522ee97654600f3d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5291f0d39d92f9d414551dc5c83fbd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe3e00fe0ec053b23052d91193d355704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f47a7d4848854b46c75cb876b7b3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d9cf98d72f4c9393e4cee593589ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bbfc5f0b77ef8e0aea8512522ca7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5ab00bbf3a02fd09a6f9780b178fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8784fad1fb88c097b2eda154e0cbc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e53de370d2832b8030d421c5d1fbe3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b379406a3dc72a8bd220f5bcf735a91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428608c20c8f62647eeff86a1531be86712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6b168fd252a08b4a6e9599a73d088713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593510b2101dee5c71a3aba85fad24e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e58e9e3580e536bc4c97f00d8c1883715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a14d96292cc849d01c46cf19f0fe52716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38332840e9ce351797beccfb89b8b5b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425e54fbba4420c166e2117250bf11f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b1f59ed911c1c1505af1a650362c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736861f2283c9e6899ee60605616db02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6eff2d202d095385711ea811ec7f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975329236a4991d04bb53f9ba38fcb01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3166899f5c0756ba2238def6845587723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abbc2ebc42b9cfed3dea1ef70461a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c5598cc5d423824236f3d3e1686a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d506a6f943e892c172e28e2ff86f8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700306bf413db33230b7632e49d25826727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a17d143c0a2f95e04142dd2b7b6b29728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7980885dd589d01ab0af86852a995729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35def6a9e91448c662a28e56048657730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bb64214be10bc4f21fd09b24f7f93731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d61c24d32b5c05987919aef740c73a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26626d21e8f33171da8871acde2691a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6d4bd971196e216b8157d249e6712734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83432869be08c3d65b7444d05b600b7e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af24989b1c948e30fe6ad7bf93b07eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4e6110f6bb42b0770b6177cc879bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e55b7a40bcd90671b6063d264dcb2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4eb969888ac31e1dc98df2aeb71173739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967774363774643ce43aa648e60bc5b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a0d7c308e5f6d34311f104c75aafe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a964809d3fd4c0fb4954a68782206742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40b4ea3d6da0d0f28b3343ce17a2c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad7b3650994ca7df130b54c5fbce10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc235f3fdbecebc6d930d039c848cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29769fb03e56041d932c700f2f408b37746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacdcd2f1e86cea478deb079240c3d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd8d3855516688972b6a3f47482024748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135241765459d8c7f210064e9c3de81f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129e034c1d911bbd0d661ae611e7b7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8af31d8d63d5fd7adbb52a8b21e10c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a249d354c2e64d42c7eb10523bd3a0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d450036b971fcdaf411ef28aa9e243a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c46262f9d9fcb7241bf7103a1283e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79620bd1c72df3ddd880cefb39f416e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9cb3c41b62109903c7d8e0d75d769756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686db845a60dd99137941bad0bd0b43b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c4203d58361b8a13225ef98f904e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6e3fb9f4fb64a3bcf5ce38347b24a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10921349c45d3c47bda5dfdcc9d6d5eb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741e71ec339641653737009d86f4c33761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018571b59735507b39e3c7eba4c02ccb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f89201f93ae0bf21bbb20e48905aaf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127718f2b5b7af1cc8c8651ccf54209764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbd98df1e56b9e5bfb4b91be885098765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23100fbba5cd0e75ae5d9cf59286d756766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74138ec340f0228633d4e38850aa03c5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c911bdd8ededee445ad833eed872d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961af788b6535e261813f105f0fb40d9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449c05a91a29516ccf09857c78de76f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2567f5d9f8e8fa6aa5c976a881362771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9683ca26f78a6878f6c2b858fadbd3a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab667dd0eef97105980e394beca3ad773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee2a2b9959ae71a617ca05fae31ab0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057e716026905755a23e22b49e83870775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00206cdcf0ab85f1b10f75064e80c362776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d38fdb7e74ca5e03606d3c8be6d763777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8559dc5e10c43523a204b58496b6666778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9c70024bd2805f9f67622c3426f81779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d863fdebfc68baa93896084b7875185780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e6cc02a19965918484038d07e21fe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df4dd6dec6f93cfc7fcbf166dd065b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7a143e83de839c2af5c0bed5cd0cd783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49762c1fc94917aa44e03a6a54c11611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ab69387ae07d0913bc8555b4bd99b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9bd088db2a7c87c2793f89159fdd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02187d8b8683b1ffc7b7cb3eae5006674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88a43ebafc9143e8c851df4f9a7e5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7597d6ad60797cd4ea3818d45a24196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20db54f77e61d8f9f0ae935fca4e8df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821677ad1ad74e4ee8a4696128d1630d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f10d7e53c489d5485ae34be03b2e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dfb34977676eab7f93f4b6621d66a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210dbe865bdd57ef74f027776faeaf311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0f15a6891dbcc3fe4625acdcc872d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3eb80b814863e1e7c86d81d6313b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25548f93508a7f1245b1131c9324ae7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefcc057f4fa9e44d87515371866c7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1847f5e3ee96d531bcebd9e95fc8cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5158e0dc5e712c1b5ae1d946b1fd7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8d18391ae4d4b1fd74adcf9016bb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b65b2eb308e29f022c3daa43d1ebc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5dd347cac1be152c3838a9e5e0e7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae78e7a6ac96ca9a590078b66e9dd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8087c1600b6fd354b6214f1deac8a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89bf8cafbcd3be9c7f4ee91c39274e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81aa4f90e35fc731e24defe10494c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defef7eddefdb470eb9f455cb505c24d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cef42151362d37198e01d38486a46326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa98a390b007cc9dc9bc80b5351841e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fa3a275fd4e61e88c9d79fd91a5c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea29819595261fe604fff670056999c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d08bf06751ca8bddb8472fa46ab7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61bc2ca72e10bb24336561c8d1624931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ad80f76050bb22803300e9e1a3e3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7577ff44b1371cc5b3cfafe014a75033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b71df438e17d5ce1a166d6d7da6cf734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aacf998e42d8d428b5751362f22c6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f2b9af4859f7a199fc135302e4f2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7a9e6fa2c1e34f16d2c2862b884be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d0da940ef2deb7efee407a2c4cdb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7124445c1000c652c97147e8834f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575ac14f8fada0705fcc9987a41dad840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2ae4dd3032d117462e2f86ff5e76341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a331b7f1694dc409c056fb0236c66042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8489d378d6cb2924859ba3ead5ff0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8ed22af1670afcd04b983a4e11ba044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580279082f5aaec83462978a6b7f233f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74aad7f25867aba45b7d1faa7f13cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9da97a77302e115584754608a1c3a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a50ab13da144b9a59d5fa6a428041448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbca26efa9eb12a420ec719e283c39649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46b83a4df1dbc829b35a776442ccbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548a5e0d51be2cc75c466a95f8a166451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d3c231b363a613980fad7caaebb3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f57aca941f8f7004487b0ea2322d1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5a085ea3524216b20ec9fdd9e375754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9d4d393f4c6512c53becd149e295755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd003e202833249abf69b3e107a99fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac5cd6b6c53474b946e675840f462357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86c04162f09c18b488e572d0ab868a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56714668b134291a508045e24a0d29559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf8ffee13240cb86b0f26ac43d26a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b501dbe8c5d991dc238dc41d9ebd061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9277035196aefd1ec2b64408dd85e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21efd3bb6e887849c053a3ccae64a4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c98874219369b806819e3c4c3bf69264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04740919da38bbd766c803bf44ba38b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3e8abb18428173691ce9d8808343466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487aa904599cdabcf927735b09bc01267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c6e3bff954606acded74d1e55716b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3603647bf98277ccc7294c7030ef77d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571c1905b178cd14e096fc04dd58b0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268459c7a4288e81e537f5c20d20060871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728fe23480e9e6c3fcb4e2a833f3afa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d919ad9952917f7270d76875a7666273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806f21b94e90869641fdc88442a76fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b201d11690931d58a0fea6db603b0d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845eaedcf1030a97b1937bec0b525d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab160897245316e970b0d5cf6efac577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5093a292a60440c9a3ec8cfa80fad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040fce3dc8a13ae49f81da5d313328279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b3d86dc060a6fecd70ae93f4a85fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fedae1100c4766dc0925780bfd3b7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118f41b41d3162a3dfec84d10c68b1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf39c67ef5c6b87ae122f94b7ee72d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead2105e33cd05c066a1cd07d3dc51884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867167b687bc72276976896624c08a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332873b0e70315530fb4dd6b11082d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b6794af550f090cc1ea04d890dfa187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de336d8e4869a49f038c454220af6c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993768ec61e4ae71a49f781f691bacb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781a20d7438558ff89abb841759c7a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e584f52a95381c4b9e6f4cff2dbaedb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77f43b319122ff5cc8cfa4d35342d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feead9267e735d99c8c7cb898ae928493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25343a0e2fae67fae84ccef22439181e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdd3e2f4b7612c17ae8b986c0571cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e799185338ad50fc4dc70a6cb9687f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85066592c9d531f55477609be90408997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb255f60cb1f4b07667ed4a20d91fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb852b28bfa5d0577549daf174525b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a94eb40c6b76b7a3abfc37561575d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2325a18c614f85cfd229dc92291fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325655632f8ccfd94e2ff337b54f6fb2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17468bf00d4e8bb7e095387c532d1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0b695590988693b4b8c7e57458440104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472f49a237bdbee6b9d720188a43c93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f648101e92a83bd3d6b241756e41b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96021f95e41a0029958acb7c416efcf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb12168f2078acdd4f85239c8343ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bb037963ddcd6a8d5de106d641631109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017aac2c694a1aa3192804ab412c59e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8a72a6aafa5f6555f3926c6b27654111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ce376698cc1fe7b20d6f8ed55a71b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23896166ac1ac946e44357046365647d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a245bbd98d87c12b4f4de513b7f55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e79cba751567ca79dec9a5dabdc13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98458795ba39f155394c12efac4985116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84289f99c09ab6f6ae05ea27ca0af1c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b5caf66298b34898a9afee7f3a9cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01c03bc6df9d70f18ad0626cd599b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04a56c0f4a18fe8b297169a365b54d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d81acacbda68c86e208929e053fc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae83ad26b14c986e4f77649bfec373122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb56f218485fc35921772e25ae7e0ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39141a5a28b0124281a3629b2f2665d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ee69b65dafcb3aea713041d8d1d72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e34df624d267d13906ef461e157b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637116ae621fb5365b95e17fcc165c3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd76a4fb1412ad1d5289748402f7bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc72be711979693f01402b984792dd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e41a1b5018cdcd9e3793042f5f1fe3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d82f5d7fc133b3c464d5bf61de7d2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9424fca821bbefb302422cf50c812b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c27025cc01ecd0f4bad95b5d6fb9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d09817d3bf67cec8583cf006a1c873134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04344dcfc2c52ce2df9f65cf9c8ed55c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb9160595fb5e47ae8393a2467333b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54fa8248d364969d395e0af0f9d738137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9f92ef4d657119acf08bc5646870a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09b8d70875eff82fbfa8922ed54bf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61603d42998dffe0a511dbc63e6f7e05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478e2978fd5847f391fe2f36b1d8eb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0873ff8be3a226dd15f37fa52d10fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c003870b67aef25adc72aeb3f877eed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec729fc3ed1ebcacb057300b1bbb8dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55387e55e0f686abba4cfe39249dbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0780ed9f6f952f960228f06973e27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52f72c477b0d7af0e6a9655f959a4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5f6c7823d9f1e3ffe72228b1528b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec326bf80e6f53ec97a38ca79aaedab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd0fcfa9276c8ff792785160778bc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd04718009a8c4395715d4cf21e413151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fa902c1429295477df987c7c6108d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ced8baa56525a68bc1ea68a77ab2e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7374c379e45b3f5947b3d156d401f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85457a0fa2b3468d286e5c19dadaa6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922ea9ec19029c2a3274ed31b44bf69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37231eea0e6969595f2dcd1ececad3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a402d2ca03b33041aef46b3c4228a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd7f12ac4519fa2c919da723c21267159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebcd65ae2b51e997e0763964a80613160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c939eb023b28a8d8d4ae60c6f791ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a036d234b2cc1c8c38af412e8bfe119162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0895e7d1240ba0b86525f7b93e443e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f446ae2c618d174b143f6fde01c1ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c2fb178fc6cd0f12278f6d185151c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6023ca7faa7199f8c9cf4711fed7ffe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6da47ae8e1749d81e90dc17c5ed31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1063eb8382d3db767220afe2c6c35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e32ba94972c7bbe9307a505498ef7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b24c66161fc4edafa9ff080377692170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed7d2aaf78ffdc2cc39d01d041654e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae1b7a131618e8c828ddec6ba95687172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818191c6953de04eb17b62f61378576173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcacc913c4dbac809e365c8a919a4f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004c8f8c712f9609f5a856669d27787175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42aacdfa980a6d22a70ff577ac8b54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afea4d7d085270048bdace0322f7840177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc55bf331ad42b5ef22f3d01709e92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1885cce485e69a664fd85ce32336f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af5a400a4ad07cb4bb4705c38e2128180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d29e95ff632790eab20a719e475ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c110accb784f38ce93e5ceee078a33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c2b54474fc685c72ce59b20104b0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc54796818345bc4039c46caa0d3d2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232cdd4edf4e4a25aba72001f45536e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac30c53c63f1b284e6bfe40c4133ffc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568268d52eede04f79d71dbda775fdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a64b6c1655a360ed04e0c60fa6cb6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49c3a4812b9d69cd819206a1f913aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4166d77df7c9e3124dc22bf42cc3c92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a5ead1b9433082bc612c369607d9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a4f3ff7fbdea6953a58e934c5ca09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac31fb6e092c4d3b9305a3e840f55b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718559eebef65aabb710dd7e36fb900194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58dec0211f53b29f8723782bf3cac2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74741228b41a376a38207583b80c72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ec8edcb30d5f649f8aa1fae27a2b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710534afea7c7a1c7e7b2f6953845f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3040e420f55c1ba629e11b2b8525fde199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c2ee6a382476e822ad45a658a9783200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931e067078369077789b99f1c9af5ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c16268fa1f802c984878444be4ef7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61496ea84cf7334c7afd7b1c6931df72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227281be2b7c5c417afa0780d3152fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae9709ce1fd2cfea3ff12b38e4b4c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb8eed687830d7ee29361abf183c9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceebf9c1c93551c752cd34a90f1aad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3291558ba45e2a3f611186b6bff95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6902d456f603f971e51138dddf80564209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9832d7276dc8ef994ad05bbb2f25f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3cf2ace4d5af481fd43c82ee6ac7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba9f7fde6c78341e6b7d907895bda8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca5177750574e90ef2986e4c40fb90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0143c8c0934607bd8fbcbef69a65b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f9918d9faef6d496d5b920ef47ae7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e242076159cdd193b28f0f6def20a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e05aec7d4447a0219734bf3ab87c81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890f4e5a4f3735f97420080b0b67c7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95b94272f0878985d0e9853125473f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd4a87ef1a780bb3942ac807e82a88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b07eaf34abcf55ac2faf8604585cbe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebee59169db359a47ddfbefb2dccb32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3e40e87f5007c888e2eefe28b68df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5ecb4a213831f5372658a3cbb7492224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935bd552f83195da8b682e6214e4346225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a408d8c3a900bf2e450226df139b0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf641732386e3a8f73a0a04657f5d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89868dc00ea7527824ad22da9355bdbe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db904dab62cc8193d299ffd17da8e3a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f34d1873fb6d304372e635b87f4b1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7903db2b5ae8051b7aa818e0f6d14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29f16f6a09f7effece3a1d16dd02f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648a8d1e2d4460b92b4671b832a7ed0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587214d4e767b224940180e6ad91c1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2db2e7182ef4bbbe8705242d4c759235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab60f063398cd224cab83250205486236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cb0501007871ae893d8f5edaed401237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921362713b2e88db1bf1a90d4297f29a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a34de323394487fe49f819ac2d936c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc7b93f648c4aa935861d8276cacb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b287a7fc0dd4b728240df4cf3d73f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c3636915bb4e069c76c361f99ef1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707cb34cc7050c1ec167a1dbf4bee15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b76d183c1b6983b3ecf454043d471244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373ab1b9a70779e98e43d17af8c6f2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86a5f33511c1b18ffde310292336ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d0c75b34edb7fabdef49748f2d428247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4459d5af9b3dc9a688ea07c014f6d5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d95e17b2e9493b4244552ea67f408249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15a324775ef83a069b8b18c06a3dca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27682e1c3c325c6d2bc608b05beb964b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8862394d1ea86bf3da272b338f03f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518c0bc3a1e604520008fb2e852e2ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad72390bb13cf15f817cad2d54e7fb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bbebf5613ed52889f7a48d0e4eca2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2494df1a66a5a5da365afdbf94f9b79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5049a417b923301dfbdd7536534c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cdcf60d5a7ec8a890646a439ddf20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699b893af41b4f8d82d8cd1f378b468259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9b2fc42ef99e257d7c0215446f4ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e0a4139bb1e9e0d4f57bc1c5a0f0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffb5937e9983caf6374eca3efe3b43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e89fdbdb7ac5a0124c3389e6d60c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def72a0932398de19a5d99b8f98564c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c86526673c4cd68732ce860dd1ef8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5a4cc9508f2bfff92905c54b34eed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a1c7c20e1e67adf881d001e8807b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1e30e3e39cfb29d208bdac88b8487268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533badf9dae92f28ead94274e551a615269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4a7451ff542b8d74f851c5569ac03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688f6f9174ea94ca31dbc91431a5d54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836306551ffc8c44670246edd913f31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c8e20574ffa9baca39d4e3f79d9e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32066f9ad177fe2df3be10f7900b9ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503932dcbe693cf058b7b3113c2acbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8400b510edeb4d5b3ffcd5a8da920276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7c6b1845aceaef5acfeb707bd7db0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cd640cdd11ec60729eadf58b2c29e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66327332e60c31206b8b136425b99566279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5688f39dc445f77f574f73dfcbeaf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc48df6846252f0f941cf4acaaabcf5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed9b8f5412a0002795fc1e5d43a70a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b15880ed868aa540b13b017a34ad3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a9c4067e2f636aaaa41fc92ec9527284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aad017034111627f80abeacccac5de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a89a2c30e66cc960552fb1b108c1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98158a6cf9c8e918da709da534e1655287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411356c085f6f6d56dc660654a6fb7c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb8fc526c4677043642a3052345b16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44121072bee95d9cd7fa8e536b0b61b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbe60b130a764e763533bf7efa0f5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b5362090913b9d215f5fb29964a7f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847b9fedf9ccaa669ae1ad8476eb7de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50045a581d823498009b3e301942633d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115fd03440d901cf296f30628317ab1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca17bb9343ef821e05ba8c0c77b3956296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745645cfa75ca06828124a3a51effdfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050869fac8f3bb6d15406a717f932f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e40cc6379269e8faf3c6a7c6610245299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6748aecaff7b099ddbe370d06bdcb9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a39eb4f1d104a63f7ddd19725ecf47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6b92dfc8e5526627e8bb1ed0181e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ddfd333167f82729e59f9eeb3161e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7d303c7c5cf789ef82b81d15f6e85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489907dfcd43860a9f4fc24b51a44e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea1188b4cd8f4e11bd18ce05e38b1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51981f1d37058ee55b2a9603b452fbf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beecf8e2f6fdf9da2ec681d948f52fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bc9b2b5da184f0a674a5b313b6c80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357899d26dc876857ab66ee17fe4f65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad0f8b263d7348e3af009b426cd7c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3f350763b56dda8fcf228c1a5e2bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cc1552b72ad87c579528a8b92eb0c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d8b2f3d92ec9dd7e78257d8c07412314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da9f43192e1b03436431010c3a8a54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde41dd62116fca93b5bd9204c14662316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6aa7e754736b91de14b90bea1db876317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e03d958b4190e0aa883c695065b0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dab37f61f6974218b426f460df646319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcdceb8efe30fc19949579a477b708320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55760953a25d9176d7cdafbeb687129321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebe1fcdff2dad845a5631c0ac12449322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d10cfc68ff4e344e8241e50c6d78d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb22289701b2e334233705cc00d883324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f373bd4c5bdcd5ffd24e8b37b14762325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68809d64cc44aabe377a84cd12c0c8b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57c48defcb1b552ddbd0e07798241b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685c0dd6e4abd8c6f1b177ce6d3657a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7156b08da3104fec25a52bceded640329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0250c799fa5b7091020fdd1b687fcc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8a56be23da6181c572cd6fcc7bd5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e368687112065f6fdb6ec1272582b5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51d3957d618b38be188a180b6d0fb6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e077142c53f268ae157c52eed2cf2b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c586b5a9305b150d02fdebe46635efe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214d5ece2a39762ce54cc7846db9463336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0efa60eb799042c811c6a2a7d904c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff87ee1f307b9bc43bf9714eed4671b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4456a80c19c1cb61512e282e21dbf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24482f82d82035a4b3ea7b3b048d486340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f89bd17cf0f24000f345ea9dec883341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17bcd80e1d53c26716709342f8a2a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c35909d5466b58643352d2a8452bf5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fb2c631e9a8fda10515c2450ca323344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76f2872b23579305538fd3c3558822345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07b2522f38432eb1b948460917e9a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456c2521f2cc14927e7d18f470a0267347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855e7acf22b5a8de0cc59c3d0b9e975348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a280caf01740ad46550ab1c26e86ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c3c736f707fb5c2b87dd62c90af8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a98dbc9a0115f4ee4690ac5509dbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7cc437d4eaba2ab9a477584f16b52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ff3a6e5b60bd3705b72be5726ff8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b6fda090f158fa3f7b4dbc201aed3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881cc1f7aa81051fd5e2bb08bb43c5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b606ad8dbdae1c69e54dc529d79c23c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a48384af0d5ef4d3635ee4e71604bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3705626e056a20d093b514052c8371a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f368beaeb8e0a9972b4fa1a3858f46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40d61022244c55c41ffd6172140af1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703a863c620343eb1cb993d26b6e960361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a7ce7fd0b00cc9276d08b3b08d043362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986a8dcb2fee472e249002211171352363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e351579fc151ee1560f68bf8e0ae3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f1685cee9cd0a24a65eb9708905ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fda822a5c97c8ca34f763a108f606e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109f6e0df95b96482661aa9dbeedd14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c168ec0db14539e4094b57021b378368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9d807714eb3264a230008e87da6f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e61e85f84699a452e48698e6a03f16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2e37fc1a648848aefefa9694075d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828a8234afeebc40b167dbcd86c197e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade3fb28093db49dd2d9ac3e0c38a8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964cfc86358c0ff65faf71820b13017374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2186898c21724a2fb5dd150f19e50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00137e5d7e4c81d585d60651ce4b1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec1e34df5eba57825d57184258bcec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7327e25d319898ce602f0115e35c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf27722bbd20ee92e70ac7820449324379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a09102df67088ebc2f3967285cce3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718317533217e90ed9ef052332c48547381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b062d25ff1dd34576af90ed70787ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd30abc89977145efff29f0f0793687383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e17b85197c4dbb378f08ec58deb89384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f15a1e217c4512b2af5ae6a132d6bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864102456b67e13f4989424958eab41c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605a30d53fe523730cb6947ee02c13a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309dc09b3e3d966a8d31050126a9244388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50162127dc2574cd0f747ea85e76da52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bec61295a3af8e888cdc00913ead1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f478333d480efaf54910f54c1a95e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb57ffcaf4f0ddd311ead2d2fef575392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296261e48cc71a53579150c920d59325393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7d4de056da5546adde94241a31078394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf82e4a972048889470e2749120a4ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c52d553c365c4a650b9bc39785111396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6b3c48eeb3b23af5711d13183aaef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4609e6ab517096c33eb8d86d59e2a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ea5115746a7ca24448af839159867399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050c76462e19f8339c85c7f553dd1ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9745506657d2b6200e50af2610ded28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee01292e55810f265209e7a8c4d288402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57df3619dea6bbb6532f3715097135403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dfe713d4b5fee655e14ecb8127bf9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612cc9d413efc78b74efa4e179d547f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e280340c80036015d8acd1c52a60d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d67d05f224e0069c8c06a139da7f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9b148bb76868d00970c882d0945a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d7b6653d585750a94410b96104da4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32b5768a2fc16e6386cf043719cac8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0c8547ad1b7d3787ff31bb0167559411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c08181f6e7cbff106945fbd92c80e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574f9827713aaa63ffd8885ade776b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4b8a035ff587d785d2c71661e2ca1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77156717aa7e6d67e711b8c5036943bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcf5a8ee045fbc3ddca3dec0780fac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c25d9df622f2ef7adb698684e968f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87f8a45b1372f0db9da399dfd47d83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1874d95a80574a07a34b56851f5949419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530ea0c8c557f0cc6cbe2617319e7f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9f0bc84d37b6193adc8c4d5f052ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fee62adc469cbccd1ab76cb4d098f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9717e3d016c9aeacc5f16b815c61b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585b60f22a14d5614a6002ac269e14a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2448976955a518f97b29ad04d45b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369724866716802e7297f773277880b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e534847eef244ae364cb59618c5016e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337314f06cc17e4635d76344a196c06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcae9ad83bffde17d266d28d5c7692429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c889f49fead10e0c6da5aa935fe4ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b40224975e672d95cf10ec0b633db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b4fc3f1cf82221f97ab20d00cca17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5013a8dad047bccf05f2f90c232d377433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c56920b06424035aeb1567cbcc278434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01c49d5782e3e6c69cd53e9f6b9462435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188c2da679d04e64c6069e80d05e83a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded6018661588fa318c4389a9f21f00437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab038706ccbef15912cabb71df490c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a39664fb1d9bad7b4031869fdeb16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4b6b0b3607b3288c07f6a05866e26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e25c6be4275c68af98d39c43e735c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c085779f9680fbeefb0313d45b1e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb68f83e2f8a3f3db755009ee1d0e89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6668a1e0043a971ad3cee9ba439b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721c34ad4e4c462004b2518620d02a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f6df684b16118ca529e6c0dcc4045446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40eec6b5eaac3040b243a1a6a22f49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c748f40a0e1e8d6415d82468168ad53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956205de7856571269e23ae49754099a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce7d96a7321ab00036bd5365bbe2eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96026f2ac77a11f2aa27dd275ddbc7a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7380598988b07488aa2df1f701c883d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e706a513f1d151853ed36749f45dc90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6a0ab4e109be4687cc8ddfc90ee25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512c817d4330ec05f27fef6038cf2e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e177f2dd5b25a6c0cd3d277adb89e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b7e6099872ebf120ca43d6be42904457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79736b5e52bda602aa2e8fa0d04199ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77c1e7940ce5186fa0b4748d078893459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356534ea17851030df277c028f5e70a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f419b34af987c48936fe99dcd87214461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a20fd4b64ba7c358dead73186725b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f21e40be09349226a6a1b7874a1018463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10d87162948d79b89fa63a42d917e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c10102194440917246db1bbac29e06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6c1e44ac05ec67141553ebe3f12bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91aab73b09d59fa98bd279965e0f4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858292846241b2fe00ba5c837be7fbb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75965721e96bf7ff80ba5b4b93a54db7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e400071bde45f4eaccb66e98ef3846470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35eda09cc329c620d69def66237dbbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd142e2da4c8209a7941a04c8fb8a52f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e09e5318dc89265a81c48ae160acf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a7cc3d532df5d999d38e0359d1557474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515fe3760d28d4880c29ce85c6bb651475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a95c54c21f4c7ee3e6ec91ee0f1a34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dba801917fe5b318f5bf41f094e33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fa96e9c8763be195dddac0bd56c53478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be9b05b5aa1bd5a7e248880ea3b01a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6ea34b72ad5db13856ba79d7f4133480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefdf4bb1737560e52b82ac77d8797e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64dd4d28d891de3ea80f0f268dc6cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a5b3062345a998341663284cec342483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba783b2940f4d66de76886fa658655484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f08ef06cbdf3559a80c9504886744485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782eb82d560af8a3cb541476ffb04480486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec53958757fa8694fd8e7032854280d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e658f12a8a43105d01d2ec83b37d05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fe65e1e94a01ba2bf8da92a473627489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d9065ac68de9fb074ace0da7a58ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d9e3c82b994fb5e6a1824f6c97a85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f273e3a550a964ffefb25f9a17c65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f42a2dcbb28354751e81399310a44f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1107e84f42f2dee1f2fda6aa07297f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19a81a45e3c9f7b9746358b96c39a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bb163206d3e109b30ccd83aa0e93b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56f27f9d9e64656829300dd71a738d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056479173ff906d419c16e875b636dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5696a8444e7d25f352fc499fe3900499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b047689f0bda79843b879d8ed1f1b23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c787f962067db1e1275a56c39503d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1074eeaf4b97c30aff4ded82f50a3bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcd01c89043be5c852e17dcd2344b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c516e7b8eb937a6b14e641add6ca4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31952ae4341a279384980a5b6225d6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41de7bfde39924ebc12cc4531cc1ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9217778829dee0448604fd68b32a6f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723ac1772479c0158f076622e4bcd84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1019a53dacbe960236bd377ae7bdf99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cae75487b26e44cd7f5cbec9e706c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012cda311ac3b3c9b62a8d01bf0ad3a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63a79e0d0ae376428036eff0e4d4df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fff6a11f8cc51dc5d169682ff74288513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0144a79d34b8e62f010474388580e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38c3036e3d3f65e24afc53f927ccec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eee320003768fb496ba1891a73215516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66418ff7eaae96158192da1534d05925517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d439f4ce4106116668796bcc737f3ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbca9bbc699e24674a2c36e8a391be6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf41ff07bd2ff6a42f1f6c49886d99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944820f6286d132cde6a16d263e64ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32386298befdfbb099a6de2d3ffb44d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e6c36bd6183c5a57d3943c5012628523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967728a6a86042156be75fc1023ecfd1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf863feeeb832c53f6c8d380ae3223525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e3ad1e5f14e80b967761a6d88e7a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2333a0181ae5c6bd2985d1c3b21ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bc87191b2c210bf4fb68658570e3a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106baab223ddb3e513069a5ffefc5170529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3af93ccdd04f1c6eca3cae7198746530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dbe92b8242bef785b8043af51b944531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42107968546ffd6920b6b55451ee2fcd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2300efdfb775377c1290f02b70e6575533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aa8889ee7006aea9458b7d32dab0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19f4238a02ef0fead8a4d9ac601270535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169274a90ac03b334909b481dad2f8c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c984e5be405aa2a012e75bfb872cb41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520dd67fef3cc64d63fdaf598402b99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e2e210aa8c15b71d9ca4872669750539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e8673c9c17b4b7533edd2b2e6374d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea253eeeb2ebff3d7f68465a458e713541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c8248282712327c5a18d43c8be3d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219a6f062f97eb8b0bf796db4aa07ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5752f4aeee269d388ab757e625ef41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e47ae430c7df6492eb5dfc66b8ccea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b9b4f5f1d5273942859e9fd32ae24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d40f2d74f187d683b114a6aeff3f07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5307aa52e633871babb1e5f8df8d72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de0e52cc523b8c27066f5d61263dd9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9aaec1a00424041bcf1f2533d9989b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27a2db3dbec5bd5cd220b5d83ce6fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561703c1a8f096ceb25e43d864db117552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e18176c03317763a44e6692c27d337553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97eeeffa9f98583bbf4dd8cccddc1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102b6bf79c174338a565456d6549a41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc719e748ba3b55c16f0550cebf27cf7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2806d84feeb4648eff2cfeb478e76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5dc31590abbb728be72ec3ee6810a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe292c258b02664f366391e0441312559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb01cb94a70e424ad50eedf0267267c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdc494cbf0da770fa57f9ec91f6f03561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae787d9cdc53ed436afa037e7620d71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d9cde729659969206890c6a6edb99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c32abe30142c98eef5d5547f14d09564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ce57315505123da8da2d92c1e8f77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d078cdb9b90655bfbc08110c9158f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764e15cdd7dc8cb814c948669b48ba7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9786111d3e24b9c7471f1e45a2be2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6681cf816f5a0d0f4dd16bedb76daf4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4f40e8d61fd214c301b542f9cf819570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92128c3c5a888c081694556a378a911571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520926aad06429e263d1ac753819d61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ab45fb6b925ad6eac146f32972606573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395091998f788bd346439b98cce7f29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3c948d1dfa93056b55cc25d0a3191575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db57622fe7a9aa5755b986e2afdcd68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f48de2417f719fe524637f24dfcd0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f45d0899f65e84b32d68164d27ce5f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e98cf4330e3fb37f1a6ba1143d8a28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a7544c8fa4eda5e840beb78372342580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d23c9ad2f91754b228300805c8667581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf032fade09ab0fb829e0fe8e2f45085582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457197c9884fec24d3649aebcb22766c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd340068e35f454f9639b83a6119dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8405598a577bd554e0d914cd8fe4f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543cbe6a9ac19a777ee387bfa7f9474586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c04f1a42a794a76a915f4bfe00054587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad90ad6903ee3ee4acb8601efe38961588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f985f190a13a46ce72af785e6f019c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f372f03233369fbfdf96c4dc4777cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ab248a00508161e3e88cc422ef276591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59501a366431a22118ee30da18ea50cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401692279e9db37771f82a81dcdd511593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391150065b70cd8d6dd7b05f08b56a74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dbad38d9e72fa0a445998db634b84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afe437ba186daeaa98eb38a9570b75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee763b8b915bd1f1f84d29598b1256d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99392614ec22e26b1f443afbcdb3b15a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc195d1f68a4fdc4116bdd9505ec4246599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5255e32124872768ad6e21a252320b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28759bc984e29be2b6a0ab4e85123b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42d78e91411e7c230a8ba344498e0a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8983bb7d89b5f7622fa4d8d6f3ab36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67ebe5aa4b7f1285c30f7a0c55f221604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8a8777de17b291552d8ca089bea3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3e08179cda009ec6381444026b814606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190777c329e3cc6687d6987328a2674607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5740ee25b3580cc881f2fb03cf4cfb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7985c2e47f8fe13bcc4b800815fe1cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdbf891bc6a49a00e10cfdb34c0da0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b13f3c32871bf6c8f20912b46e146611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb3bec08e2256ea4b724f46d8376a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74324c2c53c650733426f67b810955e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85db6e1304c53a4036eb480bffef2a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa390067615a494abb999b7d36a315615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16b1186750be81d9da9f7c42343bae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55db03b0ad3b02aa24ab7c7e5295030617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e8d18a957f7238cdf7af5142535b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a27986ca43034094797bfb2dda7462619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703085db50080e976200c9e2649eef2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450ea4a3b554d9a6c9068744f6eb21e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc80652a6ff4404141df552b9842c2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b291081366839da30e5013f98f96eda623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab456522751589c76c5455515a16efc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c981a87909dfd0b40a23c3d9b4a7f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051179c375bc8f09f14e85315fb8798626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7225742f4f6d9a37fe03c8ae15a6d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee2918b2149eb20480295724b6b767628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17183fdce06d36989be4abd119ff77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922a955f8aafbf5d9e58547a85c8d95630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae59919487fc72e81467d24a091cd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258e77c615c0361ebf3c75bad1061d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cb0457c1921960e4fbb855ff94cb4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b1ce37f11e5fe2b262a37b27a9a58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69047eaa09c746670d8b2b2688d050635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501df07c87429672ca3b4e46d2a1522636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11396a10229df1139ee34994530707637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3fc5417dce3c3be8bb51c60880bb8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be848f7360c29102fbfe2980dd3dc1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484a2e21522f10665277c94d5eaf76a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1401193271f6e210d2de85c6545608641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbcb87fab358bea1a7612931b84376642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b449e70bcd53c49e09b35afc9263cc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2503bffa5085dac21370d0a954a3a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718bff779aa017cb38d8611e0a2f702645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4dbf2d5314026cbda1a2e2cd06a56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d6716ff3f97c01f37b53086ac6af0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8160af5aeaf0e84469990db6d8f3c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d848509ba1e377eccb77ff8c3c4dd85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184de0bde15a9934ca3f852eadddb49a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4012e419702e6b0993d6f875bbe7ad6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91690ab52708f10846734f8c4ad3c619652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480b25f0c073406623207aeebd18d18653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853444a045117b66b37a2ad8824c86f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd512b15ddabb8e107c96973b654eaec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367047bad433ae02b33c6e219058362656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943910198371d0683597c6506cee5d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90dee11100e54d155165ace0dfbc76658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dbe61182c493c01011bf14fffdbcd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c587bc0f37459d672de688666a3e1a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde3165830e4f0d918ab70c2bfbcd1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134479dceaa129869a1abf20d57af03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24d9c7a052c4fb9be81d0dd8e41d9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf908280e925449de42c0799194ae8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8318c9d75fd8dbd434f236ee6f9e3a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8ffe6de45a2e8b455d6861e2cb529666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefd35e85f9cd20424e84ca28b43843667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43249fa421257ef8cb9ccadcceb157b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41d3508593906e4073d78f5fe2892d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f423b335686a914a4540e41b9a10509670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58978e49abae013a2e648dcd3988aaa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587b2a86e7bdd1def1c1af7cbf45bc0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e599bb01843ca1e846c97c724c3dee0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8362e6b53b7669c10c7736ec1d5902674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000768ee3112920d14927af81bbf9a72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bdbbe9005d394df97ce94e245d111676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703055acf9cf5eb6d6f8bb865d5c78b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4693bfe00900d7ed13c43ae2561eff0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ad993765805fa0cae386254cc609e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283dce2c2da395d5ae8f2323547bba8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f8b1b344c0f94831a1d5ceca50811681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136385e11a03817898c43cfadeaff3f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b5c8f44e16b0bddfb6410408b9f25683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f1bd6054b2125e21a1fbc28670b95684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67af5b947c4b0191630e1db748e877685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc803dcc8358abd0ff22fbd988146ab5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becf569155f3d06f9be09f80957c850687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26acf03c30c144e858f1a7d99c8046688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885eef9475db271e6808fd92057b00c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06358f443633508a409fec16fbb30138690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7efa107827ce492d67b54ea433337691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c79c79e2fe5a2b65f6374e4f490e46692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b0e6a8ff94df8560dee63d8c9defb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78248054fa9fb618fb9388870a770317694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1208a67065326b185170c5cb19467b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca1955b1914f686b785a5f8a2f34a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd0217ef2c263619644db503bb8471697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52634bae1ce8f567237f25c466010d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cf4147d288c07a7ca952a69a125de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de52d01e0467112a128845b6958d5fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5833589d3830b3e117f06d9ac8dbb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24313320c31566d3ee5563542677d7e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163c5baa8f00cb1d68173f696d8237c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daae10282d54ed4c1086e20d578e3d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31bde6a4a684073dfe469c49821054705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eaa77f0e6c6c825bc898675c86488706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbb8688f4455a3d365436ce706d817707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86c78349fb991441c544ff67ab654a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e443a623da91ef961483044695c6b6a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34ec760555e474276f4e1f54bd3510710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44024d106ccf63252a2626a36cbddc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00519a265fe1890242ba62f1c0e146712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08008fb794ab375bb698a574d0eb2d7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa92f3ec9ee9f13fdc478c130c436a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef44bb22242f67f907ccddd063eee31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693c7462ad8de3bb702a060e2349ff0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a5fcd1fa130b2073c3b0863523a43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25779aa442831845cbf4ac20d669f30a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5726b2faa01d5435e88e259daac2ee9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0947f6d092262c91abcb1ffb1b652bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d788530b812a5ec0ad50f0573d9a2eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eb78a37432082e8954ae189980a57722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272389836ccc1e0a477ab1e2fab3f1d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344a5cf3bd49f41218de352078f91d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd13874a8656cd658e4422a42059c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c93776a5e27294e852dde21663f2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a47b730641ae3f25857a621820347727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264937b8e7cc9c78e8670e54d92e645728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed46fd97d931b9a2fc4ea76fb0b8077729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf79c2ffb3b8c076caebaa74b5620f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f28f279f7bd69f0a824bea378c897731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a8e56927b946259e4d3a697a459c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a1b8ed244fb7bdedd5ac3502e1d08733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ff42d1b5e256d2baf4b3c84a53364734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bbb05ef2c6027983e7adca5253b30735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7ddcdc6073d3fdcd44931ccbbdcb4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0a2f7b5db31943c2a4dc3223217af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6ec1b97382d63b0aaecd475270cf8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d14e2bb1aa7e1239aa1973f3c7e16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf58c02ff8a1e83c226912f026d64d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafdd1438ebbf047ac1e71f89a3f934741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3d2847fb75df44d558eb1994dc113742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2435a65025c60b371a045d839e3d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e0a079d50bac6e7a1e8530fcf504c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c93da5b23ef5634fbd986c3dfc90bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3666264d00cb0cfc028529501dddc1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d538ec0bb5ed4bd15428c39db8884e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7c29c6d6a583a8ab31a8a6e79caa1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb4b4163128d02c303d266466d81fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca061205ddad0108e41b3e8d65b1c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57297cc7e935d1057b8930b909a0f445751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0d3421b1dfcece538f36a4d34b2c4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87f00ea2317db336a22f6495627250753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed49a61669053a0f23f07dd9d95c3e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b961fed3f660836fbe3edafb0830c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076461e19f9abf5707b093519eed5c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674ec21a12f96d55164100672e029a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873caf59c309dc46cb460ac392226253758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbefa876135f5322da380198e30a81759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc886d12c635df79b17ed0835458069760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee15da5fb96e138893d8faf8562d77761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cebd9301de75c8b3287d3e39db3dca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab767ba1267cdc4ef8256a89b11bd638763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73317b117cb53f935f6a87e970534b8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41852f05569b91400331c9d71e827cde765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f6a6a2e83aa3bf245a78a204c519f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e90faa72e50f44020cf5c895d72b2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ebb52a0f02562dfed9830a0256d54768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447413144ab0bb3e084f1868f074ab6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8296cb4697f7eba35206d5417b5b843770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b149bea7c40103fb73759eac9f4955771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a1ba832b28266603578770d58d325772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149e11cf2140942801879ee5ca56aa0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21ae40ffdcb2f4fab1883fd03fcec9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cf840f255b9f91fc8c20db3edb69a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dade3820abff0f2893f0927fe4fa62776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48264e60fd6b7b1da48450065ca9517777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9024c3e14c9ff6e4e75739ad262dba778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251255bc6768eacf3d60ebba20950de779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3807089699fbf110646ca65095d4d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637086f6d76e541c6102ff92862869a7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e79e6d3803dc672d80887c4c0b4d67782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78573e7f1a6627e65c01626a6a8df565783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>