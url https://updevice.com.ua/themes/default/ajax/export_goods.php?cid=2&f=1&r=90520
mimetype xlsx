--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fe89a3294c97f9a04437b66b473b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df59be75d646f9d392fbf924dd15e462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be712c9c78f39995a88f8bd45c329703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43c5effc115a6f44a3a6826299c0e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf3c9fc67daa0481e0cacd13bedbfc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1a209d5f50feeaf86cac2499a8ffc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdd5c1c0167e5873d33e5fbde34c4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729c6ffbf353048a263bd5b3b0742838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ed8cfc287bbe53c4ddd15a930a7fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b3c0d9e4909256b67b15c2d84f69910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53b0713e468d1915e60076c66447a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4f1f9df4507e29a3ef98b8deacdf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68090f61aefc58be8edd214cd74df57e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a4829573ed30d1881167007a615f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d816131b0d62c78587c7a5bf174f34515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d596d1fcca94acaa25c76a483c55dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737d231f9fae6526e0deb9aec02b8ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f23d8f00beb11fca4ef8c8294d246d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dac476a5a992a8a74134cefdb85bde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebf1e6f7130d291135b7ca7aa7aa3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ea8a0d1c65f7b43dd26955d45f4f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb2fb9e03a306d36def5fcea92cf9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77617e67b9b7bc981d2220d4b4dede0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567a861622bcc1b3ca889d7113854ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490f15b23d8a6fa418fcf3f0b6bffc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973abd533a71c3e17242c788f8e58cce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ad55c3c89b13ca6d301310656219f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb5ea0e3c4fb2fb12d0b66d674550528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207635f0f7ebeef52107a4143fbed34b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dac0b978b21ac45b7263af7c8dd3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5b3d6c6d8d7537f2b16cb8bbd188b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965474557b1561c18054c8355fc94e5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6cc647796aa05c9fa8df563c86d5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5aeb93d318536b9e26c8e8f576bde34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6705812e862a2807f474c13eb926bc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23243d055e4bdd38621c1a2095865636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09aacef786fb140780dc775a97eb0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605d460cf6597b466d9017c21a71d5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2ad67605679b27c1abf72d3c98ef739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdb40a69a6c7cda3f915a7cbf3ff0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d762729ea8b76d33cf7639b5151f7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a23b59b66cc26ea09a65cb813485f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc3037e8def02f1a5f1c525e90148f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a674fc8a95fb9751ad094b6e28a13844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190e31f21b2f45f850b15fac066b2ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7ceee36436c288d325be062929ded46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639038bc7669fb80c8f2c7bdfaa15d0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b68a423a4ed2577576478adefcbd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75da2425e217c0de77918a218450c4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd7042b72018e16f78a7a5a08c367750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b686ce6021223b72fe45d78f809ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcd38e39400678fea3ac8dab940d2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acba5ee173bcd4389ced1ce7f5d8a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69a1568c5f321faa250d1587cee80a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf8083dfbbdfbd44359229a29ea8bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5276816d9d1a815a3473d7f5fbb9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcedac1446fed73283cb0a232598e3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc4f27b63ff688603cf43e6e17a04058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc25fe645acc6a99dd79cf6c94fbf9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869bd7c8427f616f671f5a0fd033a6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caafebd9babe51d4e98860e864d30161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dd182c72e4bb47f50a16bfc64fd4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2202135fc9e5600b3aac763e5d6928c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84912be97f414d55f54ac159460c4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e8255cb5ed7359020d2b8278e116665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3ab32deb535d549aedfdd674d4aa366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a0422daa9d977d5b96d36a3132b1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badae0d62c573c7e75d4f91ac7447d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a4a34028c03ef4093016baada20ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bc6fc110c538e315d0423cdcc321270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3032c81e144b395a22ba0b0e6c185ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091daf732b1d394819e8da33fe068a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7877f1bb75c7e8ed7e2cc4971193a0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64441f1a9cc3ee64df6f0ed5fe8b528574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef2425941220801d74e750651503d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ea33cc2d8efc202c517ddc1fcb44676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560fc79cf3d7a2a10e2e897624c993d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034010587e989cb241d71c28ea28b09d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234b4eb2c4c9d0dca4143c5a463e30b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ccb4c089c9bae2f1b0ddf7703ba6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1db7d92d49434c32568c00edbc222c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e9d45dbee25ed06e62d0fb61e0fca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fbd8a1ca4184a6e6a89e3e99f302b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b46b88d47fe01bdaafebce4d9f733884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38b010f83423f04a26da337e4a3b4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec72c98e53b3cdb8258620dc22c01a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17b562fc7882cdab7514281504616087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbdd1a844f6fb263330f46e45e614c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c89c662747cf1acd3fc1e1ae2098c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76438b9296525bc96ab603b727e2090490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd7b6c8694d07c4162bf847c9713a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053176fabf07a9e610a464d68d14a3e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac253a53dd17d0d1cf421c899183d63993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e8301f9999c485279699f673aed0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45073ef688ff7db1c0ea1a33d6501495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdf04ce023af7971e1b169b563db5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5120f9b4557942774786c1f1369ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927746a2941a8b421144d3decf9c085a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262fa7646bc2191017febb38b4e16e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37680b69cdfcf3b721193646afe067c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecdeabb801fb859cf32a56326f24d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603db491029dbc8e58a6f0d35bf5e92a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397c631248aae13208f66507b9907de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893f318c9e3266355c1355d9671ec95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796ec9bf9ed3382d63a06e470e821aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2e4769d83319ca438b388cd9542c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc8905119c90831c04c59d831ae0dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5167c8e5b51fde3b8e915c2d20bec4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1d041de30afdf4e3e54970df84ada109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a850cf0da832fd4b2a7adcd7024a6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a73b6acecc86a41e810783bc528f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4347185182b68874f9a627ed57c27ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23109805d42a15c8dadee2e3f37050a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917f76bcc16f2ea1019f40ec9a45865114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ba1a110c14d913f9272fb9740ef4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b765f62a7711e8589c6ba956957d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077d8ed75cfce795f8ad6bf95c18081117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea0ee58fee36594b69c08332288134118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7856b8e62f4abbd46be7678db4767f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1208c9474766a2dd41f60d49226c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67767664d4f5255d178fdb1a4d8ea061121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825409e6c07bac9ea8d66686b81bff2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7324177e57e8d1555020591c7d9d00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad8631b7df512dabdc1b0ce94e793c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc82fc542d66bd5ebadf1fc46795ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07101e6a962c491fd2717f635d51d5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdbdd1d841d0e1da083bda45c6f627127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae83354819f7c8e54bceb7cf25bddb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5babc1ee53598c3865b9c37b30424129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29253f535e49a933f34e3a5197ac7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6991bd854692e84523af0d117d617131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9f073018e6276e46884e6f5c31fad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3f601dff903a3008ebdd0459c1a2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cb250a3f93bbcd6b262f12acf23bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207f1f587eb9af873dfe8738a7e8048135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5097d12dbcf1389c92a5a9a3f5837b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7cc128f58f5eb47fe405ca5f4d8db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60da307b9d09776abc402200045f98c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043539d50ee238628de1518a0bc44dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b615b0d939e6e8dc1aed7c73546807140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd64f35d3c0b8311befa9cc9c2b3a07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c9139118355c40086f64d25ec5da2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef158715f69e8669163fab75644cbb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e354617d3f6518953e7590bed64092144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8fde31e7be187d72469efa9a1075d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ce38c03f5a8058d76dbd45a6faa47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16c4e3859abfd2d2a82d193f3eb1df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0336a76967779eeffec42b52b589dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0d16bc266d3c9f181a0b4841455d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebddd36e81ae679ecf1f359485ce1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb9bee7d7564f9fb1a8d52652d3d72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707ebff4ecd9d006fb57f77f83aa080152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399058456ee029bde9609e47579230e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8506aa6d59c8ef35e5c23fe891c22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18ca146d6db2bc5ad0268690c1c4f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907146dfa8266b65caa1dcbf727bdc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c1334c8d610f763ed81af8537dd54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419f53326a66022cdfc5f18cbe48815158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d53f951627da987f3db07fc32e4323159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a2ae82bce7d0c7426401d7166b241160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc10399150151417bd23960cec6d823161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ca861949e343cfdc9bf8b0f246548162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c35e261224d933efc7dc19588df3c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e3095a3edf4db3d07f77c23e17f15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6d6a54a6941f0f441e176419ce5e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947d5454b92449f786fd423a5a81f97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cd83f4029750ede280acdb26b9c48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a913b805cf50a4ee6cc031ec0f887168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13a0b4847b8a58cbf28da1711ae874169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14374d902f73111b3469ec9a64eaae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca91ce9a3244e392cccd3d6fae0c96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873ce65d86f4bfd41d582b892754f2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b58e0537c313114908a853aa627d1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b07b1717775e68ec63fffe2cb006df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec495b8f1203dc4b6c30340bdba01e3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3eb116c777a741ae6ba960beedc85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9ee28919fab34f74c4538399d0257177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14276359cda9c11e10904dad12c173178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204bac30f58737ef338b2fe189fec34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39d81e882449cb5177bb0624de2178180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd77281f4952f8ffe13b0ad0163c53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c878a40ca65cd5dce8c2a12cc3548c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83c54332e627b3813a0c33ae6c5e17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24be907c16282f50869427dc03520c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c51fc4c02e273ed956c0cc484a8a1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff757e4046435ffd3409964707a0a554186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a256b17ce36b8f3423613f3de1a71e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595d64e20c95e3c2d7caa7346f0b029188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428d38480d6fbda51f2bec2a4ee3f79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57c1ce7cdc629de9583c8c99b6fa62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ace96ccc3e35f70bf1da72007f6f30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bf54c782efeb16e402ebcccf9edba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff2d1ab0b1a702ad6ff67c9a6bd2e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaccf708b5947f38188208884b1a3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03bac63f73ba04a30576a61e3e8e21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b65f5c60ee88b3634224fc1eefdb6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dd9aacfe9f525097cb27d2247d544197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfbdabd86ef4e00cd8f1548d130b96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d134aaa2b1b7e202db18f929265adeb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c84d5d51134c75ee97b644d2402b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb00c447d3e4f6d230a50ab78bba43d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21469931d31abf16d34292b67d11bbc8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590dfa4e718f19bd07a890f0ca4b03a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00520325b76d07fa53b22e8a566c6fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069b2de79b5660f2e9a6c8dcc9896c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87b29fb6c451dc935fdfd9e0b497c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594d68cd98d38d723835dadd64decad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d34a9bbcfabea5fbd271cbd2fdb38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6d9fb0d58aef22ab0ae571866de43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a88c00a39294ec458a8af44c314ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c47504a7538ff6ca7bbd1609f2e13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcfccc6a6f1b0c8252f5cb1eaf119f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c14bce788bf81b84ca7d8bfd965415213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804d1bcc3ea159f1c4a6630ed1bf3d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bef0e758aa483f644d8d1f538cf361215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbb15c2710d3f3bef7fc1faf9f34d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063e0dbae8fd4249d9f15b2c0783041217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cc450198bc326bc10dfec3d769e98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30d4f68be28dd7d23968fd5eae2ecd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ed85c7b881a5cb4d2d0f732ba9598220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec8d8497dd0666d55dd4931c1b8d34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355cacf3f3c0819c0dd467f41aff81a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7b2c029651165b4fe9def9de85cc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eabf685decaf9dcd1f22f269f3a12c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4d90cfd1092b577bca8dd8d98d94b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dda072cf8104bd5b9dd752ac0a4966226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4eb4d149c33d2610053cc10306e81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493a294699729c35416803e65fb07d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce0b12689a6ec076fa57c9e3f8c383229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080028bf51d9b16cea352cc12a512858230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adda5afac9ea6dc2344101a69f302c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b55006946c1a9492466ddf65b7353f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2596f4f42c482ed9a42e65e2a841c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940ea2fb6fde977f55f2a501f1a3c03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80387ee7aa9e51c39cce7c0339ba3e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879ee1152dd7a58d5ff8181b380b3e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28890b92f5ad2cfa68a6abae841ce35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bd1964ce231dd87aca61f6dc3f27d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0319f70fe09d9dc725823380200a5d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea787a1a0521d4045fa727a2caa321df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8e8f7365e8b7b0436108f477ff3d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f835e3376e72cceead0c3ee1e7bf09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82770c5ede75f32d0a7e55d2a54fc3e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdbb5f66bb0bdc4a0e2dcd4be2c4e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161827b93a476628b982aa3a78c206a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148f036e4e36b5ba9df944f6744f435246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de56e02749157609c7132310310f55b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accae574f25b029823801eea70c79f07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51595e1a2b7ae50a516d308f3697df63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f06017b1a645005acf4e21e98a60c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f90ef1fb00ee293fd257e7fc80f79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d652d94c2ceab903af881da890e0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608df9c1d3d280667134dbafa5d12c97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b1dbf6b97a3094b53c7f6f7efdc3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b24757d9acbcf3e24a946be1beeeff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3708cf8901d8d5bf680c065e7e1e56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7057309c9a50da88fa9c842eba1d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa34942036669120d8d1889a8a6e8d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558335f535b2cbf21ebfc48b2469817259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ff96737f283a7cfe99cb4c256a14b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241a6d490dcb677516767e18b394f49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1afacadac3880c917df42a401c582262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392acd24cf6d09dfbeca6c5cfceb00e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c565f6697cf6fa4354fb6ecc0b541264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf64ba1e3de5548d0983be3bfba76e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457043170c7558f53394a4da4f3de06a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c6c3612cc01876a3f5dea4b772614267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc1ae559372c4fa76a5deac2b5975b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0d2177b2495a9accbf620fbbfa019269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788e98f38986ec7b34ef70c63abc44a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c16b33b53098f0648b76c48d10f06d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9005a8184718a024630c178772fb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794e24d321d643c8957a658cb96f71d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd3e1f6c94dc89fff6dcaad9f1126f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0987b55177951f050c2e6043bf8044275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de002f75c0faf3f80e5a13693d00c174276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275a82a5a7169a1e10296a0c50ac439277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3540c746dde55acea7dff3ba99d5d3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e36d592a6a861c4542a9b3bd7ed1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b784e3598e96fb42851ad68f161a946280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdefe9653e91d1027ced54a6b8ffe68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b37b4f395a570ee5972a7c0df0724282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420058c60983dec135749b48bb8dba6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3e9a7cc6802185644252d9bcd4e21284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548da4d8a535eeb3cadfafca999452a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20619e3427edc46e786519132a6aa6a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ad607d2ddf6145021dcb4ab972eea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945abee7f73b95078a2c6254ba8badf3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106acadc30cc805d1aa85473dbd2e043289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd0f8813be30adaa3d54bf8a0a3de8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67664f8e5cfc300f9044a48052d15ca4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7053fe78eb903be5412e692330315c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512aacbc0acfd2779458dd8b26e2d91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e64158254bb594bbd5272625d0a14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfba39051df4785a8c1a1af8daeaae8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bd72b59b7a5e53f2915f2a72fca41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322ce165fea7bcb62fb38c2e5ed11f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14a3496540e46d38d59f249e9ab234298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaef78789fa2df9c949ed29bb3404b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f80231401573992d847b0f311d0329300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17df3d328d333e9a10964dbcadb167e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe34291b8921e855e0a5f4aa3a4cd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bad0cc8a63b9c60f4e824e8e46f5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fadc06151addbb93948fd3b616b389304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4ab72b18866168541f44a3dd46e2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca0c78d9bac052a86236a99a8fc24c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204292850d724b19327f8a3f7332cca9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c9824a9ba17baf72194f6712d31a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce744cf06d7275fadd7aa64bf3bdaf19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e6d2906cd171bfa5389ae26032fe3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2781d915cf4f771a25275ecf0c2e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba5c82b487235903c67ba2e7985939312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f453c93a5a18cded09bab3c5fb08ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34151a2f0a3516fb7772454083ee0b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a66914bd838f16e9b69279213f68f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcdf5c44898310d80afa9318a41bd2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d90b92b0ef5e56db42e6cf5a5b43c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044dd5d10b64b2f5c44cf79714af18d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72cdc5c9bd500ce626faddae98b7e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e51a197682d72790bb5fc41c55e978320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a752609f4e514278a2f57b7954cc68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b423fbcc767e6de7c3fe015541a8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bee7d3e9d85af4fcc4470f78d74553323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba04c438b7ca31535d2f39c7b5bcb4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d45fc7657f211791f7d5947924bbed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ad0b1d73a8aaeed4b0f7dde0d248c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73055c6e6da3b338dbe4fcb455f20238327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2d546de26992bca3d8a7e0015344d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb2b5d0d1cdc840070e8b4803d7ac5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bf30718df9a9f19426a9386cbfba7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fb106a924ed3e993a7a218d514ad9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93af7220de533e1682e6fd247907c9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39353d61e3b733fc7fa457827ebff6f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaf1e53d4f1579abac0704bb90c27a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f1a6f6dbff5b6065cd465a42dbc33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b00ef865fde0b1c01570cec500ae34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b469cadf3a580f6d00e66943f5f44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c983d89687be7835a81d057b2c5b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a87a2a43814a250e8a56dff9534692339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166a9d282c8c43bcf5d288006a892ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74023aa82f24d59e96bb6ec4eede1a1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8500abcd92490ee0fd1b5233a7f5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc739901b5bd05bffb8075276195f21b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332c4656a3b453e74b116d285a90d02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a997e3054efe4071093d7600df37b3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb42a4b3b51e046337121ae4534ce7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e07998732f31707c0f349f41faaa77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f529ceeb279474b0f635c6169edde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e56e7c465871c131fcfd662802fb51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933a80c747be46787945b09e5a07c0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19baa434eac6f0ff204be9e0e6a9006351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f62b5ee0a824acd4a9b3ce20728e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f0b991612b310614577687b9f61aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1a1b23f2258096c0ac0616965f2e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bc973c94018ffab75e27fc1d1ea02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b082d53ac0cc7462b3a2d522731291356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef7ba5e9af95f4620458afe8d626a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52c9f10007288980db299e934ed017358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56a4b3deafc94adff263f9776ccd2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997588a98861ee628f0edbddb9bf8d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9a512983f25597eebd5df5e3450ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235b8b8c1bd958788e14e218ba8a452362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8634c3ccc3d785f52ee3503c1044f9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad681a5883e9286a8a32e639613d83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8af4700f4a56aee173366493c22c43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf69893a2476c05ff00090cbbafe4ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4574319f0b94c31283022177fe1db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f9dde8547e141414be6bfb8e3f509368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1a69b09fd890f42633273e473504d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70234de0e691c54b08d9f02901cbd644370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b52f6d99f58d8f583c9ab81fda6c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bbc2d51fb11dc962f71367b0610a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340574f3d7a55820ecb5dc63c636fc7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410066e236f2181d965c64eef4ada515374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa370ef21c517735444db61072b31e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc03a3848f8d3701b00e327df10371c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bda279ba1c3689addfab3ae7d5970e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0717d9b062550f3f6d64699cdfa22ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410391cdca176b2398657db25431918379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101d1a20277d19134b2bd2bf675ab1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e723303c2f4dac3e2e98a779c0be6e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fa5b1833ffdcf6265098f8a63db12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90a129bc95b8983256348a6d5227ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6372f989114ed019bea9de0ecfa4949384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f6a57c86c0f097c7134cdcdbbb3cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27c2ea90ec1d9ede5a138182ccfc43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82576bc2175e4262182f2928f4fbf9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb632c12e4e0d227aa94766d8bdee5b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45265cfc7be4f8eb2ee7012fb07c23ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a87a21bf9455ab49f54cbdd46dd7a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b00949a7c4d688c9fdf2c12d72531391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72c0cd0604be09e2193375bd0530a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa3a684fc702f70643d8a50baeb895393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a12c05f5d81f51081e1051c4752df2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822cfa4bfca20685638ca5a3f9836cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672849fd1db3e8dd5c866973d60f101396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0f72d5be36068337a740d1b16e876397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191a392b3ee9f30a8f53253173a9e83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8873c71706b2e753b3cb33dbeb518a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ff8412d92badb0bce1fb403de690e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47354fd559df2e127868651af750f8dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6787bcf7690ee7f2fed163da1bf8e4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de65a529eb06e8898586217c80b5ebb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0087bd17836115c7322197588ea819404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce60051795043a605578c85d64bb52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04b13689331143c199852104a90cfa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb90c2f7d1d7f26c28ad3e0e5bd8a49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669a1c75137eac852a6133d01cf6b6c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de07cda5fcedcc8c7961ab1005c3016409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a695866822da4575f8f9f50d9972603410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142d0ef15a90e50c702268f35c6d1da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5641d09b508961f110b0d4b13a86a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eab350bea3d76ede3301df13f09eb3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b09d2fe6e7a459b1fcd5f3d36a1e5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300edb7dd662d039a1c056a29af5a755415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3676e39bf028eb7e174c3b700dbdd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f107702040ff462ce38ece669d757417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1485878aa47e81f48bdb5cf0c99374418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52de7cf86e5eec65db13caf4f5d02e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d0719f98fcfc5de0848664976ab8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838f3f82b568bdd63404011a0b588e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc46ebf201df8a1e4e365f60e94dec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e04458148e29e674f2fa39cd123294423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2a57c5a5134cdf2b9afdad86bd18a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cff159887e83839dd3a0fca9a0891425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50badeb6ece8cdabac7dd3ecee632634426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f77473cc0ec4f8d3ac6387bdc1e56a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a80a8939876bae8db06fe3a59011ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bb8381de9f99c3d71e63eb20d95b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406106b4fa8d8893fe8675bbef767627430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef3da93e7e2508c5be211cb7c397e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e024c6cdb23542bf38f0dbee64cd1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b7b9ec23b3f19ed75107c604718eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d89d53aff68304a781fd3e050ba8ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfaf4502b16a1cd2ba905324e6a77f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51a51a251ae8f4a6cd5ebb0bd545c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d53321adb4bbc94985268157b66e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc848303ee2c33e4d2a3c7223cbe66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f58579ec73b44b0c48c93d82d0b5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ce2e7571d9bcea184967dce4b8647440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feffce076561d65f2d829557eb036c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755c41d1dea7bfac1e2a36f64b5ccce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfc76e12a030facb4c19c8f7bba02c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697b7cdcdae484911f90e1762c82369444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0723b76d3baf25e63eeee2cf73530c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9f96fc7a52fb1de73ab93c805365b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7295ec1a05b02b6d28d94b2e3c0fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fe39928f8b75d6993885d9cab7035448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7b14446d5bda98e9277556d99ac09449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c134e071524cba4ea61a0052d25cf1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0411c387e40be82cb3f967ee60890451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c9c01b9e843254affed2ad4a193ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ba11a1be8d1cebccbd76b944ed077453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e84570e5748bf691dd18bcf07bea6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3bdb4968e662e8c915807ba78a307455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eadf73abe10bedfea650aa1ae8efdb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615e8c5bab425e53f3c09434bdb5daa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c3ccb74985acaa2a234c6aa1cbf3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90591e4bf1a3bc75efcd8f2d714917a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488240cf425f1bfa0713aa0ce2407e15460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb120bd8a4847035a994f885858e40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f012c801d2e07f13c0548099b81e3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70e7243149c35e3240923207e3eab7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8bf7a4c36b30a373694ffb2afc84d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3bb31a5e3a61314df659fc23e8955465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d207ed46c83596b38434cf5703041d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afeea8b45d78d7881cab44a9adef66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0105ad69801a7f4fb1268223deaca78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bdc63c467e3a3801f33bddc3d5d39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d71568757241af29fc64e4a1d0e03470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524d667cc14dbc62141871109a3e4df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff6855cc501c9c408fc6eccd4d0594472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfc892eec69de48fb62f55c2831f4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124337690c3a9d620a807391a595f96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80f50de20a1ed2bfac92431d10b184475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4c931ddec78e0b0f8fa09d97a6690476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570ea5375c86759b4f59eeb6953d74c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553f128f359e254fc18be86c5fba151478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4953f121e9cd999ed20654b5bbc9512479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e9f52ebb13977343f085d640d2a05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc78ea9672eb463fda018514ffd49e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060cfc7c5151362362a260517c9b67c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea300572b34c3b642c9dfe6e708eb46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44de567a21b0eea78a6284913ce7099484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f01486ce8e7362fc3c7ab61b2ba42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65000c15a2dc4d2f064134200c7fb1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cbcffa8a3072997e2b2937d821a7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e78b9691957e5549fe23a2ef18d2a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f06cbf0c2fbb0ca96be6f519b086a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dc44466f09c5d174d5c5574f03f86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196bcab3f18263d10c5040897e4ca52491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985c088b7a1ffea7e7be655bfaf5c13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc022d483eec4e2e242ed395a9f150e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f774dd3b4464f21157fdf6ad87bfe8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc857b7183abb0bb489f57c41637a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf983e085167edafd4edbe298add5f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82daec001b0c52cbaf987394366294497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21fb9a9492205467ca6d98c8707c0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc94510601eee1d277c8ac3ee475d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafb3b615df1f1e9a2000163b3cb998500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97335341a42d0e08c54713b20659e4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003a99825b50f753a13af49e0a72114502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f755291433d7dbe042a9efa19bdb9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda49ba70669149d1b3c163830eed0c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8275a0cf2ef42c2b6372200147b83505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748373d1356b0917456ed92fbeb7a5e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c33c478abfe4953904c822313d9da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23836d54f663bbd9f5c844f5fa9b658508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff682a625b51ba47724f9b2f79cbfc7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000a7ef8118669f441a6e4c4b0cf941510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb931fba4fb118bb4499ba2d293141511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3427f69a598116286fc06b1a4ea65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46c0452c18402f83b5155a47505a07513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c8f7f33624022a947beadda436cb3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd34610d5773bf7f9078e24a877038515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa81128365dc6009d6a0360cf466290516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef987ecc22dd6de62807d156677507c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bf4bd42b28e1af631b69508cc7d7e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379a3e01a83a1a5005e72f3b4c2487e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f23cd3444d64cc0e1ffff1611e8c80520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3c307334b2c5a5ed76d8e30845190521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872d487f1af2c00cb1dae6713da9355522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1780b70007b186551da5cdb0909b4f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dda88b3c7d60fc5f17b42d2a0ff18a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f7990bf8e547fe9f3044226953646525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73e1e4f77d8cff33ff2ca91d8d7d9f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819a7e8cdf048ccd21cda066174b162527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac5a18b2e8949cc1f1034fbfc4923a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c80658070164b0fb43fc2a5d3afe5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ca058ab69b0f853a4888ec5516131530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317efc0f094754f4a30f98e77c4a713531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24b0460196194c61bc0284ed35ed91532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a801d7aabd91170a4c6da99e237c4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558bd913160e440175fa2b637f3f363534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea609efed6fd1d76ef4c34cd0d7a2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df286c13ceb8845e943a47f537960cf8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b133e977392a73735622146166448537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64571d23286b0efbf00a8efeef404d5d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0665a3ced0a00fb2700e0557ef243a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23280343cd827838bf0e6f1b43fc9193540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51cfcf35628ba2e97c9262e9641235541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9ddc65ec1b44fd9d82635048dbd6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520af54f5da309e2da644e2093f7834543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f57bbcf24753023b19645522b433ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551b24fb0aeecd7b05507cd871ddc12545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc46025b8db86de0328699a413e090e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0542a81a368b6bac09f28c636011cfe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3ce39383bb0c94057197aa21e972c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a5ce9ea815d090fc231e6ce61240a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a20fdeba80b72e20f498bc6cf2c0ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65303d53fb65157079677fb94c834f53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c22a25b0b0af78d40191cb72a441ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f2b64984ffcb582d53eaa1fb9a6bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f5378595c58e46f1674d5b1b1509f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c359521e977209dfeb5f34f214516e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd2cff2c1733ce68e4dd2c50c6942f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934e636f95c7e40d2754c703a942866557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecf46737858d589e2f5267fda1f020558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401631e2cc85f13a369c638c740df3fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9f2e65b760949aa87783cb8db9bd4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33c9542d6cea0660c2f1961cc5b75e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd06380bcc50c89c04e3b0ca8343c18562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd7f14503fcf92f95407af691dd35a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb459d1cee298aecf4f091339bb242564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b24d0eacf89c1b4de2a82d19eb2df0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27763f8c5215ac22cbd8d9f7dded8e0b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eabfb93a387bce4cd1286395c7043d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47aa32e62265a9e230d559cfa684240568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67b91bf49085b07894784f0b88e9e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478d006499a7f051f604bd1f8e9939e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0571eb65e9aa366c9d501a577d8ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351be96482b3dc904da9128c4b32bf9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0045faa7da70e2a1e972c6b1bd73dc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f1f865d2b588c340fa7b4ce52cafb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0629566e291f082c6bb8686e9d487575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc154740e530777feb791ba7ed11b597576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50c2f5ff132cfa623e77484984b32a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f5fa70c97d67aced12ab8daa9d51b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ca6894127f3688f7d1fafc912fd7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f458626b01228559af4437121edfc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85b8d8056ca3066dce464b5be25879581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fa5889255da948c7b30e7a91c0be4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb83a3040f7b72cbd734a87aa38f6bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c00d8c01501b1f1ab92b32e1f078b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea0e4ca86c662ad5f218ca31fe2e92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc1581dffbed6e5b1d16e2e2196f1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab46789a77412f2a8c023971b0b64fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acced8ebe8c683fb9246565cf1a7fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fa20f29775b2896a0d429ea708a92589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca547e0b2358953d062daa03a1dbff2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef97910ccc1e18d97610f9ea667ca52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dc67a20ebf7f679df724f0a08e66c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5e4667fcc64da28334f3e3432a766593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb5d267494a9d8b3d2600df1d0327c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10d694840983d31bd000def92de57d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd78df6c2dd06438352239f37b5312d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8215a077a70841558f0001ac91f1f76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1905c68f6c850990571d396ec69ca5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239892b7903d72a975d42e769991041599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f68b0182f0175be267117f7fb9e84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf152b5c54f9ca89a949fafb879ba066601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da47d379b2511abe1830387963c0e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17687c54797f8ed6c4d58beca3e42893603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f2bcc08e34c0a3357a002c93593c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba92131aa45d9e3a237a9541dde643605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a478c888b6d7b88dcf25d40af1b814606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5ed3bb81b3f71001463f0902ab512607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef5863626d8b77d4e7c4712fb9bbb7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c6b26728687bb1a6b3e37516a9db8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec6d41f5b271060bc5751e4cc5cfdb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc322e0bb35e7b066085d36be714b10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06ae0e76f6f9e9488173fa46d51eb3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebaf830ffcb8e484314e809f979afd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebebbfc1a2e06c6587a98a554f9dd4e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35d0cc4e9f148cc3c388f6a156dc45615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa818512084172019060b3282f7361616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53159ab3db703c500850bb3dc9beb8cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a5c1f62f37ebc01add873dbc81e0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a04e0de6e92cbaa8eddba1a0dd425619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6e650e6d8957bf5be2149a31c45c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816b59bed75c122bd1ed54a40482eb7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e72a0368ed2cfe0e20031ba8cb0d7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77e1410bc64a8a224e8f99115e967e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648bfe9a336152d3b4be270652f27f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27490672dcc2737920e5470f1376367625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5655ad4d7eb5e44497c27a29c58ea5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65196bc6994c82480180a38a145fcbf5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ccdcb05eb29fcacb7923a4a631f16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f25cf98586442c868a8ef51e1ecd05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fc0ab801de61b3c70117f2358cf70630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c6ed39d77aa7e3736b018231c442c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de2ec534391b390cf3d2ceb5b3b1cd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebad38725706bea2050317ff7ce536a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec131bb62791e730d36d05b6a294ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ab556a8cde978c0f8c5a624f632e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33af52169a7d178271a51a1887d9222636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ef7efc3bbcecb7f5d63ad8774f113637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e4ba7389836034e7d6f6c2c87135a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9942d94233abbb76fb76581526a661f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912eff723859f38bd00e15dacb1638c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ff15302ad24ddc74ba0bf0ff03fa5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac91f36afdf80b197dbe7ad75d30f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb0e9087f38ef0cd24847e9db1a9dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e9728213aa2584d28ca9a983c3b9c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454af26a8886199c0a88a2d69b216d84645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d102903ce659af8588faf6d9db08888646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7393889a424d947b1e6a46d1c14026647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea170808dc02553bb9abb913653a209648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2714839c33722d7bfc7b1332eaaf2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447b18a7566ad542aedea8026778618650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58a82df7c79e0750352679b02fe437651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e093a34f9b51e72eb3a13b65e949622652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37ea1a340251e47c030c6ea201f616653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6730c43fab5aa2b79615b2ed950a69f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c43bd11a7512bf6af4107ad989b902655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cad7ee7ddc4ceed924bcd37c9d7fbe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f909f60aab3b04291564e204a746599657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9a8c2b7d2bf955676140ee70e36d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63f23be02f8830aee39595539fa456659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7a7af8f14f65c077af88c51499844660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d56b26135e5b41e1fc745e92f7b857661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4f4f7781722a58b8654c2c58d78f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141f698210a2dc3764556835f092c02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a68d8e48b80234e7d25d43b9593e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43267032826af6572527dff0432a820b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e600622f307630c6389da6bf9a7a967666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748dabb8bf327011adf694bb7886de8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c17824e4100d5c3a647ff708117ef0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff722fcf17d2bf1d34a90077d06da23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfd1e3ae78101bda0886b198166fd0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb789b807bfe97a7c3686b53b039d0d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05625845543de4b120ad4dc102cc30a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6b45eccc411f7bcf1ce4f8841bcf4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeefde21a13fd65921f9ae78992d78674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c907b5c96bf2514bb6b605d0eea2e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a7bd014da9fc531231794036db152676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055be14d4701066dca33e47659165529677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e938f83c1b702ce521504ab903ead83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3b820ab470c997b483b3553120e6f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9883cfcfdcb511bba81564299c267680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000af659010f354ecea3f82706dabd8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c312eeb4718ea0784a53b1acd16cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af207be82f4de06243fa0f34cf7ac4f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b124b8927207dfd8a4b1c964d7e7ff0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f9f45241dc8e75d2283c822b02b42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c65f2ca5439c3c6f701ea209028949686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac7cf347aa49f5fc31a2a98fa755e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e214751bb9695db7a2a49320e02c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dcb6425d65e062ef59e7294c8e210689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb106727f08f86bdf2d6bd4955dbfa7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965917a5b24024d99d8ef798dd4be60a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771538eb6c922bb0794cf5f0acd4662692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bccc36e447e40630cd55a46ab16d76693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d57b6f4e3b3136adf44b37f9a5b8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dec4e1bac4ffe5f0c4518d90f0c8e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564b84ed1be86dfa6717abaf5b4b191696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645afcc90deb67fed53c7c676b549547697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e731fdd9ab7ce07ac703e8b871da8c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1946f80877e375fcc7525a15450be7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c3d3c73a608dd9dfd41a78b4cb50e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f50e383f3563bb60e24c69c863256701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694572c4301514c4ad54ec500b08796d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369bdb1e735c08dd440001ab1ad292a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb9db499de0807528631600dcf3cb9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73492b4c4a5655b8d414080ab10e593b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e715bb53bbef9015ca39d9de9b302706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4398d97b208206b20793f9edb5d009707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1f694a53cbad2965119db4a6b2282708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c630c8e6ca051abc2d34f2f2eeeda709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8af9950e0efdc3b1cef5af854560aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976414d7591bf9ed57d89ad01f14fb2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e185f1ee5ac23c5ede075afef59590712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfcc5210592e87f5663163bf999aa8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c68ede69d6b8d50931c5d541ecb40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e76a4954d0dc414ff30cba628c137715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b19b9bc79a3d374d7d5ff72fd1b379716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e85038892ca35ca5d6cbefe2920f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae199745f367eddc35dce444759895f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0b1aba17e50a2a9a92ad4f965f065719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd88daaf7dcdc8ca71517c12880cae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766be1e6d09d52bfe38fe39a7b1a2c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67a716c024f4336d8510ffeeb9ba3a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcae8ea7670c7e22258d5027ca89741723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411825a6a31ebd51884913b64accd42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61029c889abf4a02029d78af20e7f3e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41770e61b22788dac4c4ab6e293299726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8de3884a579f0fb5dea4a99cfbe94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f61f67cd26e153c05aa353e21335a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967315aac83625e8e3741880ebfcdd46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170aad07086b74dc0360bb934499f03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17e756224527b860d2f85b14f6e20e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ae1725f523b9d1501f4a3e2ac18cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3794e01d8961d1dcb176c5e3d54ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a577596b60d1124af76b19d8b885c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ad38668774a5a9ac044d4d892beeb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08b6db816633710f1904ee9b4412b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405499b596e0a5e430534358dbf76c57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52165bd0efae3f9e8b8548ad03242e55738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd257e9e5173b173458791e21f130d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc619a178ce5240875e380251fd0d65a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ab548f72ecb10fcd2e2a24ce8e965741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b1f7ec0bf47bf2699a1c88ded6984742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2314fa0cb7c4821a1a7029ede80d06743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146443c1d413dc258f2b96ccaafd0e4c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a19f649e66bb68b6b4db0c5f43c0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f281d3245017bbfea1633063e437f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090804c0bdbeb408afcb360dcb64e57747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27da3de0726fd23138005c681c118c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc54dca93f61ce69f92de146a9aae12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a09ec5ba0a19aab93e9778d365f47750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc732d17867775f6a90ae747a0ff4cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee87bdbb7d9280e49fb257386358d12752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0839544cf0cc4c5e231c541dfa72105753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52d8a9b1eb47242d180a33b1615b7a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2173c2fdb207ce51917b9c1dd4973755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa153483a296af73f63c831b1aa835d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949f18d8a9a3c8bb72e927dc23d6881757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f189f99ba414c84af81e54e2596cb61758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec40e853483ec7059374a4f4caa245759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4562ce27c719072b2273ac06e8d6c5b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90def36fafbedceb96a941360cd0f7ce761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d438012d1aacaef7a7b07388484115e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d81aaca17009810f3255bfdc0adb9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfacab9f74534c95c2707a3b5684680764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b976e4aedb277fb66b1fdc3a7309e5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398b32b2ee6a07dd83781c6f248bf45766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9422f64efa81e6a199112bb8fdd6b1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8d985e84b98681a1f7209c4fd94ae768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576474685495d2e5f0c09453611aef2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929193655c57e6432b48de2f65947251770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c024d25e5e7a97b57c69dfc8a012b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e70149c9af019231ee420a820b40a8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aea67168b1b2be0e2ed6c4a50a2d5b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cabd66aea6fe1c8b36ebb4aa3e7d7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5ed17e91521f17cc715359aedd07f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd2b8aaf7330f71442ef17f75d6d88776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffda150779b37df9338b17b84098e4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837467dd36e3f07ce62da0e8a03550ac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac77c61d570bf51ef0da08da54c3f2f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c70cf9147633a2e742bf18162159c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c8fc73ef202088c5bc14b9de7ac04781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa62b53e06d93b87883427f6200bb5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08660b367d2e9e0971d61facb432f262783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16c0294b2cda4742c90ec6e81ffc40784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25a2c54de29fa31a1dac4fee1f3aab785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60522549b4d30d2137567ff0b4c12d5b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1693f09a8d46c89398473ac7e00b728787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770dcae130124ecdb84d64422b8b835788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55292562163db0dd8f4eb083728639fd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1ad10759fe43d5393d774babb609c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e2554712dc5263c2842c0dadec55c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834547ad87b2074ca31e9c129fb6391792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b243beaef36984f5adbbb1b0639f2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1e28d3da111808d83cc8365b37a92794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eefaab1d2409738052c6ba462e83e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85c242fdfeccf0689a25ed2ec4a7a0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7525b782adce8e56929776c096c0fe9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c7b5ec3d1ab83b19670ad8808e0d5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59b50b670ca53c0200a268b98e3d5b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f00d81d76f115670bed6ced445ecd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5c7b165633cd9781361fb31a216d1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042b5196fa126803eafd7d6f87fbb10802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bc00bcc7e9fcd58cc23c4b201a470803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2754065c4189e8406e798408a8bc8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1357faced0c2c07342f2a0e10cf64805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fff7e79d1d7ccb42022c388c722d52806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4271d3f00803cf308372fdc1d2b4a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb37e40dc20f225c1850c576358e867808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3be6112d287c6b7ef92d0a986d04d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72e2353b76f9c036b6fd4c6a9607f2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856d94657443ffea6061f6b6df85b11811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9138b1aa55368481aa07c987e84940b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbd0d2411d250dac30b78404472667813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9355c007fe4b3fe2edb3aaca757a111814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87084baf60b512f82b0522e16032c8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71447bccd9e02d940b4856c223e60442816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3761b55e4c871baf73ca1cc8cd2de4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8814f4bd3a59b923819885f32cc63c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ddb3bdbab13f8c71adbc5a3143e64819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b5ca2deacb49e0bb88e394988ed9c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b8243b99fcc1d55cdced8e28b532a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ca15c6acce06d7974879f4ef43e63822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb172e1fbdac6570b46ff650b7ea9161823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ec4c42194ee43b5f9212bd7e7ff691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60b3b72aea80a14c8851f0b06df0102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca48fb06d8873e774d4445781796f0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f848356ce0bb33748a1c7bdc21745a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411c26a8b16fafcbe8844f193d1ae5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64fee7be35bb140316d75868067f6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87693d619166af7b36a1d58815b4a0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c44135c05781c3f7535debc58d72b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcc63c6cd812e52eed1488c2c499cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd17dec5d360e669dee276c2e523b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9ff793c00e6df78f02d54f4ebd72811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964484e671bbba054bc0b3087f43a6da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce22204d5b58ec679cfb5a6b944ebc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece054043fd6b7916f277e807cc2bc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d4ef4cd2a4a67f79f0a9dbd7930b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d50c7c22d3ddc723028a359cbad0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acc1cb859bfdd17a088e4f2bc396cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f078795b1b50fc5087f9d7aa9323c4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae41fdf6cb9e7887022fa3c211b437319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df7cc127e6bd097ab7bde9861b4a7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224fb3a8bb1a30efc525b568f4aaebc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85052cc7d4f63ddd9d25601d19071d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454a0e7fbe24584b565d3e0057fa0c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7f56dd5949ff2bd110fed35ba867e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f321b9c908849b89ed7857017f619f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77915bc772e731a6f1704ad414ff635926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0820dc61050e6844f1427f1ba52b4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a33874243d5b65ab884b4bc00525928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0c2907cf4dd82fc8413b5b77706df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3288e3a53328ab3c962348f1f5572bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fd132ccf10102a3a9da8436f43f3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304bec1876482d5122d9d0b17df8e4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ade552c9dbacd7c039b888a7af711933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ca14ca67cc540080e8f593a1dd2a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f823f2274d2262bcb0428f287cc0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b1849f8576548958c73792b4f4dc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b3cf3db2d4627c1ef09584efc4a2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eed2613010cb86d15e2f34287749d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504a3be490bae328b06ef28a0b11a4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea6a879b6508e0efc240c94dfae22640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53966cc71997c468ae723cba441b4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f46ce5d2d7f9dda1e6b805f370f9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d6279cf6cd281a62234e5dd1dd7c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c184e3129ca5d3c01df9f1e99e58144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bcb6d28444b58665c3799d8a214ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ed4cd53f3460f85efcd4bdd5def9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf21282646cec8f6d7fc574aa5e0a8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4b96bdad7789faad79d33681c7f1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2410f37a92cccd06095e5b69457c57c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0441f07a9de248dd1f3fdab725dcec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d4c0ccc576f5954aa06a3c1e62bab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125888ec7422a848360ff0af8972bc6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452fcc4ac0363b0d7334552e2ebef5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aaed875bb843039b3bac226e6bfa154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0f693b9cd631f3a378daccfb9c3be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c87af0d16f080d58f632f394fec59456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69412ff55c0f442c2ae24663b0bf8c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de798edc90bd5524c6a25ac17fe72e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca254c142c6dca1f243b9158f0abb6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aebf8c8f7a9eee94fcb68c7553855260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39190ffac8ec61b4aafc9d2c0a647e1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972080eaeaba4fe7e3f94ae7eb014ecf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892a516de8a8072ad6125ae3a08a90f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033163c578f0012c5feaa5b371e7c28564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd01cde1137f923d3b7e81dcc33863065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4a4cc8b9488c5aaec63a0fd420e5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f8e903e94168b2309df9faefc180167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecbdb60c56eea29634b92c04bd700a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dbe3abebcbb9e76d2147136dcf5a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f43132aadfe4301bd6f5f01ceb6c7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483631b485ed70a3596e1a06948a571371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf725ba10203e0feb741fc69ed7f4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010613b240350ee36aa92d57212296973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59c5edbf609a14e15e95a3b6aa016074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ec459016292989815581f64ef6efb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b382be13152f3c282886d31ef3b45376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680142a64f88229700a07e23572e3fa577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30759fe6ec9432ef57b469e32d9392cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913459021a52f99d0b8357258a41b4ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463524b0be61ef1078dc43ba7b0b800d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc104eaa7ebdcd2d55f1f22365025381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4067903bd767ec19d04c80b6bd82282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b6cf98eca9f74e3557a68eca0e83f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65990beaf1e1c4b14f3b00c043269a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c162f87197809eaa4eb95206d5f0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdd5662ef73ad73223acaee67edca586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08049e447d58af3d151e4173645455287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cfc335d2df5a2d1ca8927228c2ba388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb41690c30cac3717a3327c9d3225089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5e460632677681eaeb7431d73db8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f14ed50777a3b8f472c238cf1a177191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a898e02d1ce80f9a4451d86825ae3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94449149f12a3dfdb720439bbaf38c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e00d7d53e0abfdd98b8af6cbd8346f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6e540d64438839a8f0b4cd553c64795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bad49828814b2e5a25d8edd7a5449c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748bbbe3774b735135119ba534e0b4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4655f2cf3516c3178f32ff90056b25c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3502232b1dbb6e57a8b8458d6a7f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdbe3ed2e6f5e705da2b91e9d53e34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf141f87d92fe7fd69337ab81f91f31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa0a9a12d7e08f137ba8e37e3b3695102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5676e20098cde96fffc6bd6125111c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591a6d50a1008b972110a45d5f193e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c4483e72d03409750f5a195b45ce5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b2dff1e66c89e5bc83bc4528c2998106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f36b89d020fafbe24a048df513204f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1acf20b330ecad5306e2c9a1bb389108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e61fe0b50524ffb58e960830368f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf0610b7562c0801caa4fd8bc512a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a508d31f67af784b9d8a7e62ba0f532111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f9bbd6157ddf5be7392238d541018112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19794da161d6449c09db5e73f1bba413113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1f9d151642f46d857289b468d8006114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34504ea3a0e547299076ee57cd3f06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58250d69222fae8dd318053918ffad1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb162066844c4bbabb61e7de88d5de3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528e4d2adb647aa52c72c9882a8ba86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d1a73b22a9c7e042d35805fb095aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075f34ce8275616ecb299af33da62a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa04b116eef86432191f2b9ef00b83a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1b66447932d76a47e263ee6eab25f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f8533e314ed16b91d70ccdc238c86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52294b25f23c0a3de840a61b28428e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbe68a26fa4f69965b6a5ef7f61fdc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ef55cdec1522a4d76f0d2c6388cba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b77a3b393b5233e53dc8d8132ea68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad03951c3f7c4db5cf3b46aa6c84a7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0e60d05a66fcd775d1347486a2d08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5969a2ddc9a1e2df0c012fd83b5651130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f143f58d9cb2ac6b90ee77f4caad85e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdb5a132f5791856bb4ec04f4f1a53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560ac76f13d3811c1b5c669aa345afe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef654d27f9cb40442a9a892b035de48a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba443bd25b2ca0657598f168cf668e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5bd23fc2857d8a1b8db6723d8804c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c780cccf16705cd11270dab5581bcfa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f8008da351c92a8dc6d5194f64ea0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284f8d0982057d4f18da276bc93ce92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da00d00a900c63f77f8650fd6526e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c09b2a1908cf5f4b39b443fab1ad59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82988b5a029ffda41e17576eb8896ef1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b756246633afcff5ae97572c24861143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92456860555b077a92f73ce63ea58d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe10bc117f2e0a78a63c87c0651075d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7091de8bc1dd2328288e0f0916238ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f429503d067331765a9bbfe4ade5cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9b9db8fae1da39058f4c2d45d8429148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8a601de8e6353a46df8930d4feb6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0863973c0f128c1abd4d165c8054420150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416659ba59de59d77dd436b77272bb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085ac2c139fc871e67688366a25816d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1631c0e5985fb7695c125979bbd318153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcb1fb3df3551004b60ff3970f41b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023e0d34a7deaf475ef8a11e6308ab9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9c59ef83e07c715a9d9f946afa850156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03571695e07d6ceb1ee7bcb542db37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c2733c64cd4cc50a3f60d9da6a2ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4297f86c12189f48c79a57a46a32c6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237a9c6dca5ad24455866e4e56cde3f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e675f277508ba0033776127c0f7e6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133e3b8465ddb08da61a94aa4d3ab0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4947c0c5096a79f370709679d18d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d414a578ec9ea18ccecbcc7cefcb2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab76ff7b8143fa3f44fbba55dbbab4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368a9f87760040a2717392138a89339166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b246b02071b3e237c880742f338ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777fd4186a1321be9a460d38f41c5b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1b6274662ffbd8635a46538deb450169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b4fe6da99c6bf031eb5c7a3b8e22f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b4645ff5b359b760943d30bdf48d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab992b13d4a13363e5d8524ed9bf361f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0556f4cf60041b92a6012cbe03373173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cca721b9b02e796ab54754a15cd2ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd9a24f1d54b40fb42f633b13be969175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb803e1c4850e3059a04be4e89ad35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670443cc78d6fbddd0a44cf804aaf58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26abaae6e5590c47669e4dc129c6d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c5bfb7f9734d4bbdb55c6a6d90733179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35cf3153506c62acde7e09c859f629180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20109680f02f044867f87ebcbf4f177e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfdf8252a76a61dcfb21f42fa09795182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b192d8d4ca3d30b8ee84a94c67f53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d09a536a76bdd7d1e4c125ab8e82d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f987a730cbcfd8de117eb5f27bd526a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf474d8510e3e8301968f0b3d4af64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c725402517907f4d32cb2065a70cae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2445e21d6dbcb5d9c34ca71f513d93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbab46bd8450a8a8dc735d1b4ebc55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e26d4e81315e94c286e8ca01c6abbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62cecb10079dad5495a893bf729d12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c52e43a73b93c1cb29e56cff41948c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192974dfeab7dd419874d8aab9ebd9b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3deb4beec25fb1752f565805ee71e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ce8f705b35260716e712f31505870195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9b632dd7b5d2aa8134c9c5dea153c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a559e335beff5583be9086d4db31f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7294f1ca5ba07613ac435379bf99fad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90127e66923d4b83b5ef92bf1de25514199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062d3f93f7c787142dbc892c5487d72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af0fa9eac583fa2e027a40adf94391201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8431c2d5019839de0749c2471f8b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da7fffe76d150af7cb9628e3eab60a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd9fb7d0ebcc360daf2f1c24c61de4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edf963f831139768f30b13bc41f394205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a9f30a7c99377c46f116be96fea55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe1c392fa7bd72b0fae8d867d154bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a1955ea3eb9e2e609d0306f99d592208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc493b829d82cada791f86d0885bfdd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713730ab19c1ca67000d8e14696a9f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0d1bee75c4d32b09da5e02f14daf8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f64d2e6d6106959ae5fbe547eb139a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61c9230bfd2f325fe7385c27d625d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daac679500fc0aedf4c02fc2179c59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbbf38eea478033a67ef81f88c352e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d60075b7c81acef5d2ea07d77da132216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488689e06d17ab4a92353f812614c49f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4947e1baae4d5e7de1d7b92e5a98cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffbecd1e9bd69150c7a98496f89b6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d79b4966e20475090e77454b3c3f47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17e23cc721af436cf3891242734ac7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c13d4df4685447b50110a79d899f7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3d721df07de53d1103f4eca12d34b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8a0b3c7359fadff609b3577276978224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038377ba4314f37d9f6bfbbcd53fc76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc010f0463e03bff41c8858c985d59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f76d269580e17cc133f1798e76580227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d7891db2ff49a9509fe0c4cde44a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897a19ab33d7d39066c7519330fa4bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7889cd10fb15bd6819eac80c5cb71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a19e841626fd4cfc815aca2bab3423231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42db5a6dae73ec74593d1c3a3a7e394232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954ff3d674d5d28e17d87a12625d8e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f94674aa08aa0f48da4b42093c6d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5abe4e804be607ad5bc5f82bac601f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ecd69909315cf6d4d5548e1813584236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4421074c10bef2da1a0830077c1a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969373096385ab88d1a7a3e1c144c923238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396255787280395ddac2c56574080ebd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039552bba048c8981817e933941a356240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589d1feaeff86c8f3454f023dc0b190241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eca384752ec9122785a920454d7f16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9127945a82097ffb5bec3c69501e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfa8e5a96700327de72174a300c3f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b880eb2481662e1c25e0409096b7f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb609a8898b957fabd92fe1d7810bc0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82421fa3c6a99df3514e3f82331f789247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab8b51b23e0ebb482a00e5c856ea97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceb176ba73bc725b3a11cb7d4d53c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175236e0192313d495eda50c44ca127250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e3db41e3a67bf8c7dd26c7f7ccdcd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c8ef3ca004584178e9e8e7f890462252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00961bd6d5c7a812e9b7d13b7a4a520b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3776f296de09b1a1ed54bd139612cee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8f6edbfff99f90ab4b733ebf8a826255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7c45655c611b2409747094604e935256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcc63d45160d50a6e0917ff7629dee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec142595793fa33ae9263b553f4130258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f890d3e87ad088f8db52f971042d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbb33f08eda20c7ce5b524d1b3a08a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb55e811fd01b1534da7f9af744f4c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b5f748c1a408a971593a474a6adbf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde19f11153739df9826567e1ea66e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa52ca45bc297d29b665ac6cc265127264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193151f9162e3c051513f83cfb1b6d67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5f354f1f2bf5f782c32e54e1ee0f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f93676b871eb3f797d22324fdc9083267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09827cff48687a5b660ec14b5fadb3c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79c01a2794e6d2fcc7e3aef9d79239269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c748a910c785020d44f18da73a6805270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c097d68e505a9c5355c051bbc07a6f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac078a5a387cfc47e0f0ddf47cc9d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8788287f159c6ef9f1a3049151526273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dd11f9c1508e6d1437af57670d073274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd830efc8251c23086dacb36faa4ca5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebb2f474e3f6ebfae4d221a540ff8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f46db7c4d626e6bb3bcfcf453ff23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a52a7bd3c0c224750b83f2785b81a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623823312d7d19502749fa29c4758d41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880413d798682abc5622f11c03c87d12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3e46c03957ca946f4b070dc9f7af3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768c1680ce082f4fa659f68e0bdc1a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d14a8eca2cc09f7a54660d33924268283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39613e6eb18ea4ea183643219b033c61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885557a368cbfe67a2671ee6bb36f227285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98591c805f43b7e90b819dc5f85155286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d9b681e0d7ff07e2a7b15505f4dc7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c4aec99d6a22dc0a00182484b8ff3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f0510f498f8d9e2ca4723118850ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f081a0311fdb4c8a4b9e0e67983ebc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec24487aba78c1ff587b6a965c88220291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f902362c24768ec0b305b2598b85e84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503483755482cf8e89be295b76072fc1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecf5b597ba17cfec3b9979ad5c4edc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f105fafbecf0d2343399e9888a37191295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa299f0a7eeae379e5362f2caef8f63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a55c8add14cda77e79c96e56c744c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b391284ad00ae3f5881310c2b08719f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f9b7bb8fe111e72d7c9bf60ab7a09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e5c08ca1487c5c2e1f3051609a8e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da616d92141c09a8d4f8e7db1517ece301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738aa37e9788bfa96abb92c03b512c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ababbf545261d49cc48361bc99854303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0237b987b0f2d80319d6f210d9d72304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652b65db412b15a7d789b9987ea7472305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650f127e469e41908a9688e9f28f06a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ce1eaa1a5d9d9412dbde117ee91bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcba369db7daf58ec5ed94a67f4f7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2679f6cbbc70872f58fa8592a9670b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c44f261a5f995803b3f30158e7612310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd90754003575a40ae34bb6ac7f4be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1520d3628d3c371c8cffc098295fef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1711db8b78ac57b6c882e3b84285a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72016f5f62946c9d217e9cb03e6844b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857ffcfe299952fec2c543fa2d1abef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316258c4d9ea306d8e4c894d7a0cee0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabdf1316ebc4b1fdc22d2720f5119e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fcb08d5649c00a3e8b396b8e9b249318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b6dc162f68f2915ba06c63dfd5503319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cd7e487addc81d347d06a0ce230e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea03b8a573bccc323bbf66ade54c1e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8350ef5dbf9bcac3f40a95fc24526d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e93bddada037ed609fa67b61266d5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3e75802eeb8401adc5a065807b367324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dd5d979e2e4359bc1c9f5d7c6354f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059f8a48252b3b3c5e40d70fe9aeaf0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a230baec04bec09628d83335b9131327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06347080c7b8133310b7ec7361d864c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30aacdeb011f1552e54f1901d327e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eee089a5a38646f26f53252b48c25d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03e2a8f6faee0066d5e92ee5228c05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d47a5e9e779c75796f6055760c107332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049d673a00852ec88624fbe686f0462333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be17c7f02eabd3857c390f14ad4360d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75d3a2208b5b55487306c837aedc91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77acd30bcc79e5726c4b06926aeda6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51436dfa21937d9ab88d3fc48c229b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6fd6163de397bb4cc15e65065082a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a262a60eed94ca38130ea7b9e3a59b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0908f0c1e85ccd1e479387fafefe5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1ed72430f41691c55bc659b55519f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abf88d4c5006eed119d9369c9bff4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e92cc52b9a16b47691d878d1230cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24858afc50a8e4cc3104f57f0f4a92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5640c5614785f2f7ccbc69494603d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69e0de7e80f060489f4773fe930c05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42341f671be3db0017e8af3e470660d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df666e0294438b4a421343df05171b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46d37bf606f5705b8a6a6dd0a23e9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6fb3c86c87cf14cf65d3bdb9f2867350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b2a700f07940318237fa31a44f2b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3d60b5d611f6e0fac90e23810579d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83d126492a4e64c0c13a5ebb344fac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eef880fbaecbcf3f04eda084e8dda0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa64299d27e9f698f1e766cc11a3a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff49e222e1811b9ff066f33216addd4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc7da54f19ccea8017005f6727ef34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3adbe875c31b4f6d4fc2b7aead4b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac7e8d2585937f93be04ce2c8e7531359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918666b7b6ac96903f1d5a2cafb2265360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46cecef5858bd0febd34e853b0b3ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bae85abf0e1819b829505bc5b83539362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c5492f901258725dda30dea92342e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e036e9858f7991dcd46adf7c24f8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc00de7a382e733b89f17f2b64f812365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d4b97911d484be859c1e497d0be67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dc8de501a087d58db4481b630c010367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31174dc2aad9b7539cd4b1681fc2f72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d06da07ba6be3e220e1f024a4a3bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bd9b11e2664cb562646fd5935ad61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c32e52d0ef69ac56328185567e25a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065333dccc7e6bfb46a99ec0e71bf8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee7c22a4e8ce0e604c98aeb30b8f2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2eed8549b7f429757172d6510bc6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24891562aa6e248b6b810e643682aee2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cea56afc691fe178dd381b695261f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca3ac025f0459c8b23f0c8ee4cd64e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d000ddc90484df20d48e20bfc5f51f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8b61b066921ea492a1a77fb005bda379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e74085508ffe8ffdd72f0a69e4dc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1a6b3fa6e10408eeb966a14f6cf01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3b1cd292457bf5da988d9ccc6912a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ceeecb70356c63e205dc043a61af6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935191b9a5d033e916fd94bb2b8633c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37b0e90780eb98e77c09c484e9df87385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e5b68a22dbfc1cff0e431234d131b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f948f85c6233ab60f6e656f44f2066387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f4d551c82442d06138f7e2e8a2510388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a069d5dc9ab3d366da2f45fed2dfda5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17858b91694af9ed9f4d2cbf597246390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7bf02e6441cd9e196f3716de9649a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b2a73a46e783082c780561602b547392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99220908fd80d5a0412bec73e4ca097393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179eaa95845538e5e767bad8c473487394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed185762e2673a1d69c59d5d99bdab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cf33cfbd9886cd6ba6908c433bb79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cff23581ed241c1da8186832d6a6a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f1bd1b594c6d4abefaf5f5baccb82398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d773097196537adc0c05971075caf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0057736ebff937a37ecf184ab274ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a87e675f536a68256a3bd01c3a305a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70085b4dcf9c6344b8f8ace460abb68f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d236f935043f2f061612e2099270662403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6db24dd75d9da3ff4784402092096f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e0af02b65ae63f85ba5324f7608fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0799ab84669191e412210b7001a5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42f05e95e987662ea8685feb304790407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9736e3f316f242e146fee354fcafc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646b3cfcb015c6a21c6647d039dc9bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776853e70ce4b3518f988d6072654d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b779cf6eaf541b2318efa5e91707758411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8566b10cb5625924a8c6dd53dd9be3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c8bbca4e62ec2df0a74a4d8f4c5d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26114f6532105bb4f4f52fb702c2ac0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967972499ab7ee733a2090f35c82ac3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0402bdc8516560ddb9982dba3812753416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fa46fed5756699e23e5562bfe8146417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a101453d2ed3374b5987c0d624dec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2c6b464ac8fbc1b51207197771d75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0848eab29fdc3f4b830eb99da043c0d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483f421da0977fd6bd8699f45766896421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd3d85060d8f3cad4ed9d8b302cb0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e11575445a558184ef64213828ad95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8ffa4ee46d5981474eae541bcbea7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7258fcc1a5375d4526f8f4696e6369e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143268aa02687c31d70861685d387f88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855772fa50526225bbf1eda4cc8fc3a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06826f027369bb5d9074829b8618c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa279860a8e90c0bb6d8abe0c9d86c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb33063b037098dd12b9726de2f8f23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47df97a091eba6972ad0b8541bae1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0874602dcdf954bcd8dba3e945db82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a59e73d32ac707f6ea7109bc7b423433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e64d9523268225f97e44653d1c934434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ede5a579c480a5a4aa32e2599bb07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec6b9b4627df9874f0ed28e1723169436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc26eab4c2035b936f1c7082d24d69437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dbf7af209e7bbf6b59e3411338212438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3030004809e8799e674804ea58fd68f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee54c476d2ae92696c6e1f2236543b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b3165cdc30c545d5bf9bf24a5521c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87b26aa08715c9f3007b6acc450cbe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00634ade70f9ef11dbd080ce314903ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1ac177d9cd0d65b807de14be0401f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39660d7062d33598b90146be2514197445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a9005645d72a6f35ca3130da7f3ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51c9f6e2174d615e745be4c4ad6a81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e45c182aee2434a8a39bc185e87b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb363061d88eeda30499f107966f0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790d78ea6c0e9d00b5fc840d736c4ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777de518d724c28e93f1ca4f1bbba8b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb388d7b9303e4c75d6acfc118321f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0896c1f983305f7b21d6b95040b87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf358ec7be6adabd30ad65c49d10d59c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b7c2833832b546e23c4f8defbbe73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040940d12a4d877ab8ec422c3a1345a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d8ef862f85fee3953c716845f8d45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30bf951725d0558a2206f3185e45a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5d77d96c837313568da898e7c23d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e82bef7f06d553bf55b861b94dfbe8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470469df31d134783604a9dc270e4285461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84be722c17640d84e269d0f6a60f7d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad376b58cd0f19eb721a96e102358e0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884b89ce6e85eb62fbfd48ed8cee5bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cf63ae12b2d8348d6c9b5967d6b1d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbc6b71b8f01fef8198cd12a1b7052466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5587c6d926d5e67a3523533509cd4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d8223c8209fcb33f8f93baa542367468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8c139ff1936e12daf4ea2bfd8f2ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5aa3b10aa231828e6cec0a2ec9b23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233edee81cabdedd2afd4ff3e59dc2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8b3e4746206244be3b183293d5d89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318107f1a2dd923cde46528989ddbf1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3b8bc96e4d8be710579e08e694d60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a74be6944ed9bfdce2eb46a31a5761475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fd7e31a360bb440cc50da108d764c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af72b5c0dbd5e90229bbcf27d3c4955477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578da810505a537f246e3c1d6d45ff70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff69ee5e9876ef71e974a0c9e5a53ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bd22e3531b361bd84c1dcd4bad3d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc548207bcc24c02c346829a3b0118481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae983311b76cbe3a9a421cd98ab71e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b9c343c8ebadafb2a0318bdb30647483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009a407013d9ae9c59c0c2cdb711aee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb532590af51c44f887f837ce676e86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf428ecdcdaeda14bbfe161c797ce97486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0bab8578ce8a7cff86879e5081afe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8033b2a7dde8549863f968b8b181c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d29c65f93bcd0bb4d2f5cfa06ba44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d7bbabf89fd0238ae3bcb79dad9b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524e9152b34e2e0d7669ad7ce5ac7c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43df7e3cbde98b96b95971f73e358a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fa6ffdcc895554fca46aa3cf48190493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c79944f881eba72804b10461e5222494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887f9617e02403a601ba225c4c24423495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ffed2eb430c9c6790441942b8e152496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00764943ba9c12a947d022422e0f8308497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091dba7be0c0669bb10bd90d9f7bff9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f03e9a2d5062113702d543c628547499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea3e706b32b75465047e872518e070500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c2372b4e55e264beb214f4b3da066501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ee38936186d3ecfdec4d97761bb9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ac28d06761e957bfd231c4a8929f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c46cadf7c51d05b852474072fe0db9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b8b0a6ed75d3a2d640895489f61c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069e7c51581cfe2458ad501f9982c85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267fe6bc7b94cc791fba009d7ae4ad3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e318843fc5540eeec9ce55e443f58fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbd71331984201c4fa0fc6ebe6c6ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86465d1c64596c9f2cf001b1db39f16e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21505211459a4e8380d27fc52140e978511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fcc5f60ab7b561512fa93847914e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dc58f2aa0a5409b12fb16d40b9ae1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d14ae1fadcba7c191d6bf68bfcd00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e685c3a9fd9ed0d55f44a0fc862734515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb8fbc319507b98f998270237d3fdc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ce7b273afce178feedc718563074a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698f811c5d9905345e93563f947ac92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba7736036d299dcdc86f5dba500e0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65670baea73a85f344a650fd6db40f3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988332a3d3aec7ee573e3ec93b52341521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6c00fd41f1a0422fc5e45b29a422c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee6fe403a0f6a37d0bb2c3f262b802523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78407886c853ea501940ad688bdaf0eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73d1b9141b6c92a8005107ba6aa044525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729a5a1b397dd7ce1393df9fbad2956526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6151c463c8065db3dd1c3cc9988a7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f383715bc4b0374f57680fb395b61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d0896f652c5014a5e0f9fd08f3649529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9b19f006a47184ab98cc64aeb7ce9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3f83c22e35f19964ecfe15e051f98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e525d7761ca136c9fee793fbaaef1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01aacf45f283cf857413093cc3cb1b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31954dfe2db2a404cafbc26e4e296b48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13519eaf719ed2eb4f7c1385834efb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4476f8272d9c27fd945ac99d787d132536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f81ada154c573681b4e611f7d5cbee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e958ea6ef5443589d64af78fc700e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ef464f30461471d5efaf62c7d8185539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39042cb845f6f77dfe7fd52e1c1286540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d147a3ac1f168ab3274e06955a9c58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d7e49304db023c2bea48973e450c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee4c56b1b39241b7db4931fccbcb24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c5c32697d13afe89f98acafd2606c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036c9bccf17d67fc7d9cb65b0818256545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775616a95ba18dc30be457460198f98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07965e3654910658dff22819b2dcf660547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb1698bede8f220217135519233788548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df8ac537ba4fd0fa8ed0f5f6f41da3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b15e3a8a8d559bc3b86f07847cc37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6dbad4c0f3241af077b2399dcd057551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5b0cad6b4d717b45c79271a35dbec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe56d6a3f505df232d1161fb4770efa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b45f75b27dab5cc7b410db2ad5814554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dabae17a6412a006e5cdc6494b4f78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41b3efb557c99ca782bb67108db8fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434e3eff5f6dff969224afaefb594e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe047d8cebc7416b785e2a608dd37ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e41913f7a3a92351061628fbdb866559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab830a6da2c60a9c32829354be951ff2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917420614747048f22b7429ec5a10d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c906f36d71fab916878f543f0198e78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bc51edc3a3dbebe21625288da1ffb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164243dd9a5827df224930983b29644564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e1b8095574c1d364483e9f29e7945565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83634e2edd8bafa4cf97970a84f09e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd9dd882d37b3626f3a8a28eb8a634567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4585b638bb161d5474a45a7a345f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32473db0b450cd21c0a9bfca216e4c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94406f28285b0c0a64b0ca454642ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7f547a11a69e4601ae9178e561b31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38cbcae91e8890080d98159af96ebd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2448bf3048130dd5c0cc7e744e58083573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c278f94d9a29820a910cdb2c1a2c875574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0740cb90fcbf2a6f69b1326111b4d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae677f4106f58d5963b5028ef3d5f4a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee04d873bf02b692897f06f42ab400577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca2a312589e1f463c4a621c5d18b69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7b253019dbf7496dd07ca1ee02c08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633487c28ad81d7648591d8ba1ae30c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c40f5e0659836d035bd78b6ff5451b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dbaa367820388457cc0abeaae7b28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887b0e4ad976db825eb4cd04ad331b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6053811ff3be853d9988273dce3acb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addf0c5a6c5c5468ea1ddb521092950585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5c42d09938f7936c573c4b5aa5558586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408f844feab5bb2fb6b8c53e8e753fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42e24ad2c277ae4290e3136b7064f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c935e81eb1c40428b79e61dc13c659589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e5c09855707fa129dd6836b8de5a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262f02f375025dd700cb3d9b20cb563591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c41c637d05a5bf681a5ce74697539592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceea0b43149a2a4c4234c96a949cf42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebcf34d7d8bc8a72194881b2bf643e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974dc283a524701db83d4533fa063ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e49bc7eeadc6901b58e018f50d15b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fa1ed2c1026e768330c49c0abf265597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da42640db7a8d3e53bb8435da22043b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674360285288aa330070d14d8d307d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c891b36efa8847f6eba02d718cdab0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2a2ede7efaf7c6b906a7e87970dbc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a49680a485a821277d619a801ea1a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972c998e78c53aa224cbdd2fd153694603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8351ce9d75e0a0aa445988243daf14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c9779c89fd5b3098aaa7c25ed9828605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab433dc40a3f3d968cae956b6eea2dff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c3fb9ffbc809f0f425b04a64209fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce39601d2b84b8e47e12f3f13ced81a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f3d8b0e42c5ba170de26cb3e86118609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ba00264ab4610c5c067de686afac1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec46335b5aea9e903dac9367b731ba8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada84c4ff7fc7be2d9bb728e9c5d6b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a722e0c5581bf8c16a853497d426fa8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c65b14c7e5d66657c4e4214d815a9b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53c11c523cbe968fe3f64f02209f22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b253f7dd8219b4c65d1502a4d99dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae12428d5b361e8450b0248b8320a2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6c80b28f26c1bf3832add0faf2beb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a3b2191904b779f9d6915c17f61fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ec8c1186c21f94e0f76eeb4101c04620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d13a44309d93015042bc9970a8ca5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e176a962e9c09ca44234e7fa6a52bcf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b7ee1eea6df310128377881361261623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aba4f366438277271aafa2afc787a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f91480489132d8613766260ac4453625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6efa04f02d76604c843bdc43935177626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54530de46411bbaadd082026b1091c50627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c8588575562abeb9f7a62ad09d4b0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414322a2a5afd546decd5675497bab6c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776802570e555837aa3560376489bd5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab5d09c869eca50dd4e031f65ffeb2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e6ef94748de11abc81cab20a68579632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a34e917de00fadce026c8b6968f1d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ce200723e1a6bbe6a616e1796a944634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a74972b1f34a624f95df326e124323635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f9577e6c980a8b6ae4a5e9fb86d61636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc809ae83ab5b4957539382670c38132637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9dcde0e92376f1b9851a6d8e19184638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c1108f4927039b15ba773b0dd13d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0617e8adc80cf3b12c1ccb001c075c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02e047d8b5fe13810f48695a50ee34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f328bda77bd7bbf818306ab5c8385642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd854d49c6a0b2973c4865867baa2a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d13c482f415ef10c365643cf1f5b3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d00cd7c79b00cf3d4e333f997dc81645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e38bba1c4deefe2cfe13a351d04b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbf84d7d359d895cbbb1c854c5b815647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d2590deaa418d10c3647479ccaa73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111d6fb1beb02baed2a62d6e126111c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4a2645462bb0756b0c710f74639ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f43bcab8a2ea95e0dd117a07a47590651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc011aec975088546e881c3673aba6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bbb4e793b17872dbc7e8e117b6be6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964180ff5f4383863cb25866a932451a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d747f0a4de1b24ea7abc9cd0e0a987655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a31669301b3e84ae0941e17a283d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849befb529b44323b94289a8f1c3b1f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e38aa6f3b0a4da285274ded04c6f2e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194a5257e6651bc7e334ef8b710ea4b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3da6fb79812def7d174208ebfbfe46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac48859ef9eb53d182190298c7e621661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c21d0c3c004c57c639e5040edbb6d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffadd4df06b757399f459cfa098695663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6517f07216adb9e7ec7391d42e05f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8140d8a07df4582070d54e686c13951665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eb9177d2a17ffb21837513d08d977666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8b04231b8309770ef603020ac85a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58660cb763487be1ed52c31207b618668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c14942404d7f4b5649786d35ef9ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b4d1b0704c74fa6791b65538a8ff2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee37ecfce93af82f637ab20958cd876671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb9663db4d8df2c8fc91373405655c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20091fcf10cce4dd0c70f0a5dbb799d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbf6c48e7004490d259c1fc7b833db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2cfa7e9b68a2a2e9059fcc6475ea1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5b8fd1ebd104f895c1e783cd36c57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5d5446de42b8be54979715146882f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a7762c7b4e3aec75cddb0330634d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42586d82a6200f09e96438555aa42442679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3e777278119fe21095312573c2319680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768588e13ddf8371433d64852987a8c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28925086ed5ee316274babe40e6e1b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413b81fbe669e0c7f1cf052112496e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6dbb79d8f45dbc338a81f0e9f1e52684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fd3c002f86694b57ef742de2170c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa65f2941381cfce86306f364b2584a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbe7d6932ad7cb94a3e1c348a9d04b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d49c5916a01955af4095b838d6f5bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5458c1bb0768bb46eb0717407bdc7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6d3dbe851ec06ef9d1931dbb30bfc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446280fc53a9acc9d2d7985eeb60c36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaca3125ca102a5fabe414b9e585768692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b819482fa9af364a2e42c646707f3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c897d14cafc8136c2b807ca33fb6499694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a36c2228295315c9696e8923e34b30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f847ec2d63bc663b0dcb28a87d73f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87ad25f6d8efd7aa96f71181642631697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d01accff4709629ae130611e82a0df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2d491663f160acba582d66b3f2cb7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb211b74bdc492ad4a808a4b0b972b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1ac97cea669b5f61b98a5cdd110f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db29dc00c47ecf8264eae1504c5173702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f47b599524d7fe3996557f6d82767703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34dd7f23e080141de2f540a33f8f6d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d7d7553df9b900a1a93b5297d0540705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46158e5865ea693f50cbef4227d528ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392aeb333b5bc7997637edb2c2ebcfb3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31dd03a06e7c174172988646ea898e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729ffaaeed78f427525c0414609a35a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40642b24dfdf9aca31a6af81f0c1a646710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b32fd35192a4354f73d4c3c5f0b314711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428429eed791072df75b03b7ede1da0a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448eb610a0852374b16653d46fa654b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d275b54fde665c30aa8913778ad113714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058d24b904c425ddd3c47027c96dca9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b8866a7ab8876590fd3199dbb12f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27b065080756d02f1126e34c56eca5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcec2ca85b4a4b2a8d3d26304fc071e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc84728fa276579be6f574a3417fde719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a196da7f5ca8a28467d38900eab69d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63ab4ed37ceb9ded3e696fe1a2b832721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a935f8342ae0175b26db56ee15a49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba2882e4884307dad363a6d30877e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00b364f4acfc7663d75ebe5982a39c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bff98dbbc38b91b2467071290737e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de8b793f5d541adbc76aa568612d50726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279c5b4672d155eaa16eec90a7c1e7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f1933a2bd3c8e628074977207afa5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6daca59efd90a4b071b40ecf63264b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bb734d015f07cf1de31e91b432150730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf99088e38d70cd52c0e0eb090d88d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9117916a411be17a4b8236164233b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9288c7f40a0ed1819205b12e251b5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438e30a5967ae97097edf0c356b0f1d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a633ba1d6f15e7735e41120b632d1ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05704c3e4ece0ff368afcdd81e5d27736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b86860f0d7dd7228f612eb8c432037737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd64b7f1d9bb88373b8e671533867f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05730bc3a36d5174622ac12bda8e7e62739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed499a81789101def0f7e6be806288a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3875d147ef8ff4378b22ff3dd36b1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd763415e624fd729380a07e7a4daa7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ff360df4c83e64e6f0983af0e437b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a3fbb9f2e7f5619a418722d68170b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c29309330d6b3b8fcf8c71a49be36745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd1061be104ff4ba6878a40fad330e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc4324a2471cd5f31d2bd723e1b237747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34959b774dd654b4713110c2db02b9ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ebb54164ed1bd2127492741340f47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea41c500b5e87e3898d2c247a039e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089708df9dfe58956f246c6291c580ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db94602aef28ff925af7aa97d14005f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5a194774b84cc8e690c957f261c2f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ef92c3c464cad4a6c31ea1da45579754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59630a746217dc3590fab0b7c0793443755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9b00fa7f10d761a27bd32d6a27699756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36069c983f87b1b44cd76f99ea7a8f2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28231f13a9ae8d3c62e91e617adcddee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f6a47f9acc06bcc9f795fcfe2effb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9af7e9fcdc87ed75aebf60c999b357760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658066e12e440fde53227d03d2eb318761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162d16d2c72f4e471d50dff40e20ed4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d17df55bfce35d831ba8815b6da295763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc11e87a0805cadf0aad36b760f23e7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed7a4daaffcebe5041802295ab1890765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b42bdf2243aac6bc9a9f651199d5b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d338007c005afb720b3360c7f8706767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>