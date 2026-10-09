--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e928822c6ee81b6f25f2de587b226411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3805b088a6812a4e9a7b6a0ff9b5102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b39bf0e1baa4a8176b9ba5f166b3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347de145b3bc15c6273a6519016e36ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbadeb219c99c2854c23ae4dae73c065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c246f08ac1b14b836b88a31a4935926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a6745ed91e8ad101fbdb9538ecee77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2c109b4eeed03d37d407470804ef78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f9203e5e8b916f09b1532d96805299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba025958f9f1926a7af0245fe8351510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b805e388e0273e9a3edd229391e446511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0be5180e28529a03cb2fc34f2003e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865197de32821f81832a70a2661b4fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a53192c6cc129b0d6776c3c8ea1a2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a26e42d65235df4a1811c429edaf7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861d916ddf5d5cc5066b79f1f97ef7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8899ea09c33e8ed49118d163642d01e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9231c54307733a70b2c9f4c55c12a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d1451f8d7fb92cc260b336707a77e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d170dd12f3526b41939db8feb2218f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a7bf458938045ff71fc7aab57741121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6ecf7216fbd0365eedb5c23f5c8b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbee77d19336efe1364510d771eb4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49242e25705ba285deda0cb3ab85056c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798a22e304771e239a7a8e62d1f9b7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2241c52a37c3aebebd39c209d785426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757c5b228140e62b1831cfe4850edeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6ac99028a867457cf9640b91a286d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf13e67d7bdaa151dae1982b8a2e1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5a8d09de4b04a18614e3f08f1ebb130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc433f9cf835347dfe8632650d8152931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bb6accc8ac3134a77beda758d9d0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b86f1569dc0f40ee1452afb1a15c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef80297fcca7f996460e36cf92c1fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60475dcc19efcb3d31aa81dfd2794535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc004f2a974c80da34f0d4b889cd46e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a5ff72e2bd8a3acf759062be5670237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5cdc32865a0747b46c3ea20eff00438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25820b2d6d2236813a7e8cf1147555da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8334195fcf9dd68707ad2a67603513c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6efe7f4f6c283ecd08d4a8225e5a0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d14e1d98a243112c07f6ae1de2669842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3914863d61187b53b845233c992342843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434aed43ee9c68f360cdd9909afe8c3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773ca035c02671b131b8cda6bde0ae045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b98778e24330c63f932c509566669b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b957f67d428274c72d6ea30e5c66e3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f906ea61d5307ef55da7356d6a3e7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecad540773f1b2d1b49f59bf0f4bbe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385ddad11832a1889903b60247e23c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21274ae6c0070e5af0a97e90e9f29fe651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25fa4665e10e5eb035c7266396936e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aeac78d93218542221fad222f0ca8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7f0493fa823e03a19058f2a78767c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542e5bfbad936e65795bf56c19d22cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ad7f73a3222c07e05a715685ae2d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1affe2e495eb82d0a137d1eedef0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5ee99b575de397ca94d3b0684e50058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcf153e50f1811616aeff6c49a371159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bae4e913f9cb1c84c0386cf354801660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b023731bc3f22c21b3827858aa48a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca768bf86d9690539ea71b41e3f68962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1a0955849e5c16c92310a246eb59163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f8ed8bfde54a70a00bbf90b6be8a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c78fd9d2db86ebdd0e6cb585250f3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b81fa7de52cd798eded04a9194a5d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865be97c9901bfeba917462730e755f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a811e038e7bfbbd17c8da6587e99068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822ccafcad4d2a46d5e2a3bc057887569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8391147a9f00e089888d5b281a008e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52105c45053d274d5a2c9fc82243872571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea709a3e7b0f98e4ab29b580672f9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19690dfba63d29dbc3935340fca3d13173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53221eef1f8107769d3406966780bcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf1b0d8e77a2fea6d59d05999ad56675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62d2092a17729695e478e7cfc7958a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02ce37f2df2c1d5ee47474a180165b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019aaa9e96947229bb2209ae1b85f9cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eee528b3f068c1aa53bc704e6084479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3af20fd9431f056b5a92af7074a03980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36902ca2374515a8198fe0d13a2880a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ba7c456f771e1e2e894e681cc2d2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ef3954e9521f3e042d7ed1e5b052283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1a8eb9c41555b8ee544ca97df96de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f6332394b08212ba920620c3366fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f21fb72f79cca14945e7b770d187886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dab6d5a09a592c763cc005a9a5e87687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aa0439c0aa72ff0c07dc81c62d46788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be06f81fd91db12c73c629db3b2b7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49053e96b71d616d9a980840c0e7e0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cae9276e89fcc57965d1df4bf7d7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702a9ee269795808d35897cc868ac9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678a686b40c7e63ac7100e0c9a5370b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b490a98c508f1f12ced3b9eaf862694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a0adb051b747fad9a85261313769295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34512f28653e3e6aee1ff923154559196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5e68c33b6c5759b0daab2428533b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad94adcea6004c1ed3021de62b0dee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabfdb98e565edba976762cc6d032ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bef0ad224780e36e3f05dddc593af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcf907a821aef2b4fdf5d3a4769d9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd8ee8793036f14588ec678eb848b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3a7205c3add1bf3eb22b654b64358103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e2fdca91ed4f91c5844c7e2c47692104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784009a1e68a483f777f63ad050b4c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2b186bfddb60637dbc48c729a8e43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08650c90bcf9e76763ff54f0fd7cd75e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8adb8e79ee9a2b1bcb39977841ac9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a4292ad39db05122adfa39e65fe43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dde5a1bc94c4e6b0b04ebc922e099b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf4418ad8b7e1c7e4f69f6764a76ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b22294d228ad23cff6a5ae8f8d89a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c7887614182dcc60cf1fce3bde134113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28413d4a979ec9ed6526ec636a2ccdc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90112ab63d6c3506d8d91ca2ef82fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1ad1cd25e991537af37f77e2b0f67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a6e20839dd07fb326ea422b75d1c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf798d2482c75836b0db24f57a3a3d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532d106ecf550b7573a90346ba42beb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982624e1dc57e9a1be37fab216e70d0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfdae8f8e47c639c2c2292a80d6f11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec6fe292a0922c95e299ef497f022b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee08774a9b9e89a5a6c53d82be7e6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65925270cf240392746988b203b160a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16bb5d68373a9a58ba37f7c04a97db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418c8c29bc99fe61bb995cc89414f9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c45e0fec68490bfc3d5c0196db53c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161ada7af82ed382f519329f4ad289f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9257abc49c2558e2e7349f4420cc5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71a0442f217feb3200a8326e015500130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfad9277a2462ddf261f8192fa1861131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de3901049099fc0a5b50845889c46f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985bb0b97e13d26d0a78643b81c5bc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e981c59b53f9b3c1387b1b6c21ecea1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00069c09595d2bf1791b13f17259641135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b86e8462c2d7c6abf178c4b1201dcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d64a1663ab80eefc0bfb57e3a86cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ac919149a226ef0fddff641ede4cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bf552754017f36effe857b87a8b46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893e556c976ff0e1fad85106b980fca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b8ba35f93219c4b525825a2a7ebfc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1fc9e59c6aba33492dda678fc29e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26140ec6e8e8327926aab71df54e18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f47fb92b93baaa775928ff98d1320144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59ce726dd6a930ef070384b42bb599145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8e1b2c6fdf4ca857ee8018e3262dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd5fecac627ed36105ee8b883014a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ac5c794dbf23fb4a33a712363fe20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba22787493337a2f682fc186d2724e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b92c44830d4150c4a6c8b171f75fa3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15f6881f795eb1000a852c058464f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabf565dd913b23aa6effbfa4c66084152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93b02b540659ffdd593fcd64920a5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6243763cd6feb5d933fe8b715c490154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1466f2d0b94f4e42fe7a74ab0a24c51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c7ff5c3b8a12394429cc07eed03d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144166c2b0d967eb4d5a84d3a0fe9983157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0f80268d0b71934a900550a2974a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3e6f8ff54cec461c012fe67997032159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c110188c1788b88be06246c7657a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be24dce1dbac4001b84883918da285d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbba4d6051f662951ba109c6b1e80a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b647918b63f6b24d18e9896fcf54d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc73a5c50cc2f01068da8ab0f362b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba143a06736850e120dfd2146c667e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a1321b9f5faa880b8a08aeac1522e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04505d12eece0cf4ef79d59e13226442167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129b2a570c4d04836a4269b4fa3d386168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb34fc28c5d13545cc3b4d881616713169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d2326c4a1c1255af4b81d3030e018170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fe92082b78c185b16ebd873b03209171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8a2875120ae7cbca1d2f3bb0a668f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8effeae8d82acf49382a8a4e7d210173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e66845ef27ea52c399adeb72478b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fab7cba50f20c35b6fd2e180012eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4c7137f8aa54f26dd48201d1e9087176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7948859cb9632923fb0cc8e8364121177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c24651a518541eb7371b841b07384178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85044a30b019ebfa706c8a7f0a2169179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54564576603ed08d65926de8b4e0e276180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358e595d104a6be90208ad013db4646181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee585ccb4129bb5de2372421789dbb8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427d992fa2108b61731d71815e29f9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbb3fea0c93e45b60e6e21fe42df0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17eb89fab92d7c2e7cd08774bde0e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d79837931086259c5308466e584122186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3acdfefe1958c0c65f64c13b7afc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ead5922b611ce10a08cc16665aa41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde165f30d3d138731902f94190c827189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0f782438dabe34211cdf25d9170a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66359ba2082c651bb8b6c99fce773ff7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30b61bd14f3ee44dfcac2f378db10e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a987f69fe308502e295db4b0efdb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8f2e3b32efdd80295853d12cc491c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947d986c1f60e958a3d88a81b32e4b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14690dc84894a655f8b32d5219285923196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c643e7a4d292f760343aac05317db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bce9445c354cdf2380d666f4ac65e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273c36800814004392cd088ee314f06199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70ee7483881304a081b227f6ca7b31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5e0c5703f38a1c65aa59107421151201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7775c41716cf01fe19aa6c5c5ff6f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e47fba5affc02ee31935db4509ac91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854f30febdc87a64aa9da239c0d1407204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f66fb1996e4decf0191b3109be8e4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162d112158809ddbaad99673f501e66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d3f7bcab93878033221b3862e505e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b6e1c4d4e08cc50622f0a23a64640208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d780ddef910b262ad44a11602c49a7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a521efea5a5e415760989a42d1e3ba3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2088d4aa5869b27dcdd370a1149a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4e61213970383a8277a5a2e662e51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdfa075c7acd84a84cb7635fc298a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99a56d45306b3d9ea745053c1d8e7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea132cf10abbd23ad08e59ecb2ac267215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0ad5328832ccff213848c1e800a4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca9e3a358e63c830f456861200d68b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bf9306be56c0a193b4922e0de4cb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558da15884ddc6cfaa66b2f83469ae4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba970b138939d8c0a4c16d7099fff4ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924ca5ae7cd5b099d583a155059fab3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf14eac8ec8dddf1683f399962b75ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb4095317f7e8ee2f5ceb7d9930800223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ac67d38b77564b23d0f07ba871da0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd167a8242fc7ff899afa7becc7b1209225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cd0db0c08a9000bed2cce16e34e41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f8173463c062eeb17fd3661af2f5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16abbd70f321cf92082ca33a7b2c730228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb31cb76b54c8222e2d791d9eec7b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb204b6b71a566deaddf89edc129f9ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a7835b82f27efe4de55fd5114a373231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7f623fec2613eea0af7c921b56341232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26022da4297066617ff0fa1b2f8ea664233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d72039e5fe0f886a2645c12fc5010234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cbfc3f4cbc478df832dea0d1ba34c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0b1fc1958a0fa32aad6d026e4fa04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddf500ee70d69a88d4954ec0fe0b05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8c3ce7229939599732344e3f7abfb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebba0f791b65579fb516d94759b67e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171c4d37ecb1b377acb04898bc8602b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87638277e93ccff8b1f212c34641a2fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81780689a894b648b3164d7d0a0cb5d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367086cbf91fe9db7d18c2efe3510c3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c4bdab7888335ce78b60a3bf49213244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a417f9bc0a0db29a4846670145aa94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74491441c36b63fcb3c44f1a6c9246e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749f6a69bdf66ab13b2887201da39f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a5d4ced5f2c1969d4f8e494b2b7fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce375b9ee45e6cd29fbff13c7237293249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779cea3f4b7d759f27e3dcca7baa89a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37df4c609491d5e12255e2887e61094251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7108b79b70f8b58e5792ab61eac02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f6e6929de31ab441f7c7754d6361f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873b62556ef416357c36817643ac95f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266817ef46aa39a55d1d7924c97b1a70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc1155b51a80fda70a6bc47a3b8b0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29445843d1a978ecc70d4bbaa8dde18b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d2b1711608841645b3787ba303fcc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7399e07199ba44ab71d858190f5cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c318379dece306d167397f715c18aee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86000055673ef7775feb743a107cbd5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4811b07ad10c4ae6557d6a1f4caad0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8d1d1bddf896aa571c8de95735c60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf8627db684f1fcf8089af4540ef88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e9d9bdc0360a6fb872f191966f822265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f085ce5606ee86154aec7d9a08f5a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5039032308e175b90c84c5f25c1b58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913ea6e3edae85eef3893f65e53cf50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117ad12868972cdcf8e01fd38163f62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00f7106ef1990702e1ea9e98d3b459270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7168c1980b9293dda58df5a6b2a68a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f73611dec36a9e849bfefca5d0e176272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2b9e3855e7efaaf98dc0cf414c775273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c3884d4dc21a7c17449492409cccd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d076b4ffe19669c623d8931d683ea97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468b6126d453528335c517d0227e0de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c766ca26e7c091cd8dc8fc377cf7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc440aef5ef19bd2e460e88189e653278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce526482cc01d6b905d08f4fc770556279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3a92b8e3d4831669300b95776b17c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc40f1be18111d031510e70b9937484281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662156794b5fec83b9d78f4e8534c935282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38463642c169fed7b0d94978b88db4d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71739702ce62eb7d60cce2164cd68e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fa5e4156bad03e30ef5cb9baa5b2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0344a2e51e81321c4cc0689ae22c97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab434953a7445e59551a2b8264b3fa27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd7ebb8753c123f96a612dff1ba671288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d7fb54450a6a6bffa60c0b3350055289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a27df602c5031746a0a57b3711cd73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885831d07fd3fb131bc47dedace84c61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2845f28f7580e85e9cdfc27bad9d59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5b79a1bcb328aaf626a0113cba60d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fba08783e6d6992fa3fc67d79d7bcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15acd0adf98ceb1387c2d6f63528fff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd05c5073fbddd137104d9f8caa5a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f51b96c7ec86c26086395207526693297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fc139d5a34ba25d098fe44fc0464c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd434597dcfa6a7bf1a798a5db3b4f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0f8aa4e9a081e47732ea8d230305c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d2ac7d7645be69374655e7d99868c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b4a2b1e9211e8e81b92126d79fa8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6674f724e38d4e9aafe9fe0b6d4ba84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426a8740d875273e2efcace4777c7b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba675b8a7200379b8bb5d8212c80b07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fb002efe6b1bf27f623ce1645772d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929d01497847b54d692e91a2f5b5e0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf73b2f8e540f240d64bda0e6e1ab6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586474c951f60a11110d7022c6d909df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca637dce3c516bdf444bc3d2f3ecf82a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b980c1a1a41606da608da4c7e105799311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab227816cc0e2f5482df674e90ee94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ba4118b79a5e8bb8868af77a871e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3643d7f9f353466221b05948ccd69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eff24b541eddb30df82f1d6edf4a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d60bd8f1be25a277a6ecbeb7e7259316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bc47d17c61d1d9573fd9c5c00c851317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0951bdb15a84545e67231a249100a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a0293426c4b9af7906584a0dd6725319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e4bc45b4b47049912815d4a0fa8ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e24fd2dff2d320320fd83fc974c8e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff932e5ae312186cd71445102f59cd0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb8c615d1e3e5272618d2e4fde5fc1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8b5f91d00c57df9f6b8b4f382ee37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293e0c86561760a635bc93e837515fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638d4e9217aeb3d6f11485298ada33d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067515696c06c175eac2469843b355f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528059a73f561f528942f2eb19d9d9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205ac28e0cbd6e16f9c534804ceeca8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae40aed2a7e5907cf7fff198fa378ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a323fad0b871d42e8e1d675c292ce9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b271341b3c0d229cf09d82517be933332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac337b53dc04aa110f6bba0414810b94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f278c002bbb947e82aee3d2ec02875f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55fdd83dc9c7b9bad1e6882dc3faef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26e312a18d6554fc2435b1d213ebcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b1076118ec0aaa281dd4dd2ad13b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fde464f2fea19ec089d689a230f03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3aefbc80caae9d4d29068affa172b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32693c9defbc3d221df9996551353d5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fd8a1c838496cbbc7b263ab264a1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9101b338e734b27b0664400af17c683342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d8350d0e8bd6ba5b84cb9959a5485343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a49179e7658cff1f8f103f8e5b636344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46258b4b24aafe319ba4b38cda31f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35738a3c55ccb739457f1b9b49fd842a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea219d3f62e0808c562b7a4acfab54347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaeeba0bc1de08664dbe96bd3e1df1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce32613a443c63324d09e80e669d777349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74b410b875d7c815b3f1ad2d3fa2f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3c2e67c6ccae4f2577ed4a8044351351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772e2cd8dba35e7dd5e4ad672895311352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460e26e740f529d0ba001250da21e33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca846bf08b4b0578e1602ca95bb01c4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa081ffc3cfb96e775bf2aa13a1df0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd5027ace5991d34699d52deb53c1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef734c5683a608ae7b9ad1fcd57fc46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f50e5bb66e90711ccc4bcc60ce88e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec85ff5174e2fac23841fa28d2b415359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a79863b96ea6ccf5ab386d6b47639f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85220b77f686ab76c80c8540ff648e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b70befa7869498e96a8f19a34c8cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91b772878da92608459b6dd2533886363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd2480e76a01dd7e7c5fb13b0a2afc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b849fbe2a2942bfca3449c5ef50e7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820c04fc7556f9bd50d62bbcb4453c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd56d6d9b080ee55f9edf666c62670367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea966e08b3ac211aaab1802bc6dbcaf7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768eb77be9c27a77cfe87f078b4edea9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf840f224ca1f42010d5ef564264714d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80096bc61be56ef8127e5368ae05d5ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedba527c1e769240962705f77706ca9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2e6addae336ec890a2d4d7f90c614373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f42d1f8ecaa1bae43d333ba1df44e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4219aac70c8e78f9fb2ff710fa6d18c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379574dc8428cb0c86d6b43894318758376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cbf6c1d6eb045ca270a139742600a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfed9711b53fdf302618d22ed08610378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2105209ccafe4b50197a3214248fec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151dffa81ed12d609b71e53305bf89b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae211727fc751ab315985d039de1890381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20047298a1f11112fe2a202fddc80d69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940f1f19a000142a64c755f20c112fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae16ace392234d10150527853d5cceb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8f4bb417acf240ed5869137c536de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69595bc255e495e95d128e70e6ef02e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daafc0e1e456598f718e97645423094387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569aef0f2291b910b258a0e1fd1d55de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb48da6c0025124516fd1eeb824bad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103172473d3ef91f0327378ca4147a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db72ca057d17677ac82ef18eee12b41391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4580f2dffc247c36355a7f066bc3a69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a28768771328b802fa5c4f9403b034393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935120b47e953b54455062f1bbacf7b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f1544eb77ec649de33ba7f914efbc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd3c64c707b6dc97b232392bb99c87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129e461b3062f943c43af4a5405f7ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c748a5c1b88f7063bf2f7910f10125398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c979e4168c724607832ef5512685d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642414d317b19b5ba9078ed970b223bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af3831e55e738a0743bda9dfd766f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aeab08b6f4bcf07a3c6f2d320eff7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e823d89a4c92f3af43ee7c3ed43c81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2e8e6ebf8d3c8061a4e6513de1607404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cc316d89aac7d9ec8bc360b3f47a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cafb0dd270510e4cc2459c07c79453406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9cfd06f8dc2f40b32f3f6ae895a76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a0c7d98d01dd534bb462e3b1b6665408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef3dd2c214ab70182573156b589d26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7247e401b35da1a4e09a018efbbe09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48163c5698b8abc5e1ea7debe08900411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60ac898eb0d75dca4a6e3e3f84e399412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88ba9119f37cf6282367550095fbb2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ddfdce88e44de34ad97099a5aacd9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32746449d674c676acda69f91ca0231415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3483c2a44e91ea4f254dd7c9f745ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f105d0bd026c7e33f4e10f5941926417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6851c7330f920a74d388070abdd87d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe965124d859e426f9f2a305f2006b33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94f91e6687d16d0e6a13c653359df2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ebfbbf88c66f3faa853844f143bdd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b167ca30f687a4a4432b6ad0599415a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f0747f28d0bf856838024e5d17b1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac34c93c4deec989f7a8f35c9ccc911424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35987cc1c98d9a3b0fdaa5821662fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0fa8dc7607161372efd0d3bca2935426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9621edb3280a196b104dcd8dab0c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8282d300223f294431a7ae3f2994d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c14910b7a0189311238a93be4b392429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d871b57770af1a4f6f6547ed43cb73d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b65b0bb67b39dc62dbb034f95f5e29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f343e924e803a0ccf8e176f2ee635f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc68ee50d3a5ea41f5b7d6b3764027c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0711a96ea7d635f1c6485739f581f53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b764fb4e1dc7b6d04b55633d3c3c19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41be2ae402b0a34515d58109d620b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e69f212d7a956925599050fd54caf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cce13e9dbb623f9da5cc9c5b6b617438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fc0fe7655f4c972e9689aec7d0ba5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95c08f8a8116ecdb95af765434efe1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecd61479e734d39c3474eb7dfbdaba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e8fdf986093a81aa9fc57b09fbee3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8b71f60f27021b12fd994ccfb40ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec920d4691f4a466cbc9b0ba4d832f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b119d73a9a3c73902ad5ce4370ee86b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454509da53ee1c9b8a1eeaca22956f76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabf9084f1ddbfa34ad8e3e2070874f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81c5b3deeab9356318d6a7e065c344448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d80efcda5fe33c20fbaf9127d23dc7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a31aeb9a553e00473bb67b48495c52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef146c313add3463cb0f3b5b0fa8d499451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9becb852f75c9150282f5792d23fa6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f29454d33c72ce97a40f4b34f4729453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80882973c4e288f87136b6f18a0cab29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e675d03b40cdac44ef1acafdd7af9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe365300296a4229b0c8eb09b01c736e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105164a06c8c58a8a654338a860206b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8149d792b282b7544fb929d32b3e023458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bce2a2440c040e2a47579ef98d7cec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd0762a3436aa3ef3e4c76022fec57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11221c67f2454f5bd09f1ab701e9067461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ff148241a72823ec945302424b4cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9364e89826646778e87697b37da7e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8d5bb806a5b31ea854fe26c661e49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456579a3988e54a51d92348f1841b3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68618844c3149a798720921a84dc7169466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1b70bf04b1742ce0e638cec532a04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c0e64c2ec6b2b7bce724d87af5a1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35a96e9aff613c6c9ac5b93dcafabb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad74c446fdf78ad186355133291390470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b84191f1397200f38c616284e3108471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef9bc821bacf97c9ec3e16a54ebdc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdcb405db6f315bc8d6941be23302e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84192399ace7756075a6a5372abfc3b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31b760ce9c368df55ebde0ae3d1ce9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd643ff19461b9b809adb0eab99999476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4905844567b0aeaf4b8f8e7dfa3b4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5300de2c1098c0e0ad7a119671119ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f05d34309f1ec55623c0252946a864479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaaf35f71ebae651f9fa91393bd70f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fdcdcdb043524a47fb69aca641fdb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ad49cf163081442995df05182eb02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56259b010a8c0e880e349cd2743b3808483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4979769eb5b6c128a999d095a0c83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0f7a1c2adbc1ac05e990d95d59fba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7470a436b947168f86f4474cde631c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349c39aa0d09115641ae804059772a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf60e1047cb96ec89078bb0a3ecee1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb547203618b633bc73a3989ca2f7cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a4dcbf411fc1c35988b66bb3b001d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e06dd4dbdbb2dc5f85ae55a4a23dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f8fde699b7ea9708fc2c40d798c42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694e059abc89636bdb86f2754f8148a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a81652a64ad96ae0836523fc1e8bad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4da5d11a9508f7f60ef4b5383e3486495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fbfe05a19a305e0d6477d12f2b010496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250904eb9ef45bcda97b2339783a346497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946e8a0f8041d1fd1431dfb061b8b6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46f7d6f16d22ff15f26f4ff3ca9714499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aac2d7b474be2c8ff692464b56da7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffc455c1c831f3775945100688b8ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef93dceaaaa7f63ffe15748d0221ba3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a52024aa6bf979d012fb728b1e40a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba34d2a926ecdc2188b99201563bf3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c39daeb20522d122b6594229e3cb29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e225023b9bc395160c3b1c75758c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc3d1281502956ce6cd60e93cd3246507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818f4f4bbdf44de3a29a7c660236ecf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b703b64ce1d6b0211e1440982a7115509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e206248865d8b0c49b26d3adba070c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc60a6e2fe7c631f8d15f3fae8daf78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e4e6dd9cc02af6a34ecc3563d8658512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459df9adc7c1643cd05994fbb55561a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0874598eceb592caaa319f5e784e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06329b5013ea589071b305003e97722515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14f5f80fa8749b552e2e7ee56b4dc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ca821e350d8bacf66e582294e192d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280cc601c841ea1d079658124049d86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d76dfd8844ddc37d46ed40db2c8f60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14232d4bd0907021dbbeb654190cb2df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7c5834090dc63c65d624576110fe8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f16f9584bddf2a40f854b9d616d9cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112f819e7bc909fb51a44540f104a67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c2b45d72dd58525bad2401d064562524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b811163b5d206e649e272493092c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71cf80499963189552cd2105be10b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099efd300f03b5ddea02e4afdbf3264527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7458291f898bef32a747905e90c21528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be646cef7ef720cfcfcde1fa4da8c81e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80c9e398edd244fa3d87d3ab6677de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fefda209fd62ab9287d1462dc2fb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623bd7d5d82593019b1871915cd55e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cf34ca95633233204bf913bd231d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0316f687680b7a7783a6320a3b4329d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c6afa1d77a517dce11c313aaed4b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfb6808df9befdd9502af2d577d18d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6a844b633e2e69ccc49112d3a55dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c233872fa87f2973b6d80460e22dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbc6ead17415254ba8ea7cabc5e970539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445af6ed2b0174fb7ae7fbc701e9bedc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe70f5e5a83a93a7c516c350d85facb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb4b41479e04b3ad5872a737f8a84a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77dbb7dbb2fae60799b16714b01b34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f35ac1e960ae2e94e4a2e4b60564d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1499b1cad0fe30a9537f3e5545c7d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d18875af9c65fccae5a4f402e68b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f61dd18262ba77dfb0041551b1a11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35b9163fbb092653dcdd6f59a53ee4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf5a310e662418c564c7f477a7b6e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0deea69937020552cc976216de89c11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65db43b187b123b51c10be3d796a3a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25621631bc95f051a3138a619054685552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f969069b29723443d4d9c04e174e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094fa61a486011ba38319844d250c4b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed98e772860d6d7b09fc018342000e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57edc0b8e3f7283fdf8f2aba991d87f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8c4a5462dfa0b28c9c944f798ce5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1c100584ae3585af1f9b870415bc0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc9be0fa97747f07b5e3f9f7eceb9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77475b336383c3ef577cf1ccf75717560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15391cbf3198899015bbde2cc443b1ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50626cd470f694e6dbe3ded35e2003a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0e7566e71841773b2c67d1479ae4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944fe6f905851bdd354217a754521ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4638829068f1d2de28c2da1886a0e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c16cb83b98e08512d64c7db9acee82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a59a0053b6a3cc3f4973cfd5ec298c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b8e9740886ab1cc6e32631edc7091568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989843ad199fb4df9228c5c77e831e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53866183003e333415f63ec6d868ce99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194a50e95ada059fa8d2a3c32ac7ab5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963478e197d3d50d097783a2b5da2d3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb5048f688a943e74c65a6a64ea1e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d114735880a809b8067a7f5178fe487574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8c704bbca960f27a9a8f532d77086575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c18a9e29354fab7687540d4dcda6cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9750d2795588751e8038f599d7f2f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c3bb1e12e7cc110cbef1ed4bcf133578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ac62b61500c5d770aed64b3e4e2ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7a63ffaf4d3e1d23a12bc9fefa066580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48121ffc8a4b9f431598c2b8d27c93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a4fc4bbb7d556885a9ad73e383654582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce1b7abada41630f21a1c0e5977144583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f35c3f073a498987d85beb37898a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee216415229ae22b2f88c1fc714e0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe535a258e197ce2641e07d4f59a81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b2911538cc91c1c98936be125ab1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a026804c2e3d45f3625abbd00235ccb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54484912d012ccd00fcc93814de3573589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525f720567c87c454537ab3f9888ed8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b013ec2421a250e40b1cbc47ac7a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336a95ac52fbc9a4b9ec22cf7422e26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717c0f328dea74ba46f8f87c719e91a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa40de9f152d22913459efa836d9b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4e051c3d6be13da835b6f793a7140595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76ab596cc6b62eb621e04b057bd2be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20259fcde13ed5391b70223b40a8ad47597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08d67ebb7e2f19dfcb823b763a7656598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec6664dd65afe4e1dab05b9ba856e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07258cb3e6d656f0fd7264d71fee3223600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d813eaeaf6ff9091249404e18576ade601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4b6f893da5b9d1a90115a497a7606602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb14edd3b9ecc54fcee01e61808004c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66278f291cddfbe81fa68e7f9495786604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bd5385164b2b0fa447588b9457b32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a3f4300999fa3aef0ede0fb3614a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be654242aac40367d21f0dca101f4e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48adb52f6fe6372fe48cd51844cf10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a9649063743d4c8720fb1e90d82b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520c171a363608fcc111db92f7676f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30146ee08507776b5f3fb1758e953c6e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e052c6a8c7c5a9c28237ae77b4f79612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51e5ef18a15a4e01ab3a9b96934d79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8970b1906be5359177f131e13398bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17c2151725c62d9ba4d9b426ee1da1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e9f11d5296fd91da5748d5df1ea8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283abc3f754dc035070152ecde9a497617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2444cf9504490fde6f7f22864ca8a79618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b1c64361dc0c68d153db9275e994f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075a43f53cc899dd919d53883a2a4d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e27bd7afd94ee546d43b0b5aeda61d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b42ce405855cbb942e443f99510be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500565a88147d69f6a2c8c7021a88d85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abc797c9829e409f52eef966e45a2d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e845b100e705cf23c4830fc34f24ca7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4af5eaaf1c1eff01777443fa09e8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93db69e9860e86ed015e6eb20b7b26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbcd8e4e7dfbb3530e5eb0e4d2949c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d668a89f4e8fe1848ca5dd4fe9319629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bc48ba7dbfcbb19e5b453e42999de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43517f40cdade57834e197b5cdd61558631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22823fcab1b5dc8bfcd54fb2ef04d031632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904745caf6f6e0e0b02caa99c9bf397633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998329508706f54c9f3a5c27835b407634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fe358ca87c3416bf0a7219527a0d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39cc806f6c617bd8d4d92ba993dc54636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02194774e7108b66983ed850b5e1f12a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac79df90455dea0f5e808b655fd545638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b17810cee233aa582b8b0eb5cf9cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ad2915e0bbc3e8dd2d4ffe5e1eb66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c54ae7c3fb3c52e4d8d7c4464d2faf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56957737af3305191216bae332006db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49949aae9eb380aa8bf08a535fcedf42643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69e188bc8187618094e32006c5994d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4da0c0d178ccb57ce816b0f45dd68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4264c05e75efa1c454c51f96029db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eec2fa4b804dcb5fe7943bd6868156647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c71ff7ac7c9769690a03983605c94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584c4fd0ac2aba80a51b085e1ae50c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1154c2ab633ec73e2f0d9c79b17c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfe714df3c30df87156f7b92523e86651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd731df364a00e1bb961adbc0ebf1b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e788d88683fc4a171e120767a5cfcf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3ce3fc81d9cf0d43e17994022d4ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00e086dad19f265b9f25bc84a50327655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5b738864a47abf805b28566c7847a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb06b48e5e88d555ad2a561b57207b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd185cccfbbf6bf217b5df78f5516c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91003ae704670579c55ffa5feca29d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ce8ae316dc1467919efffb118ab44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf50c0cc6bbf10104e0742637a46dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c6a60f9373daf01709e6587488046662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4effb7255dae1c0ee956dc6808be9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da196ebbc444e37949ebd3e3b9d4ca60664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb791652c270ea3e559bdcf01b2789665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dffdaa6aa0e44513bb25720d8544cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ba686e2efde22feb27d6295445c97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83d4ecb716d2c4605b0c69258ae14e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09757d2e13e79c5f1bd287f57a34a22f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156eb79b4c032f0f4aa3e77c09e314c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba04c91c0c8d258aa321a15b925363f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a0fedf772ca022346403ffeba74a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e43997df212f13d88f5e4e71b04f6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74dd050604dee1127e32c8ed9f4ef8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865198b7c5ea6af20da896e8e9d5514b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93266ca8aace612592f027689d1517d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef2761aa4bf66ec7f6ffd734cb153f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4f659e3aa7f90a000142b95db61df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0d84ef7b3dfe74b5991c9f055052f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8361a6ea5801a5a4dffe6d5934a64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc409ed6486921abce8ded006c0ef9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68801d03e1c3a9ea5bab6a2751eb823682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14458f5327547e3d11dfc1dadb71360b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01dc357b65dd07f329ee9e80a305ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2bce65b2fc31131536dd0172af6e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31660aad741183d7d1fd10c07cfb60d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566f0fcca6e236d215769dddb115a24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a3a7e882bbc0c4b51b5c9465feefa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b72c6fde6a775a2d55711a5a00ae7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dae7508f6146278f1a8ef300f5bc4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e0692382911acca7fbf9535f9966d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba2dd0d79f819461b4f4b748ddaf24692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786856feabb35cdff8a0581bd581cd5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8abb9f7a973bf3c7fc0cba302cee20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2ee30d871469b2a9026650716073d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220520097ddc0b008799637dfbb59b3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe7d94912598f1e737cb1acdde7906697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e56002b3a89fe41162c93a9b2d9e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea395de039262670192d32b93f337930699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412faa8ddf3d9f561acc72df4a8d1d43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3cc9998d28dafde96d2e4e273222f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aab5dc167241752a7d0287c38d8b79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7c59b4f99fbf8b404fd0cb4d36bed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2609a58ccf3d4099d5199541b512a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6783d5aa469b1d1ed5ff89caf4ad79f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd595f8f7dae16c60cd4629756b18e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78011e381b84de8eb98322a34dd109a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa3a1185907a35640d8d790f06beb1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f676e88800c71c465735c8cb6d418709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bce10dcba64a0333c8fa6c58882e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201e34430af39b6fdc6cdd560e55ede711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072b205a0c37ada59d5500483de7581712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19d216d3359555eac76e8d35fdfd18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f5c78afd66b863bb845ff949e2318714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd881fc976267b87546c18c29fc2cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfd99c02ba62a9d9225e4739a6bdba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54fd496c9a44bb19c9bbc86a096c89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d841d1f3133d469137162826f2f736718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76464d2f329eaf52db6ae90a7bc7142e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dff4930cfb286efa5c8145dbec5b99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0746f89088f4e62609b92cf665356c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0740a79a5a7e90178ede6d9b5d15a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc0ddd3256694f02b7c1d4b51a37d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f435bf09237fd986c6695cf36fde1f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75ae5c30201e46dcf546575fb99a7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f71834e4339f9e4526421acaef756726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c16dbfe45fe94629e68e3c6678d1c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75881bb056509879270a0355cca62d0b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f7eb2130f74069d050659884766e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a90c4879b2369e708a06895aeee28e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752a5ed0ec7d78ef93807f806ba964c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7cf7ad871584e0d86c3b26466e3e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca1f57d9102b69ffb9cb112accc3e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216a71de8cbd892bff435a70c5b75f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4321c4da5e79a1a48f6f1c69990c7f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb637dec76ce8b45147fbbf68ffaa99736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd942ceffab59ac65e6dd40eef09a816737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4bac2870b0e60af82b99ff4499073738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672f897bd9d40d44554f11addba2c7a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd559e695ccd02fec2e3c3d6c330902a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb8d1068625e3b292cb27a319563e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d26fc82a95601142a7b37d05521f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7477fbad3974a8b3ce4bec557130dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3755329e2b27540938164e905d800c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6131daca52237b59479c726d43095745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d864feedf395ada83394beaff6cdcc3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db72c1ef122d1451557d21993880a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658042f30b0fa8af7d1ec20d4c84a76e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e49eca854dad500dd86110cd0c01b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3255e7b00f752771630abb9098d9b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36c2066cc61ccc1e6557ba8a34d86d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdc68a6b22c71808bd975a8b4d7b1c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47360dbd7ebd8995c5e9e0b39355b0b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae884ddb0457e2825d556a3f0d7959754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f914ca267fa606678cbe0783c20989b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494096418749018f64045b5950563504756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb18815c265441cc4d903f3c9d9c776757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758176765f2b7ec2120a83292a418ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a42494f8662a00bb1319de3f30db1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249119c11499ca53c970cd986e8d7d25760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37200e2c6b549370de09e72fa50ea2f2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0736031d53011ca2e6b6ed0316971762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889537746eb774aa0ddcb50acec4139763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aedac238a5d53e8244d1515dce1ab764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d84a91e581aa429989989b8c8c04cf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d73994fe4faedd07cdbe9ef5be0d81766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f5d4956bf0d49a449097c1a4ffd17767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364967806a047a14bea508e9c174ca5d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8830f65266b1cb94fdc4436cee2b7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509e310592cebcadc6a87b69e5c8ddb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df650c12009cdd0f5214908cfb8e94d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960af4289022bb0d1b8d8bc0b1422f85772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4df0c26b2f34aa9d5f77839b82a3d3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79504301ae0728473e0f1559c7ca6766774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31880438878a68bd19d712fe0129b3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d1d6312edc55a4ea72c1d65ae18f8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc54978ed96796cb5036d718a64f0dc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194b6dd470b2e607b135c0d149753f0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408045244c0172c55240501aa741b4b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261df0a5a8c84bd72f9414243391997780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c40798e7e884dd8c9c57c46d2037c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117c179443dd4db881d81f08d851a89782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d568a900cf97d0d2a34a07b1b1efa3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287d9b6fafaf5e6a11a5b43a8b14a96784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98978ea47b49f98d92a19cd2b8da5023785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f6a3bca5faf50e93b6cc85ba6979c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a3a12662ab0e2a15b8e105700d6e7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118328bf3dfad86fd25e8726fe0461a1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac390071538de03e926227f114a32c3f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb29aff768792e5195e0c0dc6f57704790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdc1ef004ca9db90e0e14254b4f516791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3612c11678ad6c5e0c8ee8ffb7f7497792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144f112f83a62db67a7b51a92f0df59793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cca8adaa456bc20e52ee8f95cf026794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe57135bfad0a2dcca9802902c460b5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57624b0bcd77d2f52301aae4884192796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487efd8eb90f26a8d4010c49bb7f029797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418a87cbaad1bff131d6af04125a3de798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8a9bb0f7656938c79e2c00db7bac4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9323134c00053016b50173a80f7051800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fababa63447fe64f08b962d72c3129c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6310dddb573194f386af3c410c3c7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28fe74a4f5ddfb0359d84c13817450803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52de9c259e7d64dad9a5fe157b0920804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f911100fcfa72e84675a14558ddcc24805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863a5e618166693be7eb1590c7ca7f9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad09effec3e0c02d0015d88c9ac205807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344463b06b9be80ba2afaaaa28984217808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9e81e8820cca479a52e3674f26bc3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20274e2e32b5cfa99b0cf0b002bfc07f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1e1805dece93770266a87e699a6d9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22904d1dade4587373fe4f2a2ddf3d89812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2aceea2bbc45985ef43c1fa1f11cc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6b31fc4b2e53facce5d388d05c750814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cc2e47b3ed5cfaceeeb2f6c6f0dd8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaee27e9115c7ec14313d3e55ef2fa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d3f5848d4faa5025d5728cac10112817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c89e662be7775ad34a38fcb40fcf0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7246ccbffd3ebc9914c6a3c06a2b7c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fc2ebbe3929900b59a1bbbdb5d2fc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc9d289ce2fec2da8e37cfe5561d13821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b3ad50f5b91d7a84cbb4c8274703a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c2096459f4983ac75a192af67b471823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8571205fee644e958c17b6a81d4831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e77595b6acaf55c31eceb3d6cecf7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38857eaea7c9e1d89354a8d87d9ee45d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd174a1570d763427ea4ca07a36656c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7d6325910eb8abc3ea74fe0d88d7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7aee1b699a172d6644bbacb4a2f7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b52b50355dfa05f83b218aec09db717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c82e8bfa47c4c63fec2d1827b058c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694c1cea81c5370de4a7c0e06580f799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbba88a0c3c60d821bdd1fc770111b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5552a67852cd9b6eef7a2376820d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a0f0910ddf2e47de7849ef49670f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2289d50684893133f0d98ab6d084f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd7da43ccaa7a9e1503276300ef11f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be7c768378f312671e4809b0e5957515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c61ea15c29a41d2311b09bbbc182d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1cecadcc00f1a086f3b1b0af385c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a58889c2dfc491e81bc24e43a724ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc781060e4cd113f20746c962b53a6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd14d9985fc8e3d2e64d9c85cec44720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c974a07168ded1a42e704127255fa5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5e801bd55e24ea4d427c8152fe06222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda65cda95a48bc6945c8c63657211223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a52bbba204dedf5d7f722d92ea1a3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797f1aa4fef96c642368f7d11ec456925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763b1ff865f987e4276d72cce5bf28626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193da98d7442b12d217a4edd5bc8a3ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ce50ff17c03f29f1e88653f840c7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7219179d04de408c7294ee9c6d67029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4b0b9179f5d6f4d6e62e522db136b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5419f6e9dc50e7b75e717b81578c01931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2d999f0289c33541c92553cb029ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eb92999c668b8656d994dd009364d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b2d110e11f49b5d8b348e36ed41b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e3f4d92f9eab02bf4294b39fea31e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719912ed5c4a09327df6bbe617311d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc0987612178a249a15ae48f79111937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb009c20f999f265ab03df629baafb3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a717208085acef0b85ba3d41761b9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be3907457be8ad4ee0a659a1e6450a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd248740b03e012adb2cbc5d8ca7655441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558b33b8484177ff2af62a9fa3a05e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d3aaf95787d76049ce5438530fd0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cbe3579c6b4d569e572e7bc0c5e8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc5364fd5a7f6e28ecdf20cb80297745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8576b7a2961dd53486f549df01c2d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426875da2c45abfdc29080f84d71fc1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4408a0f8a4f6500dabe2e871132327548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e9442a19367c14829b98bf68ccd4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d8c6b3082ada9d98c6d98ca2c833b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de567fbe4e96dcb51565213945234951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae740b4c9be258413fe4ee9e72739f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3631bc4f226b9c25ee7ee769b8c71ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95f53614c6341896a9b473a8838f8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981096fdb008dec5235a382453a7a2ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6cb899901f9e73d5ffc83b960701656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd25601a9579df1c51cb3c3da625f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbba502de8544d506e3b00d312a9ebf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f1d0e1e25986488aa9490b4088c2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055b2840083ae4a62b8741028be9fed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5a91f79c981b4df5ef292c5b4093b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9ecbfe30405bd10b48010c31662e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d18f48c992622324e96fa8542d46fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e328af9f1baf6c6e31019867a505b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a358b9f2f9d88895921845d4578a0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b2c245475959714c8179065823bd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ebb2d7a89be20511bcc49c8ae45bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72de0a2b32978759bc5bf8752af0d9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f58aad8085642f2b09b393139be7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54f20ecad216a2743c69dd3d8d2ddc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8b40fc27f7b176aa9f5a6993369aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0723639fb2f8ccf70c782115ab1ec7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e98ee9cf1aa23a5bea8599ba1d985773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff550db8126938f95d0b1d713bdba174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28327fda9cd17a50bf6526f960462f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf147511022168677831e1dcd9f971d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f21b680682eaad14f220b3f3a616f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c35c17beeb2a02434b23165a4579678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5d298de3167ceaf5c6785c848b2a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a8f9c8cfd94dff859340eb5263a9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8fb3f95098a5407c2f6853623e9a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd48b189b8047e8cb11a58ba69450382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ed537226ed6371d699610256ec0e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f132100c95a7fcf3be974eadd80d22884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f72b7d61b6896f3b11122b5de9af2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69472683d14bbb4b9cb5e7e3ee0e7e5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65d8b2b6fbee6ff1f0bab66d8cb0e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3af0327db708c4bbd7256161857bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfb71ee6a26ad1f5742c6e798811a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f93a4e5f481e26478fdfeea9f088a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306b8744b72fd7a2948e81a58beb33c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51951883f0f93f27281634eeae07d4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd93efbec3c4dd055b31b92082c8cf593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1794c70d43de8c86d63263ae0c4488894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2a7d91d644bf3bb91c6574c5381e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829426cfb8216718569ad86fd7d18e7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9917e36b5fa8a9b0a9b24b4e6817697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4510f6f187e320cc6c26e26fb15aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14535d84d71f55230eb8fb627a7d61199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed0e5c8c192f403c5744dd95567224100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89293bc29601b085b731439749b8cd4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b81e05315c9f68052589d6c4dd971a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be07f6ad4611a7566fe0a8ca08ae866103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504869fefb6227482ae54451cd56559a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4122e877be692e0a21863c7e43a1c61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd243f648c15d7ecb180538bed513a71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf1107b66702a8be59fb215c5ae87d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad15cd161e459fd15328fa931ef7d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11bb240f036f53b551b4b5931cb7f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ca72b197fb384d79bb4f8fd45ea8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb465352bd16b2248d9073df05e098a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30f8f9c0c50f453d41ded2ee50b5df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad734883c8c5831760afb0131db30592113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f75e0da53a7940703b0b799e4d16b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2112f8a411fc7606ef734061cdf0e42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffde4ece3b2ea7b1108d3fc838c575116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe60763802f13b4e4b7d1ff3bb73e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccc4a0e915f72d86f48da49568e7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1eb570f5e67bf0692b3c31cf4679c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8c25d429f3c45ff1f568e1337fb5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897025eb0a79f41836bce072594c2bf6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521337f773a4598de90199f534e9a688122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a247de7348dc5297d46f92179d360123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07426d57fdf52c3ddfa752f903091d22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e2f62acf26d7a82aade3d19077857125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1b841a0f31e2fb4dcba7d8c7d020c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e380a6641291a94c938253aeae6731e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231ad09dc692ddaabece63fd6fca0cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbae6e7a7d7c351061d20ff38d89e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b9185202e78ad29c243ea100e9c29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8666e61ad6f60aea6c67c537da1d38e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a74f79682f962643d7b072d295f7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7210b1f36b968ac770deaf9b88b6a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1e29b9f380694e79e9b3452b5ce4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48913538bd641062fe1883f572f5bc45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c288572cc48abfe7927d2557fd8bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e61b2b6ae1379d358bea0ba49852f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9780b4959d9ba3b4897d2716460d3eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da9417f192de6e0f197247010e0705139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30010c502c5e0ab137c65855f90f89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ceef5ca8e3c1b6979e40351a9921a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7c273b974b5555ba6f0dd149d2799142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b72a9756538625ea0cf9ee8806590143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3382446224110b7b144d84e0df319144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99ea9a9ffd4b67ff161a5d4e582c81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215fd72920dad8e2274c2f43e784c46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f49c3acdab2f2aacf40757aa9b1669147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71fb0dee4e262c8e5430caf3936bd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6f150dec328e4dcb3e7019a85d4f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788c1a55134728b6d0e26db15601e5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee619079e28f7b22daa3771258b7dd2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e228e12a45e3171c3be51b6f61526152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6419c3698f1c4030a7626ccca7bc869153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec4beadaeba07580176c5b0e77369e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83dd5dc5ae2c9ef29b42b79d61f27e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1339a655a75b8b5c65186c2906f083b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb3d25dc0c3ec47bbbbb0a37177398157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f1f4baf4cf6ea78d2994c7dc80f7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a58039f7bd03029f25b200ff565393159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e70109eb871085e430aab3501c68c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840f07ea67bc7591ce4d3032a5cae1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62468a145ee0aa56efaaff2797df5d30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6024e5397058250caa7371b155c7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b365d6fd07ea709137a496ee468d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f4d2e5a909fde4b6293e3dc821cb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56f730c198ee4e8a4bac70630e840c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e0865ed38218322319ff6f45250e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1de71487964470bfbb4effd8ec2037168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982ba57150bea16b9199ec3d12c5762169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f61c04ab68ff3d07757ab46f112311170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aecf5d1c5ef76ae0eed27c2f0d0c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c92eaea07db70f7bd6aba96db8846172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04b5fe6322807abad8bfcd1f3d830c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b2637da518665fa95f0887059e56f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa77a9459f33e0c4743aebb125c5271175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd66c14140ddfd84ae8f4021622ede8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d5f581d4cd855354cb7e2c63de1fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22366a494b51c86f538c67814dab323178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433c04739469e5728385d358d88d4dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5d6ef985069bb808447cf2229ecc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcbe6726605dc24fc61312340b707e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ae66392b6083031e087c010279944182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d439941936ad019413e01f40cc63e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb509cb8bd27dd6ddd4a08e66920d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad954daea1a05175ceafd33b6b576a9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218b78b92f154783a3adb09c077c0e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eb60f54fdc96cf1722e123e722eea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb9c25acec80976c6e402dbdb93f35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209caf06ed83fee29e4110a09bebe3c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275687f428d62c15edf952c55f899c76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabacc7e6bf6eb5fbe74a5f0c32470b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994112bebb9d35f2378914de5af423ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d6604964a3951d4400166eb8fe1a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a142187ebc8788a9a02ee558b8e4f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d9b269c30594c0e4047c4a7c2bac4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bece12cb34d03f3426181b9a7d5872196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c30b09e1f6ea501034eeebce5bce07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d9b135575656c907871f132a55e5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f932c60b758515cf6a987b588d71357199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29d25e05263ea1c8bf4e0904e5a6b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939bf7aee2e0f51a7f7137147c3c08d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b76d6f890bdf2c99b2a0989084c35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec05079e1cc552977f61280881d7e11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee93eb7e801f1e3a1cfc8e83ddbd6ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4da8cad397f4d9024d680ed060fcb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c339b7af2dc796319716c3b49203f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538d24f5dcd08d1e3d58ada031342dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d306df153f66820c35082c60a9e4ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2fa008226799af6a37d9c2ae2b16a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d98ba81e3a7f34f712a3c5b7e186f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b06bd7f73beeb19fab0b5fc7d710d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f3701e520260550fd7a8c40278c2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f836d047066d8b3d31e7e8f273b1f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf54dca81221a251a2ec2c7cb89be3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3c00898b375181d98ba1ac71b9fdc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a44f94f872a5100ea073f178a8d3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc260a9374d56164e364c27dbd06f22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d84450278d980bdeba5bf2010c1766218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8c2aeea2dccd86ffc6069f95ec09f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef68c3f366f35011085b20f668db10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d4a013d0a0ddf40ef6a376c6e75e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c731fa14232d1ad4c87332686a8952e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae160be730abc90af6ae66ae66a5863223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cf2224e0825cdfc2f36d6e0c40830224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29ee5fef31f545bf08e5f7aa17dfe4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b00a60d4d115f23f2e3aca6788d110226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c08a5aadd7726730baeaed3105bc82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430a6d3fb8a6322d6333d860328fa4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb7f8b159865c2163009d2a979cfb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872c54e48648a80c653a8a8ebd3ed16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e40a0306121a44ac6d9f2c1c4b3482231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d921090b38ce37138ca8e5a23f3938c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255cd0a1e66309d50d905018a36fbb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30ff39838cf854255201c2757c9324234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae082c50f00c3771978731b53feafc08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcb12f638e2e64650d79e9a2a76331236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df783313bee117856404153d32c351237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9b99a6883b346fc57def7070ebbee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63d9da12fa64d1bbb81f212503b845239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24555ef08dcb676c2fab9664e97ec7ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950afd53996b03e702d240dbd88007cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83999af8f49b40ab0a5bc77b1f070a90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23574660f6bb8d8b8f0f3bd6f3ab56a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032704268716235c0c28ce2544d59ad9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d6f55a6d26481762182b4aa9c6802245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fb99da682423396a50e03ddc3e659246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946c30474b28fca96c1f253590f8d31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c684b865b0238b2fb5c8a6438bddfa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef38f92d801017f71c1e1c05e5137a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204675cff8750a2e7661fff5d5fa039250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90dae67b5d9dd1a28dfe7178f3b3d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d5691a797443c9c5e80ba50134f3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ee91be82263ef3905174bec7b5a4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a928bca6871ed12a64d3dcab08245c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3436e028d4e9dd6b3227fdd0ac5042255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fd8345651877e46fb3097fe1802a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bd6d5498708e71412a309d36991f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73daee4a2b90ba21f8d7a207fd8e93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634766180e5afe36fd218ad81511dbb5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c72258f9797641d81c341d9f8b931260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aac295f0c7b4105a9e6b88dbf6d583261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8216041074a1d2f8ac57aed2505a192262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48257057cf246f21fba597106062c7b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fff3b16519883fe11bbb7d4a21197264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00245a0e8ff5b1671561dc0ef394bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32df0e508a5943ae6d970bafbad787266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5785f2136205f296c39b3eb3360f69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef974ba253afeaf49910895c3bee743268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2861eb72c274e51cdaf654a2fad2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ebda7ae022054a299918926be20da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d060e71f2c0a378fa5b474fd97d809271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e53c8cf8b6bde57ff2855ec0fe0d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dc65f72d568b8618f0fa7843db887273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82397c87c0fc9d35540d867253b05e0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590473653311f42fd00e0aaa842bbad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ae612f3eb56c17e07b406782908c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f35404925c0654ab4b461624cd7867277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b799a4646dcead057382464ae4dec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e74a2c10308683ed9c9a995797cd30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a7279aee636f3dac45ff64ea8c67b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767d1cb596fbe10bca7c1735c9809ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63cce236503079d62c6019a0778b22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9414144e7cb536e6562304c949211283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2fce4b849ceb8ca7465aa22f86363284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd934d7f7b4d950dadf4fe12b9646925285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dcd79d2b77e38f5a83ed61318e055286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84a18d557a26a295c34aea06030e3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169aaa5bea1fa039f076fcb93c5ceab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3e5091c99053107ea9f627b440211289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54c8d56f1b3c92a26ce148ce646ed7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444fb01130eaab30098fd39f3dd0d74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4956b1cb3bd950e824815a7f02414292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b93efc76bcb653a050d2d0a631290293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3579cd2695949f0b1418bf764596e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175029e754ba2a907ace685c5621384295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b76661c1b4dbdac0c4f431c725a462296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53fea67f5f173d1e6b7431bed4ced6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b14cc21618c5a07c2f03d102bfa7dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cced129ecc2c29e1d4b474faadeca3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e532f8fd82e2e329343301e048f8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d5614187d435fadcf379050209bae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3812bd1575072cdb49fc0693826c26c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babca9534da614ae749e0a2432a9a111303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955714d54587df6f238d410395adc2ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a50586581a1ecaf8f7f96c0e7476cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8362ec3a1580ea510a9356849b7f58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5747c1f9110ed7789f06871b2cafbcd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef3f65b7e2b83b4deb5b3c54468df7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2fde6d97edc2ee94b7619bdcd9fb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c77e312ede13a1b49118ad7fd677e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d6b1cb2fe6c4509a66cdc3da95729311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd43b4c6c9ee9eb83268893f84583c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e653aa88ff5aab00ba616dcd3a6ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b956d6be484e43348f3b05d83c04257314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6be7e10853fac684a98b4d3a2aefb5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea19393a853567fed8957016eff01d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a038aeddbf00d49e2982e726231ee7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33913f857e1a2577e2ce25bc0956a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bed6007e9ab0401f9df070645e1fed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce46c2e981194962c0f9be33dccd8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acb0b1fd0125783724e0d5c10a5160321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84e11b8c4f28848c83318287d796fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680eee7998a8dcdcad1498ecf8b63d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642e0589adae87d536fdf4fee539ddf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835edfef8acc3430fdee821e17de8e98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505d68e49ad03645f17b02fe5fefcea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc04d53417bc1f05b392b19899ff1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414a52e8fafab17a4ce053be630a579328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6a4acd4da11bc79acf531aba01707329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77800c4342e32d9652703ed07e73cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687268a35bd6583801ef58f1a3e89d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69238dd2962e71533d5d37be6e88872c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb06d9db2e132042ff72b4951c378f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0959c5fceb28d46da9fa6f06d3a6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6d3fb0bbb7d75f10531b14b8d3157335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d1cf7d274f6e7fbc2fec0ddb266e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab5e45f67d5de334aa4320c8b2793a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16e08a6dc9180526d3459fa6e4a0bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055ace971d3756ba725af5c485e961a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fc9e35f14ba1ef8b88efcdeb9d035340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fad2d6f469f18e406416c0bd23d46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bacf6c2993a51679fbd638bc880fb1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c25a24b9663f9623b4647c3d4ad5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac72e137a23f6783a6750dd120337d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd3aaaefcb70d2e531f39a37ae846f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c0a8de3070520ace7fa291a5dfa27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d0facc92dd2bf11f18336ca4fddab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54331ef0db0975701b5c39a9424fbe7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e66dd46c70a771a8f06c58212d51f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2ca0326fd0e108b7086e00b7e16b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa265f3e6e93f6f52fcad55cbb46725351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da73402c0f2ab625b654c1e4f7f94ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2ce498f2c20b253957a2c80a50a61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b17e18e7bd4404ad2888d215df012354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344642dd00ff66d956ad2c408f5b52a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e2ac53f135c2aa12929e62a666374356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcda0569916df316659f1ba7e95ec06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d1b2db69e9e1de37a2bdb4322a539358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9f533619e0471cc39eafbb90cb415359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b980b035f111061bf959e56e8030e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c2059caaac574960d50f4ae3180df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eee0acb522d2124c0b467602912bfe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4cc58cdb95a75623bdb7a3a5bc958363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eefa6ac16cd6fc2a9f06aec429b1f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b354555e57fe6d3eb37feb165e5afcd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14bf4a0f8f7cf85b78efb3abe05ac4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287ca417b4cacdf2131b0734db24e81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecaa5fb748631f512cfee4f1d97724368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a43333211f89040e5fe06ea934100a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d06b843f7acfdf695727c20d48b134370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795b53f1c294a0defb5307a7cc9cb0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4788ab69aa7e1241996e2fb71f87f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8b6edf69a4d8e817c1685d367a1e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cf11d2e8fc6b7933b3b8566a92ca0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890620d332315bee88350e1a71b1ef16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdce8efd5f1bdb0d6b75e2345d04757376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b574955fe39589b04dbbd1b83c645377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84f0aa37ba47a063df7034fa5b27b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821ded19ecef47aa685d919515d70a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a6f76e699cd17122a856127c51a62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7bc1600182e463d3683961b18f38b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b14a5980ce994ca309fe9efcb730b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bceb59cbf5e92aa3eb4adf93079ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc7bece46e2cd07fb228638989ad75384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871f00516cb32251ebff66d9f7be3b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3f3cf1f09e02c5054f0729b8eae19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e016f2d7ee44e3f6dd35ec7850561387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952c88eb73f0b70455d648e18cbf95b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731d3b09ac89529269aac76394d5f33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f999fcc5be714cc02a747cdd38cf24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbb1d3f772910ab899901972f4ab82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452b02f460774bd04b799b4fdb0dd59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad8eb807697800b26b3cdbdb351116393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fda6278dd305192189c50e9ade9398394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dffefee738dd2efb405883c02b342395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eedb728d3c66daa3b34ca5e9594c9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe25af6bb1df25940601d0471a17208397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f087d771d38f63cd152a59a64cc682398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf21c3503f3a125ce083b342ba277a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc37a80dafd20128c172b7bed012b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7704a6f6e3662a2bd30b0bca5d6e030401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29db3c81c34be8d4c742eeb8406d555402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267326ab6c01920e903d25233980dd33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894e2db3deeb104070636d3e692e7ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2021a81929d9bfb61b6db8be5e0edb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174c806d227153aabe36cdad8eef152406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af306a8e65c8ace44d8eec7cce8c25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7179b515aa5f049e01a26a5342fb65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80015b158d36ab5b8c4b631c24ae85e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eee7e44530e5c2d8250ba905df578410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4f1f002b76d01deade6971fa6cde0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea7bb18abbc9e8ef6265ad7feeaa27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e805b865ea02cdbe531b91de88363d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff6e30a185dc44bb814af57049ad27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1af870bdc2fb6a41aaf1304f9a74e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb73eb51796dd504b4d28446074951416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788888ed64a9f1bda90974904d95e41a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3f31d4acacdc9f0ec5d18f566898f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15337b5eee8fd91711f8c5bac1685ee6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395a9471b74fec087798586be7da93f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6f0ac52a4a66b8495d74e70704b89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0c6cf22afe6d290b7fa91fec876a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915328cf424d39048eb2de7e31330475423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574870be86960822d43c30e387de57d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594289eaae7e27c7feabac7b958ad3c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f794c0036ff1dc36739c663ea5105f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7125e902e95a1ee17220f53a8686ec4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf587e92254d7ac422a2c73ab736c1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa1a13043ec7003a5de690baf61653429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c691ad4697e41ca83f92888fb30a89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0f268d2b94e81250795955f33f440431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986e0207626647220e24a52dfa93cbe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6c91e60f409a8cc8c5e2e9c9df797433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf779c63c85d60558480877140a767434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b0d49b97ff6ad8eba9cec61ae0085435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822711d8194b87fb749474dd75f6f9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1c8c120808ff03f1ea7a266d1ff12437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60858e65dcbc22de75f3ccd6e29db9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818355b3b39dd4913709b1d3de426f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f815e934e7ee2b3ae9631f41702730440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af7e567a8c384bdd5661435663f311441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271543434875465ad15e45809941370f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e6e91ccee7fdc1c265569650292ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e691ce1b6082a044e95abfc94360e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a033c0fce509c407b2daf86b55e07a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8c6a3cdf2a41e739a7c783d52bd93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b02e5e6d1934be3ab7313a0468b98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f351e0c9a3938d170bdf130babf33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828afadf85434b54900d8b99995d1c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71031794ab2a99fc5327691c1c52f356450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb3b4a517d29fab1a9604e9da7457c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a7d94b7115a82a1d894f4a1f5ac4b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec65b0b7f58f78e501ab7503b349b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043955ade4e5b89a8dc08ab08b8a2b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbb2dd0044567fa83473fa671a4977455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40140c12d75665c26e3c09d40b63656c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d7119c5c48ab584e1da297759175a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d66df45322541a3bea5864d9d3d30458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17494281ae259403dfcdb38ca57b8f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2963bcb0f8e57acb251324bc3fdc9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73727774b6ff3d83dc2e9a89f463d734461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c7de41cbd2d054b93a8b3536958b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081787227c746f2fe34550a6be44f97a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3a8becd8af401374494a1164a1aa2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1d2061a7154bfcc00c76b92f478a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f105f8fddf3a5901660352ce9e5b177466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83e854cbf5bfd6c7f297976b30f5c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478cb7786fca8c19f422c029dcb80f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da6a3a38c93a3b0406b065d68c74a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673386fbe11ed8f9074588760eba6983470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50884fa3e8acf2aafd8b5d4ffbf67ea2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dc1c284f3cd681c94494c1c964196472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70f0f962d74e2620ccbb031aed0f16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55226d33d402b2b104a1713fbf1e4665474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2538e90352a6c68f70af551245207475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77563d18723c3cd0c0d8f3854945691e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461156e0c0e587eb0d937085ed407af6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd19a2cf9107363026cc04c09d2ad9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1211866cb09165b16cfaf9d73eb870e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e043e1022e5fef677786767955f9563480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065605adfb1b4b8ab471625949004af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386fde40fa7d33baf0458101c4ceef0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859f1866938428f4aa5245c53175b61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680f38ddce9d1a636190f057eee82b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22c2f9fa506326b8f97cf0db0a1c4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a41ca1419067d497ba6596e3684c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e59b17f599e6e319f3d0aa147e426487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28239b94dbfa7a94c578765a4136dbc0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbee074341f7aa748b66af68f07ff39489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a92ad9fb5d324518da153dc8fa979490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4db920b86109f288f752859784f98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745b9de1172453b89ca843817712b88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff919c129debfb895931b4b099c0a3e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d550851193fcb3eb0019bc215ab5d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad493b923452fdbd06140c38f71d52e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51556e08cbb7b035f0084d569abff539496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e654b463105beffb9c602840e9ad383497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34380536810a773bbfcf8705ead770d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d06ed2e4e32a59930856bb875325bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7d529ba169672d37def87e70369f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094ccd714809c7df0cd0688c0f5477a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe48683c40232984f3d23c3dc1c0b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560cfa246e5d7fad9104186258f43de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abc9509c4578637ffc7f38ed99e144504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3940ff671e4ca663adbda4d242940eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27af15835f0e36c8e12d003967bb4c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4866078c8835edd28323b4c3459c75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eea2dcbaaaba72ce33e353e1f16cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef35109e832ea373280f75e7e5bd663509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fe7410db879befe223cc053f58187510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c22c6645ee28b9eb7b6bcd25178945511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfa6a789647b1068ed3f3b8eba5487512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871ff3154d87b913391de98ec76d9b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0861c73f64d9117e315104e50466c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed476e0f1e900ac433bb8b40e11d727515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ada54b15876d40a3d1e7a5a7a0f271516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95526a5ace0fa7a360a3c8017435a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b3c8c9603744f553c1760432e40be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8c1c089d282772471493ef580b2bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282321a70f2517b600d6f6a453fc3129520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48db8b788f25f645c4e36bed2417888521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf0065a0f984343ea07befafd4fb0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9be40645f275ca558d1039c61ce5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d17e8da6e080c70cf744467628b37524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85132bed279008ce71bae037aa9a8f80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c26aff1e19fb430bd6235d3e784a5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7df326ec036fcb139ca8ad15f483f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b344c0bed688ae6fb2fc28419b9bd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af5a38d85f29632b35504f4f51d107529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65fc1e93d758abd50337a6d7774e05530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b19a3a604755fac19c567091238d7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74751e01afc45a5d54006118ffaaab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a1c717ddc1f1fea6a9917a3f192f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31dc3c178db5efd8e63aa6e9e5c5f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e835a028c4a11fe2b8895f4df2f299a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d477fe2ea3a558c83c137e5506afe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4725c2d8288f1cdf08e76d173f1a84b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112241313a368c255705397f75727e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54110a99c60f655c54efb05046a47c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720890ba187499aacfa467626989856540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265d2a17128ea8552e04c6a3b6179e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171cbbb04afb9d84732841151c82b9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090701619ed2b1484c49a5036aa2893e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9687864aebf65d61fd73518d33135544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26404bb15ba1fbe80c05f407480b1b2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56628fab4d1fad710cfcee99b5847a38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cb6cf8ef70d34d0569bc4b50631f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca44bbbd2addfa211b6ef85fb5481a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c259128e7f628e86796e68d6c62ec3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ed93278628683352a7dba9108110c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd0595f455ddea1187f4d1edf2a5ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf1c11b6ff60ad8d11f2d24d22dd9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157a739becec2edb0c0dca7da05a62f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f7dce23bb37251f26eb349b9121ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87670ae5034d898a537c432e6493a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af7f2654c7c0331e09358f20045b71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09325f65c498394c02ad16c574edd5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5df54328374bb3efb9ef161930732558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0386109d2566083fe7d54d564b9e2a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0011a4e508a2c997198712880b297f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b466e0d0f7a59bcefec8265292f74f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04ca6dc0b0d9ca7b67bb5fc5b15565562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945523c3fc142332a05222f177c335e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0adeab95cccde93e97094269bdb8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed05fe91eaefce855319989ba798bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719795cd14cb83c17b2d47ccd545f35c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063e7b1d6ac4a0fa9bfad41dfcab932567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea0c6dc9067c62079236975290a132568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0304bd6bf33153680836eb724cbd305569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e44d449ed1d87e4977f1e7c2b412d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fb1c51b35f9ccf149a1d9ca8b885d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a8ac62b3ca8cde42c17dbf231d0d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee98b54901befbddb9b7caa54b9323573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774482a94b461ad50095624eff42b6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fcc4e8f778f9596e51f988a49e4e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c6b193d445df3144c53c6b8486710576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf753bdd2e071d224d97f5c915823365577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaefa70725db442527bd9cc20706380578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3f442b49272ae621d690c986e0686579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623ac279bc654da8dce521eba60a73f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfcca94fff33fb42aa5599c740ef85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7cc23a10aa32dc8aaeaa2f8d287cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc3f9482a0fc6b60bd9651420a622a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da0914ee5c94b8b6e881119fc7393a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7150f8c560ade96351994373b6923585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb53c55a8dc30f2bd6b872332c31af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605856d1dd1060a6e225a53f5310c65d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff6bc95301e2b9a4d5d591c2faaa1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd967e09fd6a0b3d85036a9358aab71c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c419c646f47b1a5468f1949a5ebeb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa534e187b5f655ddc104c83e7bee63591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fb67cabc468f23d3d09ff1399e076592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7db5315c1f5c91339ea08db911d009593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99459a924833460cb8de4581d6721d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4edc2cc8992e11111ed560c36b00d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff857d1c409e877f0b4506656f13b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c7369f9b93f3fd3e3ed0c616e5079597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979c65ed246fa3ffb3d4a7735f4452f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a7e12969e0e7d2614618b5d1db4d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f842e7ea3b497429610c2b992da4061600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0d518645578dcceda4acd0d7fbfb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca76030b57bfc955061ac20835f33d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d747f7a62c5bad891309180684c78a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed090d65c60a67535a604357dc7ef9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5245708dea0b99b6bfe266a9fc17a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed447c943638338085bbbe04ac74a51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1822a446c793105eae97294e4faf3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e44adeccb60861c752988007baf910608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f26e584bbfdb5afc687bbf6a31363609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609bde873e0e8b0dd53c6a21ff64000610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0727168c709b4d04ceb08ed3223b3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fdbb2836b1fbae31ed284bd594df6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd17becfb1952782f8584e0da924af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac620c863ece15ebc749e746af864e6a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b7ad77d82cd53e22b773f4646d1ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0d52b8e4a02e18144f05eb52ca6ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24aab4cb53e1799683606ac72355dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ce76487c1fe0eb8bd71f04c8760d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e141d1a2bb9e293826732291dd153ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714060484de616276093f2aa859a40d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be114d43ee1979362d1de61bf7e241621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b7cf06e92ab55af4e5c8042f2f5e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2420636c3b49bc92c3d253112d538e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb09809a9a850e7e8c73e25b4305522624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c4b3bad81b9e8b02dfd2f56001812625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e5b9772b24d16c7d06a7d320508b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40bbf6070adf250b8d91d8c0031804627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f8b26347e55327d21159262c499a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047a94234e74c3d0ede1444ce3b015d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c0ae4cecff53a28daf859815f42b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313572dd7f2954402080f9b96e7924f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40aed551ce0bfbe38d0a452201db42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61821a67447811e9fe3650da30538cc3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dd43914636e6676f5691c6adc16f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057ff9a4b622c3921f38d0f38ef515a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffabe5eded5fc5d167dec232980839636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ac68922e48d997ed25116f13442f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608607b35137b96e3a5d84dd554df25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96f69ea8d728e81e464665b91cae30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659333fe0f275883ed19a4761dc668c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a33a23d036d50c5a678702e2f658ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8c8e3f2ee88c0a77a08db4f458d94642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86cd66a3b02834e14fc8a7c3666603643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63ad5b5901bf21fafb46b524d69f63644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51923e33d9e94c224f215df57b0d72d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4f1c81262f5492e4438c3502e8f71646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf4ec64d3ebced3e08cf27f7dc6ce6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce60424ca2fdecf4ea433a935a84fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638a6e109d5ee48d8db41b56f6563f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce0da849012d593d553ae476b7f59d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41a7d33b3c27e080f138ce1fb7907a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453eff3c094f50dde3bd40568bab7f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7e8e5ba00bd5ca551f33cc9cb8ae1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c630ac152a90590f6966032f260358654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d680a5f0243d37efc4d97981d877c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bca95b6e0ebe38d6a110b5e2a194cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f034e79922224dc57f41cf9f2cd9618657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d98268d8ad0924cafaaac4079245f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9bce1d8c079c512b37a884a12ea32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db139bb6c9e39d2123e35922fcbd5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69815936509206117e074c6196fa95b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914609fc47d242fb05f75f54f51190cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab822ef870aaf78a2f314256dafe8684663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf858cf64f95b8441320027a702fab8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97321defb55156be1931fd679cd230665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6357278ee17a1010b53c5d90969bb3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a820a8703b5127747d1a16bc0bef5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d18109e047632e77be095a13add20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c177b2aa97108ecce801156506f27f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dc045b1e4397f8c7851fbb511dcd8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcf19197aa5e4cf11a59fcf7b73e9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca50ff8d9908a36cc2183e685c6000672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25f7151e42f934be260aa23152d237673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88497aed6715d1299544690052047cb1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c76a7641bf2af1b321cbc1a86714d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d73b758c508b6bc08ce190f5d0d2c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869a0e74cc31d4451fb8658e18ac7c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064313eb1c5dfebb7093c757d1e5a809678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13bd3f7a6b7c15d333962cfd5ade0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f7702a412828bb1675f68a999ebe8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a40bb17d936ac83464a05f26bb57e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f7d54fee2e78881e3d8a178156b7e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762d708419d24f2bccf54442a8ef14a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b779f95b742ce1dba0231860b953b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990013e680c488faeec5c36f595c00f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8871588dde3e2d97cd855fd1b2cfb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ffdceb478b14e2004290ff97459e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa95d261f27fc1ef4008ae1cd964a79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbed92dba2269f8080e139621563970689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03298d5eabb9e980b314855d7d5a4430690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c3eca8c556b577b52ddc03b5cb222691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe621d27e37a4fb64ef6002370d692b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913a2b5db8c33554ae8fd8a1cb77b61693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5bf8586ce502f2ea18112ae4aae0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe759e5abc2d2b0b19af7a36dc1863c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4850e7d1b2bbc339a7e66d3de6a5557696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c3b766f7e4d7dbcff32a53e16650b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0529d43a76850dc2b4a4d1f1f76807698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2b1d7d487ce80585c64fa12afaa96699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3ce6db63247f86282a2d605f072f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c4dfa61b5afeb6cdfb869a803b2a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f83aa224edf93bdc53119d04e4637c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d9479691bb7a3c530c52b896aa007703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecbb357f5c627a2c72f8807788a635704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98e05d874bf812018f042353fc1049705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e87f0341a605647ad99593576d24b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0afd338d7d4f6cb570b4ca1d8ffabb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e534c14f65a96b37e34fdb50cb55953708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98261ca6e33f125237708dac9328e4aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1ea62c8035fc91cf6a07085a64544710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657f8fdd69f02a0c8ae7b239e14f2aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a9a8e0cc7ec3cb79c1c9989a7930b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324258e20255584af657cabd57aa4715713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ce0c88f210e2ad50bbaf6682d72dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddae2d7a0f7de1ccb295e2ea542384b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c445352dbdc7e0052e4c8327bc06f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2a387369d12c18811b1d78b6deee2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f6a9af9302a22a24fc5e91f0ae21f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b2870986a164e501857d0d902eaeb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43ee202e9f33ad0c1f6f95c6a38ebe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c8f8fafd79266a8613446cc4c1e58721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448521073bca915c1e31a46f78d87332722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c159fbea00338748f350b075bc301723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218cf50b845ade5f416045743728516724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904593e874e273293034f1380851b24725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e123f0a741cb0f28733749feb4bf0fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6f1646e32e26e5bac979522959a47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ef49e57fa3967884c81685734b582728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c4390d3a65a7e25c9f00464f44935729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def87cd3d1181d84227ac13547c6b0a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40f450466b2266722613e1db53d5fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47906d800f52771299bc9de158c6b289732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23b29bd82ac25b5aa24539412dfd87733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588e9629cd8e0780d947374cce64f5e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dedd22efd1c9c822e698e4ae92b94b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59bc4b00c2c776bce41f22e2678930736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9b2de8eb711ae9da28636eb416560737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0223c9a4d1cb3c03f2c52c96400096738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e39ef9f8ebeb39682e65833289730739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaf1374bb4d804b11d71541856f4c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3d0ff32b011b6bfd8bd59cee7779e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e85a0aa0e94716169961864b79446742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4b1cc02365332972c8b06b5423dea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201923272c176542646a01fcb24b68ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39d1e8fe09f427478ca09531609b9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480334d97d21bed01d641037bd5cfc3f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dc659c40354539f0c0af2ec27b7b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc647bd124a23b4e903d6b467e71e447748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decde0d6cffbd5ac0e00047b3368d72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d649b7cd27ed49f97894e691f7577750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857eea7eaf8ee621da14bbe62ac0d50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e900ec6c0050e21f35c1880604be25752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cd82b539987402a9a715ad63cf776753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77774c0972e83fbe523ab37728006edd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7389c7680e923e8dfdcb684db197366755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2a1e0eb11615f27618b3bd84a4490756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab656ca147b6b6f80943a3a57c200bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb96d10975c00b58eb92666cea690e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c7159d6419bbeb4d6ae43027e5c9d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49b11df7262d0286f6c37865dc9507760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176fbf7872f73e87781dd917c95c783761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac36240f22fc41c59e04c6e87da03ac762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cccb6b1293649f05c457ebbb415fcb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad99fcdfccd47b66c039f154fc728b7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c77b3ca2b3091c20bb2811a71bf5fd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffe764a9f61f472ac47653f15e1413766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015e50ceb7cabe3d87ce8618ba42ab0767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>