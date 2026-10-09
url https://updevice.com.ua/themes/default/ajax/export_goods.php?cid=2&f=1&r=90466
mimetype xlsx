--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bf375c8919fa35ace47e7d762e7c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afad0e45eb0532feafa82b7040127892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed22d4e8cebaf7e97d9b58f57e808a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c5c9b36489c0e0e8fc0c781acfc134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6d41430130153bbc9c35671adf0065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c141494a11d126250c2aa3dbe79016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91403623b195ba1dbe0548770a5ceac07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a027e279d1156bc5af7c3823285d568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48a61f72b361d3c6f841f08b0f19019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21d746a2a1aef8cbc821536137626410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf95382c629d31c26859e513f29990f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7aa13fb72248d68866afe302bdd45b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ced5a0f8ce6679fa2c39e923d1f0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9025eda9efe668df25451d46ad0c56914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba763c911a15146a863df0e33eb82cb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871f98b8cedf400d60c30056299c0e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9748509cf9b8bbc9aa3e334401e9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7682b2c162367c83dc8b0dfc6158f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898ac968c3eea324be59af5b4c8a5c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658be29d38d44783fa4963ab18722b4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b96d2e6471710b9030b6fa1fe38d9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037127c5aad731f09cca3d5ddc37aa622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b677c3c1c05c2db84614807b318337123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6509dff5e093a9b6d61b6d86c1b6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb03154dc1c0d4b9acd5fc3714477125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3d12e50e354f21a3d13ed9ce9412e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ac40df0e44b4a30d0b11d216d5fbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382bc26f7e1cda6af7d6ba4ee5b601628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0747f9d43cb4a44103bd065c797ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d4b6cecc2209f6b2170fc1badcd5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef03c27a6be5695f57d32fbd2dbe53e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1abd89838e6addef303ce7de22968a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee71056b0fe04e969a6f4debcad497c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb38208a843665a036a88db9fb4bc834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f774b60b9f05c3a49a6b627d8de791635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b5948cc1fddeb2c091157612365ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1585ef58e3df5e3609b2a5ca5f89cc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d24177dae809db6126738c91a161038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf06485c7b01197bbea4aaca50528239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7ae2acd40b051c4c88c8a4d010ed840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea013d54f8ad0b88b83a2ae77c431e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debc544f9cfbf210ec48e1d5b5df20742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a911ed7be22974bb15d41c517a964c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d3518624addc95b8328c7ebce453c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4b88668a5a85dd030216936f65a6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b45e623394333f37607d45fa36029646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55ac3dda75c644e3d40cbdd8f8c19847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8082c66295a302b39db63765f681b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cce944e63a27161942af7212e4fcd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bee03da07b072a7c08679d84155d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee00b7e4aa007a381a95aeea90251851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677dbe56bf8a72c80c4226d66e4368052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fcd7ec58ca88e1378da17a35d030f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f75693f57efe36b0b0f16a7024e1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380a506de843b055c2cf65edec260bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25893e1ca60ab9f64dbb7820f216ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e658569123cbe94277cd48f067c3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88341cd405c9d119db5c1bb3952c22658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb289aa1b1ae4145a37b9ea2553e1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815170902cae474520d533de47f916f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025a4719041999b1abd405f355687e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8945a1aaea5507e0d5bdd8196a966f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd2217d3074f9b2aae580248e8320e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7831cc21cd2258b13b0ca92a4debca164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c46c9021e0859d046ff070cb2c18ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca6c4d784b16168b8b6e316340c89566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d766ef7b5d993097f75210a3f2b2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba18616c789ddfda98d863350f4f4dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f3674601d6c5718cd8ddd2dfdd78369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee903f76c00a512f689314484c417670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415572030222f818330f3f8fb8c76cf771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32be0bba54a37c22f1fe02636a04f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afff4fe924c518f24a332f8835ea87473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eeb4d4e8373928179890bee25a51574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38ac10cda1aa4567bfcce02f96b3ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9901e6ba862f358ce94878d269847676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74851607821453a3a546c641c64cc6de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e499280141d4d2351a81ffec5146f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4081f23ccd1343e709cd380c7981579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95ff509eefc13ce317a00bd11c3e0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f03404eb6aaae094a68d47b1eef0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608fafcbd35429874f43c3d6635b2cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7eef7f59d82eb4d9355629a488b7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f525d025512423662b3ae3ef705f9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e47bc35bc4535f201b50415d87a1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132fe8611db8498c86ddc972882ee5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993267817e9c2974b6ec2b1020b0c4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771633381a6c1e8b3d6507af0678fc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f186c0cfca20aa35e677bb18a0a4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c084c66bf7a351cbe17b5730fbb5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60281e50f08a6c42c07c2b35127d54691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f25d27a840dccd1e0139a5385fe24692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8daa0b574001de324aa41049b693893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3e23016efdf8e4ed21edfd602b20e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770c48cf59d3649a03e9cdb311bd07095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912233d3758b59e5063b0cc0fe89e34996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd244d72c5333d0a007149b8fb4d0c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b62e3a5c0851129698b1ae428fd9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b5340cc2208a12f140d066790eb1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1f00e38aa5488bf5c7a8e957cbfaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85228b75932568d272db92b59b3a33ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a0e299099d072f1c423cd6afa7a55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bca0a1d52e9d3ccd1430936e0c114103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4640256f8b620ab26f593dab273300f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b565c8c752c61493eb41a32f505cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf3e7f3ab669430c2354607e15c76d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73b70c94e7b034b5d250f6a4a6e1ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3e48a54e27664031d58ecdd459143108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e2a846b8d78677409d066bc32953d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f782fb0c7d615be19b5d35cd1d716110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fbbb0517d05e516df050f43304f06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf4163dd530235a9cd8e5b951b8021112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43aed31b518cf2503752839a4f4a7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157be1b176d3b98821905f6c519309f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef347ba0e45d10eae0cd85f5e3c9c28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfc2fb7d92ae61795a3bca86d63828116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a34fd92661f1544adf3aea128f571117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297e7c821d32bf43bc0d7e53e9b4998118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990bb886ff9a8cf28b371f2b8090907119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5ff2d7f34da9955161886903b3a2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ca176e810e44b1422ac5c1b38d43c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8885cab7d69cbe20b7524cb2741d041122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90b426118949da4d190e59c506a0b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bd7d6f9c02f713e6ff0909d9f55aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc13d68ff5c0c416cb7b5234a24553c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ae34e6e9fa6ada6cb66e30e893caa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f844fb821e9065a66271d117c92fbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a8288bec6883cd5c3889805904f41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5051a833afac40d478f189a01c71b67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e034c1eb6b1a04efc7bcd210a6e4987130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f609954afae950c6f1904f5e7bd4b14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e1404fa4ef8b5cc7701eed6c9d4b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedce23376979987dc5a23e86e2ea8f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c5b4f766c23ce7f577f064afa4bf1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e5473b441e4b6afbb9a432514edbf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db509685496406927f4fa19f4cc26a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7826d8ab9039d8eda8c35003d629d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dc52c0897ff1940af89304be8701f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10745ee2b157468a503a8a8462d21c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ae69b030605cf899554def0084edc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a44464a01d4557b6a84d4367690d1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f6e7164131b2a294f455cbf6ea458142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1190e7837912184a41e506df54aae7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffeb0d6c803ddb6a78052907dfbf21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a9e3d25a17a05ead94e2b62c986e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2e518d77840423ce63b05428c7fc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35ff4548e5672d3fc89d45b8b846e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255aace093afa601b1e05150b52f5c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c631b1686766947798b5bc4b7328ba5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fd4a808963fd045d690f248700cc1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e37789db33d9204d1bd55435464cfe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a3f860851e2c9ad7cbeceb975e7ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fa558df6a9dd3541ac7e07e4dd54a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f565c4b274136195161b05da2fb44b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fcd019ace6f5dd047ce718c6ffa7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc96e1595b0fd5a37b80eddf28079b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959dedb2e624adffbd4d46bafbaa205157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30369a3eed74cffc62e5c57ab7828f35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db4dde472e02ce6e27d80e94c5e450159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2f24d66c80da81477b221c116e818160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f339f33a2b1282b4decdb4f881f41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb819bc671c9d7651b4688b20ec533cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5c0ce669c71bfdd05e8e9e61a209d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a6e97e2513b0a53547fb7faecd385164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccbe7b5d23b2a395c7714b42e4e8f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aa9ac9971b1293b42669fa334d14b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e024677a8467f5e3b03658189abc85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5486358644480e541fadeff5e1a8e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcbda97215edf4f6de990e2d9e60fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b6604515e380ff6c4027552678044170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444552335bf050545352a70caeb3c31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cb8e7864abb59e84239f4e9f7344c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2826485147a0823e0d83a52cae98a8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ddad1760b1aa3cd464dfd8b142434174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919f6aa2674952cb8b7f7cfff99b552175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4294bc45ed5c62e37a5d6aed27988176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17483f188850cb329a6e5af3e22304177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a25cc4057892770988d0337121ce3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06497475038a13c624fff8f4c954e4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af822206ab57f6e073e6bad4118c6a48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9feb9452dd3231a7f1c00982773c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33505201a3fa3f30f88035f3458591e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077d2bfdeaf9e17c939f5c886c4b3ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c5cce49554a61fbc9cfe4676e0f46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5c8f0f6a590fd9d077e2a49b0d13c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4df2ddc625cddb4de9096631682289186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fff5005f65eff143f41188dc91e36d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6124ba779ed2e4fd2d1ae70fc9f14f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323c531508a43a0b278095c030255ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370fbe5507f9a385bef461cead93d88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57cc70f2a58452f0bdabe87911413b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e23401186407531d9483e8c490e409192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76a50056f6017cd336942b1eda90c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23677dbd3cb656325ce51e756219f168194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d5314a056faabdec6584dbec666f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ec0c3d82641e63b8c4e57a1eff7ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520727df14c8cdecd796a64e2837d07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45152cfc396850557b6bf6bc11b76fd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda121d07f4268f7f3e24a447d11df3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394f98799870c1d63a0ebc290bd642e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b240621f5e7d5e0327a25c24196183201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449a79a18abb8545fbde08a365ba617202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256d3165563687094ed7a3e23918535203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8867c3192803c528f91c404a4d936f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcec2f64cae71889d8f4fa91ce06e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6629e1b62dfdf2fb705ff5a9980bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a0deabe000f960c842276d29d765c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4996b95a2d05312ffa5ad682f80c30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3b42897d1eab1c7b3dafa4e8bf058209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e63f7a8fc794c09ddfa67763f2d5cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d035e1c9e918d498c192cacf6f2a9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41b0252ca637808f74a5d625d6123c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd74c5fcc3789fed14e74fcaed3b0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ebc0b48e37f26f9c255030af8e518214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe3112a7287cb6d262060a640795ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e216a637855eaeba22c8a279e6a360e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516480e38747f893c84e04a5baeccb0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575d327c382c3a4b06774316c708dc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703338cf51d5f01c2bb64e8d6b9babe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8a314ff500f4c8388b997828d3719220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee98698a84b53797fed289a0ffac9b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed47dae7e5c190445f0f847d3755d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27826a6726e813108d6075b969026eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d90c25250573db5cac8f61454fe639224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b5b5b4678bbae03d2043286d1c035225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a94796434eeae5d07381fcf98fe92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fd170014b326533fc4da9aad59a61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e664e52083ff93bf215790ebaac0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af70f263abb4c3f59455a4cb6d3c62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bb4f10c5f0c33ecf54deb0e455ce2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e355b360cc8fdb724ce230ec5da56d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932e7d82ee94db62c4c2345ebfb521e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b765fddcea87a2683a0242bd8b1aea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e448d63b83ea834be873925402a43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3ab28a3bc0202f865e22c3914bb05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26238f3b0086edb11dd2d7d577b705fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf68f35bddb75df962811c0d750be8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f9828606e2ef40de3a0d25953a385238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18297ca5c0828a7860f6d1bd6cee68a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440203164488a18bd2615166d411972240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387f8d5c302d22c39b2a116e4ab1272241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aefd2a0c014f843348404fd96e9259242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedd90ba6b95f1d85394d1ce12aaee1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2470cae809478da4ffe9c0265e0aa7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01eea17ddd67205173cfad2536a5836245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1a4a7b7849b93f2b881a02c6b2d14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0163cbf02bfed106c352e9324d609c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b42b6307a7f7435cda5d97b2b5089a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b457193c3bd65be549c8c7476ba9ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf213c4bbda626aaf03718b1c20d050250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9f2403d5076cdcb1eb3a91ed2d7c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac816dea43093ca96c690d6e8d7dba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec862d12bb5bf56562ce4c1b96386b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb85e1f0e51156788081ae61213871254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f93bdb368b215301bd04b04d111eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e72f183e6a441b71a559e9cd35e82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad3bcd0d4dafe659c1d0be885875a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605504f8967c8ec13f2487e609d98be2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc80879ea28458a6c40aa751b5dc20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0292bbaf042706819f7cdbee11e08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93777070cd6c50594c6586b336c48763261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963bd1ef3077ca4c8eeffe8d301960b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743b462997e27327565021e6fda6ab1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c04d9250d840e342911046c142ac1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3af04c7d63c861e0db6fe51b71c072265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db77e718dd43f6a28fd6cdd59ba6c43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66394657aa558a4986859d50797be4d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c88cbd678367fef2a5b997b6fd808268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f810a805910cfaa473fbf749229f37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1512f0c665512b439d809445eaaf7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229829612397743f6e22a02eb6e71ab7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211cb3c0578fb049057882f2122a934272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3feed83e4a32d95cacaf47d1d4254b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c70919d48f2c4c6cbcf9dcc43a9af5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc3199010122e7de6c62e283dfeabb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed43ec01bf87c7206d73cedaf2b07b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4942c5bbd40a7f7505b453315ab2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d74d199a21dfb5c6893ed636049f8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab1a1de668e975170d206461295333279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27685035fe1992142147c4446e050bd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5462dd5d96f651c58ff9400e014ba09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1c78d8fc9e89e50d2f02efd7fb20a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4698af12a4f65ff5efb0cc3063b8200283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70459ff6db009e4571e6b4b06b9b4ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217b7ec81a44d362d67a5e03ff80ba5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5581b7bee70c839011cbe7cbd28acf2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75fcde228364b546e03de102a87b23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1128bb03805e144b4d5ff8103aad47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13917e528d2567f3a96fb878f819ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfb1c1d412713d8c2e94119aed8860290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c90059d513c46e4136dfea21f7369291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a69ae6e52e79f45952ce70a14452f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260b5be12509612da84455904f9cdc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e6d2daa30bb41e487bfd55bfa8ee8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a47ed815cbe9b3ca67d294f856e210295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7c980705a4bea1330f7186c6221b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd384d4ba2bc04c5846b41de39b879a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbb73c1efd32ec666df1f7261309c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663dc234d3a575128c7d1d31e6cab0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a578e34a5dacf965c30c224e896910300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf45f796c9d7e968945a901a282d4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8d43e27c416537330a6c1af10c9dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c949330328a1c9f6ad20d743ed85a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee970d454e8fadfab75cb6fe22ffdfd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b24547f7279ef7a874f79ca7eea70d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c85225efe289464aa48d4510ff8639306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64842852ce189cdb1114b33eec7471b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d618ac2c876e667cde95881bbeb1a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a03386ff78f3a036d12b7f6c65b72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060aa69f54d74e123b972be4a57606d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719759f14e7532739f025bf76c88a0e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da14facb739783a28da8503102832af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dec1ac66ebe9601fbf0b6b0fc8913d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94d4ee9acbdfa72c91a00eb4ca301e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7c788962be52a92c1026065a5b72b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e749fb77ae34a252f00e8097fa011d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9601f7d81ef8c5473f7408c8121b885317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c464351df326bc358da0d57d6b4f28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9616e2cd1055d6a871f45712104800a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fd0ff287993a7e8c182c34f89c91f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf469a4ced1f70028ecf5b97a84147321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b9fe89ce46792be52ae4921823a3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8bdd39f32c7e20f376000f229c17f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb789191958f27c52096db9cf41cbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2907e351c93204df94bead88296a16b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7f895cd7b0b3426a2f162bf404205326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e9b01c9d81508dd9f7a766bed562c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5462017a6d68715fa494810ca072471328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e242de4ea62f3db0cfa1c2ede78bb7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca8f689c599ec74a763f3b3d0c4b8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154325e6f1449a23a00fbdf2311333a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76ec6d42131984d4229dc97a3b1648332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b338e6a4ad28c713cae923558d804333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea92d6a4ddffd0b6dcf501c7f7287f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdca3ff7959340d5a484c0eecd57b98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16fb3ebd492b7221f26d3144c9e285336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878e0af4e6097ff6c09785befa7f67e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bad3bd4b58c333ba45beaad349281338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47d2f2ccc486ca8c4da7b60f9d36cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e221b7c363e9886f1f694d4e72ee31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7fdad19a3437c06050858c2b04cee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ceed01ca43e3eda85aff615f56676342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b1cf3292c816426c16ea35ab6edd7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864af3864590316508ed27463c970c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a64403a301a6a9105683e4d44461f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebef4cf1782f795c4d70414c649861346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c748461b6fe7cda1817567204291f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a84544a8857c8782b669c08bfe825348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b339bfb9a634cf79fb3d24703d3010d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca2e69757726806f2b6dedcc342a78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19f02f09592219947f0a0d2ac96f5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f31f38cd66b5613ad53fe660600ee3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa65b9f4626e7a39edb47cee972257353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bf6ccf91b95cc3048c82f57a53c98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106fa169b66dd3795348a9adae3e67e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ef584bfd0720a6786a8e88b4a4431356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16208a02cd6d784b83142971e4b80b73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcbd8409c575d9c0c4e0bf789e7743358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337de08fc87d557fc6ac287b6a323579359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8f06c938c87ee775acf12e632ea7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee3a18e038b63dda73de74718aec6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5ff602474a857c25b7486c37147a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810ce0b6c3d48afc210fe9f09c936ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe9d5cf00b5c965c2e627d90ef8d8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26042650d33d9c0ba2d2fb39230c6372365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0f17dbbadd767b2a53378d164f2f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1611b40d0160b651f3d8ea525759f98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c3549521cb1e1f6b59018a9cab5a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b573f6abe6f755912e47fad43ed8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfae1ff00afdae1cb9527347087591b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d42cd42ab2d5c31ba4fb1087924eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e2f75c062c3c259e848c3646b1efa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bff6e173dd33a24cc6810e98d1f370373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f10927a34e22a389b821b6792640a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91994720d3c674d80bfa47075acde1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd3cd9c042603e3964ce0a52288209376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20156f42083bbebc8e8ed21bba87d023377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dcdb8b19a094fb9d060b50e9988f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42456d43715b4ce6b75333da9a9b0a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11254b1b2c81bcc2c76fd39e7b4f9dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5a84bee490c8c0b08df4d16d9d939381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5bfc9bdec2b6c1025666a1003fc95382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc15f9389c4fbfa06c8baf19c57ba2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd1cd0ca6156eb12a5055b669aed03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e93e0262f08c4e0d3b5fe3e9efbd28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81055a11256e3dbe27554c23ac352f13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28054c160e75c221718d1d8cbf2e0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16581ef4e6a0138adbe3d0306c6b3795388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16ac3d6fd3b8550959006edff7fcba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e456ff14d33054b5d86c45fd195f8c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca41a3156ea5a0b155456adcb9934f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc7ec3287b42b8f1852ea58a70cbee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707190abb3fae4633cd66b9b7cdae2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90743bc7bd7fc1420268c57945b5a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b03f96d93e656f41bcfd73062a6dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305af9e20417b1ec157e517654e2d89e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6a61260f76334622ed522153a3b27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f4a7b5ad262e902c61bff4d34f3bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214e6b000364f1f9ab695332bded65c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81838509a3f66fa0d22369720edcadb9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60935d847725b73f5bf737746747213401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec58285ade9680e26091c755459779402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20998614acf5f6165581a56e1a35a8b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d68e44275fcc550652c5fb6af0124404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcb2ec26c687f49f47ffb0098c19c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf068febed564c39931ba5bf9cafbd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770cccb1efbe54efc5db71dd808c137407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bee663e714216279702bbe25b52d3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7457b619a7752b5ec3920c358dfaf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeb13ddb7d37a955bc2fc7c5bf748c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d62babbd578a5e4c3799688144561411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5006b7695c3e756184810868e4fd7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c18716a11c2ac5a6f30f48589153e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5a29ad3e06bb05e342f2e6815fda6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce77a8432b9d071e0920e87747c81a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e01f328100ce47dfd197705214dbc2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda9f1b1f9ad9f0a44cdff19c29cc6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f784d0c6f44af425ee6f98af126c94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488a35fcaf521ace216268a4fcd2b18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89000ea0342969e3f1308afac5b2f90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a128c3d3b7ea98023d7fb39bd369c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5da5901191be12dfb0b97234aa04a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec8a8b4639bd38dea0c2fab101c73a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b5f9c89d841629c5489c494e50962424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f84a10b9e0ec438b22c12c0b3ad5fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46d793cad0b3296c55f849c25c98cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba61ac2883c3e5d0c2371a1efe80c94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8f73ce338c1f1e1b17eaa668c88af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bacc9a2d55196a8007263ee4eec0d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55f71c70732337fe373ec1c276c78b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7d882f12998fb7d82fb4554acc7e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfd0ac9d0776e89d57e5ddd1a0621e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfac226a221f3b4fe583819a8d1163b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10224368918614bc191f22ae22da31ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee33558b8f5d92cf179f50bbb5e1aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3035db3998f0ad51a21c7f4cf58df54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cc95b32ba12996532a8e709ea4073437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a3ed796613f42be344489dd534e25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b15ec978efbacff3b1090ec0cc6877439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7f93ce669b42412c7d548deebca6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6820884b54a8c4580a54aa3b8872852441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db1b9acf5c20cd7370f11c7684ad7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda627898067860d6cec418a6143391443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd46c57fbb17e04a518ac02f81c930444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ca649c0b55b8a9303a962f21001b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db689fed45ac7d5ea022708752eb8ae1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb65cf8449bb2dada8694582f7b05d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86015f4334e1e5c309503ba20b045fb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3417005e9aa7c876d7a0a879a0bb7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a823a3a8e108b9ddd7a98b6913786450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ec4e68d721085c41dfd0fd5b4f212451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68a114954b35dca7d2daf964dee07a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e08235ac2d01f4ab8a7f50e046a3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d01a0aadf5cde58d2e7d3c4b814417454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387c3fcf20f8263c501894254f9ab2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99067b12469e39e715fce669c388ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952ce30c149ab9ba386a2484bbcf1e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dac063c1534f03adb899d8d939f1b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4e5754a113c123f707ee4c974cca7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c9b6cc9f5649c5bc3b753f7d40172460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77795a66454fb713159407db7f33159461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103a3ba5df33d9ecf82bdf97dbb6aa9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155660de3123fda001afbeacf425a13c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ab6b13b9cbc2ec03a244a02fa4447464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3a9f9b78b64a38ee36deac2ec6f93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0241fbf85edcdf027dccca0a0e7dd34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa3bc86c03bbf908eb2eb38be426fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f922a467042ab1a57f619601eef1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402a2d9f27a2c659ce0390d35aa7bda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66db774bdd650301dca597809a5cd0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4f7db1ce96e82f9153c2ff1f6dec3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bef7ad0b6a2ecb18439edabf160719472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4446c917bca3eae9b7966ac7f9886c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2c993f0b52850d8fca8e45d7a4c7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6014d6fd378cd0da40be3769805f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17aa83dd6807a7ab8646fb86c258a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b91dbe8e7f77924e9362dbec29836477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d6a5bb50d5e01ed8a56b972ad6725478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef371b2df90d25755345c0e1f958a0ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdca848790df32c87016414e9a37183480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1bf200624c9c86347f80e36ef0392481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364cb40fafe6f90480de71aff90f617482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d152585c83f69108e38aee3cbfe1d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd96fb67bdd1dd062504ecfaaacf66484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728879d5f6a6cad3a647d8a2ac2ea737485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cae3d7ac6be5f671a912e09306ac4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf471f2ab5a3bb9c819c49e2271d03d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76786b0d49fafc86c87dacbf62e6830d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065deb5a7baa9fa94aa38190f5534ec2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a18fba0db0aa3ea2ae672dcf42738490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8ee051fb007acdabe525f0eebdf62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3736f1bb8b126ba6de8006a077f13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceca12801a57dd730a1972510a23f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461a664af2d0350056708eda6a5c118494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fb16dec7037188ebbbb1e7535bc66495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963021f31ecce8b650de8add930a1de4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbb2c16ff4dd8c07ca77638a642482497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b3e4013d1ce55c0657b5964527294498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fecda4c74c1e8b925a83a97cbe8b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6109293725c53950330db2a42f28d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1039e1e048ea1f78502223170e095501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c439d08a5975c1b1052a4845484cfb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273b718e46cf552c4e3e77ea2ceda3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b88b29b348ee5a7227235a869f1e06504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693ec8881ee504cd2dc27d3373cea81505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078df697a225e4b04cbb915fb36d7781506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0dccde54e6ef4e4f72d817c2ad4b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dd7bbe7f97225514aefe5416e6ff1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3300758f5aaeac4c9fa4d365bd30c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcd1ff798b304b180dacafdb61a9bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ef8186f468c4755f068fff4009e46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660e45f3b80cee315c5e2205c0a06ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfdac4ccb55144c3a542e0d5fc694d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9401211e0074dc25bd3394a18b0c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e528ffac74998b1574cfda2f7750dda515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7232b1edc3b4963016e1ec8eb6aa0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0643e2d8c4db8cfeb869b5dbc896d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b8842e2cf6272ec69334e563db66e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66adde57e00fb0decac09ca9f97435e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710f62334edfee06f2e2dcaa66a27e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e1cff4d0234f6a611bcaaeecf9787521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30636b3e3935bf3f0b93b43c304f3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc09a833b3f87d2e6d2aef221bf8c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ffcbd78800a8c2b31b1182a012aca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbff7634829c6f47d28c424bcee4f25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d203264a6a8a41d917e24f07b5103b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4def0486ee136bf275425fba21a67527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b8262d4184b39aab483c78162b0e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc34cddbdcf3c17b92ca29981fc2b7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be345d55178cfbee0e79338bd823ba1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe587605be9b109467a7df655586ccc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df136fe39808def4a4b0f09defac4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871be32c0734f14afdcd39317f105fe6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ce6b8ef8dd7ef8acdd1e7fae9da89534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0781d969ec3602c1d7f6eecd33554535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0478c917af8114a3f595d2b29ace7ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a489450494c0f8fad7846e6e80b4de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5740c497abf92eec564675d8c3510538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81404c59e364487cdc1a9548a8bf0ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803754b63c7deb30dfb2be4c6286150b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435c92054d83c5be3180499f867ab86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9552f2374ab7d0d05681bf1629c32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06312f5a41e09b7438ac693690937c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f98c3b8cef396b637dafd47133bbde544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf116ec4a4f0e99a839d6e3a205b30e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2275463aa55e286622cd29a205aa52546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505381cd1a095c26943a822e7b260e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050318fafe27498d432e9a8030e37a85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f7e303fa640cbedee18e9180d97a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6af59cfeec156be17f4aebe37ae834550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace62d2a15ee820926f3b1ba074e6e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ed378439626e21ae540e9abf5f602552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f52a8756363a37e0c66d342b399fc5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a1d52a3b8056497eb68124e450de6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93607a8547d831bc558204949f6fd4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dad01b392c85b4cb9e0c1a70295466556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1d4d3b6f459621c819dd8c90f3ed6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd557e3a6ec2f174adeefccacf1958d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdb81c6995c796a95bc77746f312b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b3ad6e1a39ec8d23c7abec44962a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98db88f6ef789b84ed90400fa3f23e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b4aa177e742b623eb55dafdeed671562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6012536c0407b115f23dc9db0da6805563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36918bd58a9fa6ed13369854b0e05710564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae38928e5c3bfe56440d51acf649fcd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c59a2f1269265c457426b974064bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59af3329147abe28ad738a5c728db67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6555a46edeb4ddbf46b68109856d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d60b4b85a984b44c47af8aca697f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eef09d21f9a17de2baf56215acd16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11850ada52376e06179c69bae06c6665571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceb6049fb85af73a401ecc449c5dd2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342e898004ee4f354bdb494ecc77635573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791955abb2e4003b3cdd97d3b1b3141574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1563654d23f54bcca12a179847dda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea61d9f878cc814ba400a965d5302e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f773c9d3c9a3d9d07a593b3ed263665577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaa12e671c9d7ce174f72474af2302578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a4d88bf7ebf844835f55dc93a975e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7a3354f911c4e81d90b27b8f013ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3a0ba1c2574276795a7ef569febc9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cd3d01ba0f4230059cbd5705a6993582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f008ddad237a7d0f6d2a6482c46bd59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f445bcc1eba2338b17268d19df2a234584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2296f59c5aa14123a6604b1f7bd9a9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07694c0eebef381504d6d8a8d77c20b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52970ca29c2da1b4863ce8046b625037587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9cf507c831230a71e71676b316d60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3112a5e2a3e91ee260b35f30fbe93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b86e49481e95eaaa0f6f04c7218419590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9fe61804d14f5f2df0db2de9eedc4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf986f6f3fa6492f940181f4424a7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c6736044f071e3077cc2e1fae5d24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d213add595e34f865cfc6ce07b424f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c55a730f4cba0119710761fad5f02b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d5b334642af01d58879c2d82f4aa0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef90aaf5a9e0aa01a1bd2985e7f28d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6c1b83846771fa7c4dc512509cbfe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea33be5e70fd4dbeb035465629073c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b12b253cbb885329c29fd8772da82a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7814241ffe509f7bff1e6cf6d3fc9aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c6395dafc96c0908dd8c25363626f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd303325170e7aae4be3f37618134ce1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a17ecca2a62208a06b9a2477f25cf9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c3113f93bcc46ab10197843dd78f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214c53da4784c46d898e5ac10bbaeae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b97b667e4d9b983c713863183fef9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2d2a36761a230d9bd2610e0e609c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73eb8ee680ef5aacc44a6b96e57a91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b005b0f6dd39fd840647a759d2b15610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc01a6814622c3e0b31af76d959f798611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2441be637d57794fafa5a586076b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246b133c028571a6a9c02a58b12a605613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cc88ae28548fa8619c4e52342a9b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227075c00d8f4e0209d2919d4a74e714615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206593f9cac4c09e5d8784c04c19b087616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8d011587ab4350a010c80a80a9ae1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad33019054047b17d678cd74ff8bbc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c790533eaef7cebfa4363da041eb00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c96ffadc55bc538ab87895353fa63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212a035c24da1fe1e8d782af1ca3a34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86133e7167e5c2e8f4f6e344a438f68622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565319fec38d8b00d191e58c1d349392623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1a501c8f78a4ccb4877fdd42ee581624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b236efe252804a3b9c6e91328473a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7acdf8dfca7ced88d04a7b9572f6e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce1cd064bbb3ee1dacddc7db8d738e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c65165855d55b1fa974b63ab214cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4169a5d0556facfb6b3a080f65fa680629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751396b92998bc2d0668a71512338233630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3991d5e17f4196fb4950b3e7d65a9a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde163400e59fa466ffcd2f1b522090632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7bd136d71691904e82a38f17f863e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b32a06494ca305221e2a8b8bc711c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5e22dea723348b63c249b68801dec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b594eb1f1bd3897eb2dd3eb70241413636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f667cf5de31be728e7690cc3d23934637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a7c944e9e4fe9048349dc18864fc5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d03bc1c1d4f8ad0405e60feb6798a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36e2e9429c9ff99f1540c6e73c6520640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529ea5d8e54498e057e4ed530b55c80641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138cac1f5fc32df31754b61ebf38144642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cb468e68d7c4cf8d35221774ea0b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413300aae157d28d670f209e7c196df8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cec67a17fc0c2d2b3a85787dd82456645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314f06b4fe97a494aa94ea346422aff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cefeed6dfcc4f4c9fad0d1e67f43a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95378e86b18e8adf30bae42fa1cfe00c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1483dd8dea2e5b7f8ef62f8b4b501c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9bd2396d2fad1a3fdca7a75faa754650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713cca60d761af8541c535906e6de86651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cef75df467043469deecf16ea9de7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74e35bf4b34707b52d664a4c2064c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800294a6375590d8b9517c641af5229654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6609489adfa551b3f3aa521ee9fedb1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b3db57f2e420b53a3486537979c1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd26c03a46146bef77db5b2ac420adc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9b8b2e8dd5b30d15f1cf4a4148ab2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ad27d4d8d94d444779fdf41b6e24d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75e32e224fe353dcbb5956efef1033660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787aca24380f313cb9261c1534394fc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151095c2ee70e4a807495d5ca26c0b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66728951bef94fc5afadf2f11ad79416663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5efaaab4fdb8deda2e9e277eba2d41664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369df18a29e91d2189aa588f1d5c198665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44980e59aea42b534d109ceb92b160a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe65837e4f610367b7455d2e962b5b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63055d75885d36b075e2c768952de2df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399abb7608bcbfc55b4ec1d175a2a4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddfb896d08ba21b7616bbc328a7853670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1768f3ba18faaa473a56f41c89d8fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287c9b0d38b00861b714e4ca7ff379f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a847b0f0d9efd38fdcf1f87386ae3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fe3e2a253de6afe0bd9f4030e59af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c86c98a4284b61de6ce163d2836aee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223b8b0961ff46e2991e2c7e2ae8e66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8012ae17037831705174c1a377facf8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24988bac5ac648c0af40ffe095c08f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc84d2be1307ecb687c8a05d7c9a47679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ad92407dfec2e914f818e2baecff2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17285c094d2ae04899cf38de849e9d41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00a1e952773f8c024a075f97827481682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a11cb894f8afdb3f85238dbc23b53683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25dbff63f0a12efc74fde4669c61d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafd5f467b62e27a4df4624b5d4af9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080ca85215ca5f632140033b64b2788686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ad77878b831ccd6ea5c45bbb0042e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691dae36d86500d04f17434b084b84c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a53227aa4ef6289fa305a5f4ef6e09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac60bdf6a7a971929f70920d64bf7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad905371ac3ada02d9d7b22f2fec7cc6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8bfd53884e985e855f785cb10fbec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9295d934bb8038076f4772e246f93db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7690ef2cc57248cd5070d2e4a9f4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc52d4940b122248f48e8e3d42e0ad4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20680b5f8bd4d0616f466db624ff42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9eacb796f976795eef53ab0a5816b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a463547e738bc6a21fd1975cbccd966698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c9c033057aabbbc08d80d54fb0b2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3291bd9b8e19f476d5bddf966f9bbf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462d4c9177ff094115788d5fb4f5467701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc2b40a1aa266941dc0df5ca2e2319702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d1cb042e474760cdee7dac6317759703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d08d5f8d50b4ad00b6d22c81287fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130eee100480b42d241201f956b97bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fa77385c177137822169d3892c72b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a921d1c893b68e3a8534fb3780fad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e32a3b8316c65a87de89506737f26708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f718ab70dddcae9aae7439215adf0b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ea099b49e24b87b1d5476863c8e78710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e365edddbf45fe0ae4834ab5346089e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c658ca1fd1c3b9ce9d933c87247619712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2da91419e79489092d0a82e5b24eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb476e401be22a5db6d55650160097a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697013fed989439b40d50043a806592715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbc5fc326613eee24bf689a9e6057d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78938a15d73ce08731156c681aed63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed2a58fe2b0ee18648ee6d7a39497b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d327906b66dc480b8bfca42d104872719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dbe2c736e1bde88e49ad3f1b59924720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319c07025ac1491a01abaf74f7cba74721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60a3ae10866f9fd4c922e9f737243e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93980e848cd32baa83d3fd841c4b9b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cdcadf42c182332dffcef9ea38843724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988398a4d3610c295d4779521f506648725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2284489ac57e6ffcb70b459c46daf13726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e430a89d909769cbb74f2168f32d92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a669f1352104ad6bc1c6987b4de2be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3c2bddbbd117bf2133b3b5646a892729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077755b1477f38b77a2c161fdb540b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac7716742b29a0704c68d89af17de0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8b7f510fa9c852f70edb71ea2e6c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d258690b8ea859ebc2339bee51fe9d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1c84f1f5456415ead6340d6df52b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d47003282ff31895132e48dcb3f6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa33e78ab1b7e8efa9d3087b675f57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e775fa0415796287d9fc3720642eae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf9456205ba91f0d05efe34e4329c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d654ba942d1ecabfaf2a8b3b083427739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a44c452f1baa49e695b04a5765433740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f0561a57ff2c95c0660fb0c6a55ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b4c89f35ca15ea2c6a9c2fe45d61e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e04636367fba15364dc1dfa185476f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60adc1be18a640ea53e9fce1ef1144744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8a5efee1220dcb983f3ae357bb354745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6afac6e9ca358f3c5b9d372f2ca0d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837746ea9b377c9af4f23d582fafd07c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc139ffe30c90cc2891a039923daa12748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec56295e02c234f3557c9fc6776c233749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39435f80d7d84a3989704967c19bfc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ec344fc174af64e9f1bbd7e83e404751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88ad575a2a572aaeb77bfd80e84058752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678121eb49b40293a1d5f71d99fe363753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1092b609655f08d6c38eb224ce68008754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cf1b54509d2033a883406aa2abf8b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564986f57016face76d413d57bd248f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987035d4fb2a653053cd1410cd2f512757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd5a77f569cdd75c140eaf19ee0e1d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749d1a7490f51f47f35781d6abb7080759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffadfbb81001e8214f976c31f305a4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a63741256b64c0a750a168d80a679761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d713452140e5f4e92a40f0b2692e6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864edec58079070bfe300738c161605763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aee4c60002dccce19b42260b6bcfd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d731b3089fd7db1f34f8cdce874a2f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184e5a152c7e422bdb62f54ef1b3b10766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a08bf7a869abb6b1a7d2f9248acce767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560f62217dc9904f7dee4650be4671f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ffec050ae87224892edeeff2768a1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b01b5aa10d43fd8f94283713e14c89770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1994bf05b1acb9e0d0a4a256d34a8b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1c76b21b741df10ff0b4e48eef004772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15c8dbb1839631c1e972d17555315c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b42d91db06f2b85a447a4ec4a6fe19774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df75101fae3bd6a3a35230eef9c7373775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52acb5ac854fcdec61600b832757a8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acfc79992e70a13e63c347ff738e42777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc93026b71532f2fac652f64ba15881778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcf818808d80b783c5acc3b46e510e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d794b567dcf0fdf45fa6f004b66465780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bf5bcc9aca60bb99a62bd02be22ed781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a616c1a0dc267423cba99f4b2874d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9adee784c70c69214b4b5c1577602783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a08478f46c6fc225c8dd3261aa3c25784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abb480a5151a93e101c631b964197a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0c10bba432f133df84deb46bbc396786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050d388e33379681ebd0a4d013c878b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19d926a947466788481155d07a0cb7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106c3be643ae0fbb5b9f064590c8fe4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605950a282c7371c41f5d78de80d2086790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5125c097cea48bee9d37487d209aae5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832409cad00f776e5a0d2cf69ad3d71792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4884385dca5d4b1a4347b566efd1f4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01942f83e197e28a3fa0a0404ef0ab91794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0772724fc6d0d37f2a45f8c30e66198795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14608c054c39a33b4b65dbc286c39e46796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b213035bbccf3274c93f6754be81b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b5eeb687bbc68c73cf33cf58b17c7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bf20b11db98725dc9c577190d1486799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5db346f863ac0c6b5b015e65065ba2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad409a2c522758caf23526b2d430dc75801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f72accac31ac9f9e83d1e92ecba51802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e02d3aca0b857ee059b3d5b6e91ed803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0723737fc977f63105e914d83eda027804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134ab587f9aeacb8c98a0e632b1bdc8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf764b180f0889b7851b3c2412621f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f7bac3355c33252e4d1ecaf22be2c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b434a5827d251f092dd21751a6a4fb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af22084aae513ed18d2f9e801858a9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48260c45c0c32962f9256dade726af810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8280e077f2d1fdaba0cc364ce77332811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7540de9348e236e8340551cce7bdd7e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a96442c707afdba9007ebec04664ce813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7032316fe003b4d0b164ac528ad1c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ad89600a226262c19076968e32e52815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fe503f44e398e10b2b4429c183d75816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dbe9203c50d6746a9d379b0b81ff1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9c485d8b6f34adfaec686c76cdc29818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced238166adb561972b8f543cc8b88e2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cfbf82ac34479f3b92c97d8ff203e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febf1684eae4639ca06b633a1aa6553821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd413591ecc8537aa107408229edde11822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476a3144e7dedd5e2632b050cbdc99d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91356b7927036af2e8a3151f3cbbd7aa824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef9f37b98e53baf796c858cf410e2d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b61fb2122ef1150313e3ab8fb017c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cb03e71a2d70cfe6603ae6e8114fe827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a57e08ef41a676db5297ef302d5b4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdcfaee5d0f740e7b51ef1aa541531829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461150f57010335b6d58d59163e5f83830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b27901905da1045241f43901d56eb7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26d86af114b454b02932a1ccfa0a63832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaeb5b47127fd7b19b52d7abeb61ba2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19e6d7d7e71a9752f604e9ca277206834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed668de5106f3af6ea44ebaa2f43a8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc401ea6643032092de4d3cd829b97f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f55c2877c7792a8c901ac0f0d8fd6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb751f74659c6ea21da9e6364992c26838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980d577f52aa9039de3f20ff38a97c8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19651b18f8b31278e5c27b48998db74a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691871b54a0bfef79d7ed95366ba97f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2308477af9a7e3192cae98da0e8fc7b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582044cae1367eec6128cc99cb05d81843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3a1fad84293fe15135f22b5c95f501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46810d57304f515de10056387d3a06062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822ee829c87c3fd747be45e15e69b6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0c889c0f795a6ae72d2b7b0da07a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26facb40488e17dd9a1ef84fd80254d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751067f847e145e9964fd22259d755a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e63ccbf25102ccda453bd8b493b017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1357c4f75c6de224c79fc295d433e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e113c376d639ab950657650cbdb409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0e7c1a30f8e9c7c0320a3a9eb524410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a3a67791743e3ab34a1360bd852df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e0db1e68ec1ff2127792ea8363b3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cbf292ae50195cbf8c9db241862be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dbc5117dc9af828e01e770a7c06c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca0935ee397bb784699fbb0813cec015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228c7987c5470f94c70ce0c9a7fedbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc9439a1f6912133db74846517bc5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bc1ce768aff99e2ca63929d3a3be118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a3ffc73e2b2dcdc13112523b9dd9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b890fd93fd37366d41e8f3ee50d77020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99c6ed48c62d4d8424102dfda7e48621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78589979839b55ae1298bcf9b63aab8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632bf08848751c3a60a1b543b61f30223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea289f4c3893a2035efe80c78a88b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a38b1019ecdf9663996373cb00a6c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6016a05d97e3401bd83436d2367270526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5de55b97cb516f18f1d0c92f69f0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242b8171c586eb4d779b718778d0fe428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d27f3d2088a564e8a1d016f71bb84c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543a71ad94e204ae5dbbaece773d3da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5328585b193f5652814593dca1cb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabef0af26b623b71e643004fe564cbd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513fdf5089ed5b0b7081727f92a159333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9503cfdda6bf54d9bdb28f2f31983834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1f6e7cced9ad135d29d36c8f7f8b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d521c29126dd33a2cd0f6b933964436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde09332244b4727f01c1d78cf5b3ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff8a17ffee951db285c162147bfa1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e94bc97c8a44f571806e6ffbcd1ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafef85897ef8e917a8be665892ee2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a70201cbcedc1806bedbcb4078188241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652b49003fe82e14116bcadfe7c4d2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443e2a66235c06d9cbc6bd5fcac841043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c99a56276e0bd1323e5981137462644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2411db83bde7b6137fc1e3ff7046fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9d83e778369bacf63abdfc6336df246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40c8cd22b63b454a2cc163d43433e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be3131e415393f1a695332ab1da7c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbe8e02980070fffb28f2370cd846c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af133c5379adbff5266119b51bc7bd3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aa20d914ee0a27fdf65e066751c3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48c01f06a7fa07f8eac8d405146e9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615be2875e6f5ffd6bf93b3bd671480253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127214b439436c9ed0c19582d73d1a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93ab37e44e3ab9282c0b00166bf32955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2aa96c307c6848da05cca822bca80456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614771801cc781af5688f53daa881ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc588ac8379c86040e85fe13723914858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd6ee04b445affa911d802d0e3e3a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1402bc211dfccab621adfba3bc5bf8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5903f453b1166dddcf3c4a5d3bdf9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5cfe6c374167c948a13ea3ea0f17762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9836e34170d38f955ef3b64a8ebce663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2585a569263163e5c75718270d95a2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1962a86494e4b96c596055d2af09f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2d2f52e2c889f36a6bb606833d32e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361422c8881f9755649ee30d510400e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d457eeba44d7be7a92c6dd3866826d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689100f4b9c03e660a5b77829314459969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc59e8a0bd919bba981a4595883d31770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76c6c73f501ad3a86637966beb363371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe87822ab920afcc96a3770ff691a1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a036105153429c59964dad59151e61873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e458ffff45f27013906c828aef776a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273780e1b0d7930ec6b4df309f6ed8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40f2af00a961c8ccd46e9160f0f4ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86466e6bfa210a444b7754cdf4733877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786649da150a8a3ebfac386d784246bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc661246348b4f1c23747f3f31cd0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb14d03380c2bf2375d2ee146dff5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f85b4c9a298261fdf0e17a8c1b44681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44d69293c49a14112118998a130dcd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b1dd232146331894b5fc3db187be483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c274af4345b3e5125acd59aeb8b8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aae268615f1f276b2500313b12a0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7f29f4b7f26dbdd9b3eb0e1939de786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8346c16979638bb0d4e6951529f3b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07131477f1601f73066f50a0b7898388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f546ad015dd8a8737c9595af3180bf589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287d7a9fb12b9a12a010434bf0d2ba790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901976760163d15e77807006990143e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25911c98e7e0ec74112a9d08c223dc6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a48e310bc68b5bd6fa7ba91df35b9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80309dd21c39988e53517d84bfa60394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0401c14322622bf5bd820cff112512395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1360315af2832f99d749e2c6d75e1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6f2ebd0ff786c7db7e544ef8febe997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbeebc7152f9772a51df476d7324ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196db87e16befdbc89e0993a86464f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb5fe625ccac92c52722c23f1e54cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368eb0cef143fdc773e547fda98df4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580d272470e22a9debed06247c3467d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14979472d0f02deda24858811e06bc69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da445edf3c8617e18c858a6dd43b2c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dca5ebfb7b98bc7e34c887e8da08f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba55f94dc175e3fcedf9c734b9f6c2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8429e2b2c27862fdaf29ef69f9d39c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47310e2f0d554b690170d5198ff8b4e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d0ed77fce0417d3185a173fdcc535109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4fae645a89f2a5fcca53bf4ff22c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755ac4de55c3fdd465a25ca2eb99e12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd33df0003ec5d16fe695d40ff42fa4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e54efb0d8f0cc529aad1901a7e8413113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194211429dd9cd1f62858c17636481b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289c789c4c682de7208861af631621f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f58374b27301d33c098b2d2bfab8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97156aa6445d4d28d6e711d331b5a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e54dd4adc36333fa5887b039bb89c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ed4cca10efe4071dd45506b2d78c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b3eb68231710f521cad5d19b1d40b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d95bea60b75b47a0f787699f433574121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db23cf2ed2b63e1855970e6c049581122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d78c2782c423674e3b9e0e06f7d45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f34b9bf6c2ddda4f1d0d7fd6fa634124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f92e8f3cf1632185a8c49d74374b6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b15b4de58e10fa14c7ef3fefa6766126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cf1b6c090baa8ccf627700c68d71f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9da4d2e7117c5c41aadd1f127f7897128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f225867f55cb1d681c8ce28abb1aaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211146926d0663d57ba52974bbc0157f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33958c3af5f18ce298fa35fe723bd6ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4adcc32ece2e4d9c60ab51f3741cd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f195f331cdc271fe068876729bf76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab833b16b0bb9b1ff42fdfe9c9de9c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd595a049b953ce9d84d0c425eeab6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226aef9a095e2abef69dc2a38816009136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4bfeff352294de1533a991f09dda0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c59848edf0779c54fc56a8940bddc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad382b8b93f9c5fd906445715b3b45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1efd96b4bf121e2df2a0052f9812f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeed5a62b7da4b03e71bf2fb61231df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd9bf8f8093a03194a32d1e8b7cc63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28045617ba232c1a80a16eb1f0896e57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a373a562683b031acc2d666177e2a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a255cea20b172d7df0ffe42737d8256145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef44994d1db741d8871016054f03b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a664e3e8d9e9f58f90be11c250fe827147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403524c1e0e40878dc15fb2106af962e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31284f08bde95981cfdb867c57944e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355e2973343e296910a87a65c118341150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f7c69113397c8ea1fa7a54725daf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263720465fa2a76d75b13d70ec7e2fd5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdde3ff597a9ab4334ba8dffb8b6bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204b868004f4fb3fa524231f1c9e842154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6ee0f5b9f5dc88d57fa30f18b5f9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a3bb677061d1ec720cae58aac4327156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85393797270108c89496db987bec92fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5b030491bbfaf4098c94cae4edde8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9043f21b488e12547e2855fc94b16e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab12af33b30315a94c36a1e36217b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad04bd921621df96a8ef2ca97f15a9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c983b55ac0037a917e3144fee1f088162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d6175c389eafd414485bfc6ab1e58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0686f5fa7888d98cb7fb6c8aae4a75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a9a5171bb0bb8113b5b83e51a5657165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04878fd2ccab3622e152908fdc7383d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786494cad31d82be3581a733f05c862a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e08dc6508d14a1fea3829509a7c48f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5268eddf421edfc27ce96b6cffa5438169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d3bd2dc1b714863dc0bf1d3a5b720170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991477fae662ae298a8297ee8e667140171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6bcc420c24877baff513fdb6cf698172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38ca6e7fd60d6936517fcd41c3d4f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778b4614a8620871c2db7bd23732f65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e25de12c0fcc456c551a7681479c19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4b16b57f863467bbe3b32f66eba7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4b0f95ac7415a88c02d9ac5e1b95b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaad2ae5f49f0404329e02c56e770ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b0747161beed8fac7b86ad53ec2b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d59b5e791e9c2a41bcbad7d227388d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19e61251a70a5b33538970273827f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc995268c9860436e569ff1d7c3b1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807e7b0f1ec814070dbebdd56ce6cbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43fde8939bd3eaacb8290450d2253a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044fd752584e06128b3c5ed4f8d699e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43aa0c012db5c86e69da668eabab3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb2f5846e12afc9c4d8df9788dad5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68e0b400644dde8c84105e3ebf0264188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cf6e91a78baa6112a4656e62a1659189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1ac59390a3a145b0b1a956c84d62a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9baa3574446b219723f2ce81cf658191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0650f05b187259ec20d8ebcad1462f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c658e4af6d03b5a4797eccd6a877136193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b0b18631c8a4c8141c0da29d8ae16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f7b42c0e5c15c78d2b1e93298ee92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccb794c5ccc49b17ad2152813fc063196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da31e7cb9e2f64a16017cfa0ced9c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cf48388fbe1556738df7e95d6ba7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4875478e9a42b466d11ba3c6548dbda199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e46685518ba9ba7fe049d990cd690200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee0a7f47b15b1c44cd433d8682d3ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af02324b1bd582a1d201d6b55c25f59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f4e774f1165940dd5c15e3beeae46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470524e0a1bc22b6a225d55f85d2c2cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869ba900183448b30e9c305c88a475b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd49e883de06a5941974fae70794d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a321338205049f37686b37bf7aca539207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9ace5a436aa13a236558539cb9f84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0e11b4a8dd4d8ff02a9ff4457bd85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0f4d921ef5b2b41441655f6206c18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a755e35869468c4dba2191a822a3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d389fd5afa0764bc32ba98e16bdf3f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ad2087fec38c7a684192c1a4c6f55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1a071c534986b0e81d63c71575ce1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a584fbfb7b8c66f8b11dfe9b4dd5f10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51137e76f25f3a1702f7bfdd18632e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202cbcbde964f75c75aab4d59e89744217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960fd2a3ffcab090f9fcb0e45a6baa2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8fc5a00dc96e6bb27beef4e0cf162219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97455a62d86375e40628adce2c5d6fe1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f4bbb81c8d552be1dc8357da789c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fcb99e3b38c7ea5b5915abd02c17f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c128fe4bd5ffc3b5c7f63fa11feb41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411b248f725864b99705a847d9d27a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcc4daa15918a7cdddfda0d08ed323225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdf39d89c44db440ff9785ee07ecd6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7a2684341c384cbfff67c7395e4b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc596283d586bbcdaeae8899b4d8f3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cce4c0e1d20b92847156a887ca415229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931e85d5328c90d48d2fbc3c88b56ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b585505063201be8724ce51ac8cd8e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674fd145b1d7045a1a5ea765eb7b474232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435628aba41cfe373f1e68e55dbb6ea0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c30328d7dd3397dd792770ababfaf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e88f7c0f68206a0692b1ab48d45cba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b5d90aba23d0734b19072a7765263236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b8b7c8d6defe274a4301cc5d24605237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c9521d0255a147a32ebb166639cd7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2bc51d6c8ff5fe6fae1998a829d59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c303a6c325d316334b9df5de3c179240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6d9f81cf019e45d66f2a9efc6a41b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433f192b6a38eafb25765c43969fec0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41e08e2d4a1f80dbc4ad5af1e14812243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eda22b64c3df135d53885093ce51eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93153b7ae4e5cd0c1cf3d2ff6081fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b5c38af02566448c054a86c9eb99d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf9bd3f8759fa65143c7ef15419d97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52030e3ccafbd4142de2cd85d4916ade248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbdd14ec72ecb05ba642ea3a96cb52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c505ffa7a417e571c24387499a76ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb60fd8ecd9660233f76600f5c86ccf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d36a4c051e45bcedc19ccf5344c34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba93f5de98d4bf68fae24b1cbfbb7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01297bb1ede858b0ee843fa0d66c5c5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0629dbe93e242d86178e2d5af9e004a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a3380ac69429e1233f6dbe0b80bff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d97a8d6895a760bb3a7142acd16ca6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5775be717eab63efe4a02379a3af5c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102a8d94cb54ae634fcc74b3d571718259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdd0417d79be840865fd323541b116260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5569b73396c5e1ba652dc8fd82830261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6e8807fec11b196ac793b4f15a5bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691978055123bb9cdf277e4f51348450263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba567011ca5eaa05b421dc64c0cb957264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c98196553730e6564fd9f44b97d0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4396825516c19887ecfe9d58d6210266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5afc51f4b5cffe0dea5ef0937b173267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c466ac1d753ceb5574098990b58bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211fd743ff419498770aa011ab8a09a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a24d5a78750a3c967be2c1e4255cad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de49a633c56fa066d812c9e33c3039271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c65c2aa25325e03467cc7985941060272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f75e4d860eb2eec764ac406fcb21d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9c9d3775e6a46cf7b947880be8280274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac5561ad8e7e2f34a02ea9c4ffee8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf7213d6cf37d841b7a88e2b2b3062276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f4b2df935286c5ad317f8a66219cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2739ba333c4b7de6482dd4934b98d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a53bcdad5ab3a88dce58fbe0c182d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bd828a77b1b7996fe76901412ed7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e174f6b96bbb87ae9d4a21d1bf1b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b495489c72e0f4388c05f4fa788d50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63015208d317ddc13dbe0c5e51a99289283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae6b5bcded01739819b3dff23efe83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5366f530b87c0d1cf006568886b8dd8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c741db0b8062b574c99f2790d5526d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457254f64392de26f6a8faee9a3ad96c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d48f278c3104f43ac47007baf50074288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754feb9a0cc1f616e56005f22988e20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aec67817f3990618e8f9a208a6f524290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf28f46a14a15262b4ebd9f227f84f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afc9afc97b7bbc3c7c8e27843c4e44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f25b587cf490f38c53c151f71b1bba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3411dd9c9705310191ad6e9a73af891294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03054035bb043e4d5cce98029905b11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051ef2ac65b436baf83b937dea3658b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e1176bfab3c99cd48f6962ae85e04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfadc73b8d24322151cea990a5b788e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d2d7ba1ead3dc7f5071ad45e1e593299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a0e5a3232734a8060fbfec406e314300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddc7725221f33e28c956e35c4960c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11319725c8ca80c11a88bc79fdac21b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08e6116b58c048290d34881075921e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367d0ddb4be7f959de31d84a6e575e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae858f72376cc38e4f67ba8b66ed7c82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074449630f7bb60113b41a8ec7ee4c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f65b758cce87900d45f1e17049f33b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6846f20a26989083a25eb175e4a528308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd444f58c1a4d543f266a29a4580b0b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbd6ce959ab37f36ffbea27c586e42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf10f41b8a7457bc6106433ac78409311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33601e78ef06db929ec82d3f15a96764312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c982996ea2d684739da0613d76c2ca3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c1dbc874c93766f978ae6bb217f59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0979b442603f5330b791d196ab300b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8032a799ee7ea74bfedeb796d0d0a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9fd1e42c5533a95c992f97b3a00ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a774116091445e818d81293cbe219318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27795cc260cde2c4fd8430f543336f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8a39efcc2d3bc1fbdfb0bff54d61d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e44daa00a59dacb6f35205f6bac1a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fdd37b56ec7dc48ba1e61682c85ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ebbb724bedceddf3d5892fbf9b3e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2fd0d9f2fe4b399de8848482052ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f9278ab862969aea0d60ef67d0762325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac0b143380cac11bee0b2e6fce38db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99182fdb7c0ad0954857b14db68262327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478f7393856e9865189b49e68438d3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e843c20b63287ba81b1fe80271151329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1a8be7813952d3a2a759871e89b40330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d11b3d28ccc7fe1c2243280d9226a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035bba71ac138cecca9f90446d6a136332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97334566365aea4cd6792d5c09566bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b53dcbdca121e1e426bbdf576b487c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c8dbb60bc02b40d3ccfe1f4c9f8d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c60bb7c76ecf96b170792f5b55abe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d3388018ab315275929e8f145ea51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92d6e1e8cc5d2cb721719ae497a7f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2904416567da38027fa344bfeff13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8b19bbd01e6c1275ff06f54b0f75d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290cb0c4da02f3ce7d749bc8bd594f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d12b84a851b81b8e192e012b18a7c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4930f81dade23aa007224749a51e48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0c03abc7fd98e597f45ee5df970f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e9f1c7da6d8e2be773dd2c26f0069345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679fe1f4cf2b91c0ed87913c69f488b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30127b245df5c19b483e3aef460690347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa1a07d2b6e80aeb19f49208722068348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599b0a59e049aee7b843e5b56aced56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db455ca415351a3742423ad77245e76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e57936ffb4090468eb09072f9feda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826a74c1812d971484eff7c4a063b74352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb49dd8db82c39b8eee50904744f6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434fec7d500c6a73c8d5aeb4364e73e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31b442f3efb6c31e20ce3c79feef6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a8083fc10fdf8569e648a7a1a18fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd2af9786899e8d5315812768273f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547900f77e60c81df3f5db3cffff34ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3a92794198edd56840d52a98beb5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f5ad390dc17aac4ce1ab6cca3a630360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababc7a285b8b33535b7be58085acbc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42732f65557b0d25f60d30503529cdc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb343381a37fa7bd984efd68379279363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87011a4eb1cbc709a4e0ce54d1c3b44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54775480102200b56d3b2e10be89419c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416781dcdb89e931499477506e879af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6efa42d818c3e528bc1ed8597e1db8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066b2bddaf913ab4d6681da196710ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4f6966a30139d3ac62354c165abee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af7a4ba6e78f481e6b228720f75e55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d83916e9653b08805ccfb1f1f818f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e2f40be1b28f128a7cc0e888d8ce3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbf44107e225a8301aa20b1c9b4ec4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fbae8d4b82e0625e715f272287fab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f7807ba559fb0840efdfce788e445375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e068614db8fde6a722d98aa10aad5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66ebb3219510678932fa5c21d20dff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9e252e9088476d919aee5871ef053378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241f73b8043cad8b3657fec79f5403e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c30f36a0abc26ad29dd62307e2cc6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84070e81c668a068293ebd4720cd91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c347d609c5d82e9bda74a558b57b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbca904cf6c3af7e9c0e631be1de9e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c1459d658d64300f662dccbeb0ec9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538c0acfd981fcd3907bbe6b6eea142385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b582abc55eaf01ee239bd6058627bae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead0f0f65ce48f0aa0d86eb41b8610e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f79cdc069fea7e747d201c66f7628d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1d5108650e8b0024f763109f700b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc508cfe4ef2cf4057f063dd6380234390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92502ec1fff8e98cc6afb905164713b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f11f42dc2f13aafe65ded4e65f670392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad633d81ebff761ba5a3162105e595b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c52bbfae74b9b74efa56529296a18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8034788852a1780d960f1a5ed8daa2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea3a60ec017dff95c86df6514d5bc6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b0328a5e7d96dcac84da70c4870bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3404705a167264f49035f87ae8da253398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b19726841273654118a8b9bcc91a6d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bda2de72746a4e752c3c7c304c4820400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905857a2b8fd2046fcc20c606112dd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f8ff1b6a944420142049eeb7ca8bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9658fc23a52655f7d5d024992031a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a09e2190db13ad7d51a5c88e676cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a50c53018aad18581b30db9b166e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb9f9f6d3df706d4f43b932f8afe86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d800a777c8f27b622cfcd99f0567c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae081247f00f9135db0fa6786bd8458408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d8dc8e8d9367bb407e439c72c94b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c19fc9539357380e572521ecde468410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926a4b1a8ae7bf15b0a9aeb72e386d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7306525e69d1141aadc4b3ab112b17d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b83427b5e82e92066a0bea80d969af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb1c2cd12e0c8503de4d55bc67b1c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0160876f285076f31a4cc79c1749f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac88a294a8dbeeb3b74a4904d32e33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947fa7ea39dc6919d380ae55f0858c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac51f783fd75487896fa575f5c0f150418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582df8b8612cee6ee08c372ee7c8a00b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f7b1a4bfc1a13ba4e5f3b0cd42611420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fcccdccf5ec1af57f605f80ab72af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29472dac32b97eb92aa30828330ea6f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b188f2cb32a03406bd1cc2bf44d614423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6eb68d71c39ab0eaee026c2f0b5c46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926eaaff4cd81b2d089c145983d832a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674ebb422526360507f1daeff45ff21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568231c99bf8d45622ec627bbd7461a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf710d2078217032bacfe79a3238bdae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7105d0908fd064133b3ca4204d6a715429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867d085710ff1b15ad90c1803299a56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ffefbe07721b484910f172956d13d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df78feb741691210c575ab04c120d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141775e6dad56475c6e55ca3de60881d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad862c59484e0f10e6d676a5edcd9e67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a726423af1aee608587974d2e1d8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c13defd86a419c681987b7edc3f536436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c0c8dd6f950a363fdaeefb25cfc48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd5b70bd48136bd84eea72c239fa13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feb2cbee2cef23a9eab3dbb29b0aa9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99946defe7f297b4452939b46b11c0dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d7231f94a1058368d222e12523669441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c09c89ea811bc84e1c4534c69cb45e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce512f2303f6a42bec85dee1b50f565b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be4825a8da3d8a87538bdb12fe2504444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82d055861bc76c1adcecb2e1f7d1bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4315f4b811ba1e3f41a7642f32244e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd23fd6a993dbac039d74fa1bf4530447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015250411878a2756a81ed14414d1a09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abe698aa94b1ccf43246778ee5c064449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f5b76145c3fd226994354221ac45b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fcff22b11e8979de0d04c8185c303451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24c381d00b74e97529455fc03ff463452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b3d1dfdfcc596b5098ae7789861cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb218f8b96e3506fa69d3661e97194f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eef37657017e7e28520a27e7b380a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7bdfc32a02bfdcef78d259bfcdbbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f931d5b849a8e31403a9b655f97f763457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd655e3d604cc9ccefbc198a8321f65d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705d966bf4bb11f8e7217a9e603f29c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0007dbb006461ac09464affa397ee7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a98bc047ff674ceb4ca38c2cd4e99461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bdd6d544ac9e971888d6ae10d8e6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6170ae1e9185b4068fc308a5862ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b049823dbd440c744ddbea93bd431a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb35e6b2de916b58241a34c38a6d46c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d8cee9dbfde365385fe6b3278a44b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f329b9a5f5b5adcc3c64c92c6eed99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b726907e483b2ed9b2254d20a14b873468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7110775a5f341fa9393902a391e1d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d5bc59ac34e5691b16b298ceed3c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed983e7687256f61d16bc4d6448b60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ee3ac5137a90f32846e4d6ffa05d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bae318fa910f0d1d0b758322cc8196473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7e9cc94b81466cbe3d8f168273b93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba533fbd4e1279a3714d6e0107691e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50988c72c0c7a02e2e72cf00c281dc7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54e7239b6598e55e2f9306b183b7d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d04ebe44afa57f70e6ea8a1ac33ea4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d12c2158f394b85301d29c57116bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea36d2e4dc78ba605ad01254bd2753480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b81f409d8e79f2713535190846c820481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a376e40778a9f302d698a616f64f2c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2742c162d8eda4dff505584f5c611c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57603886d88795fad8b0b4a930b7891c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a7f2caeeacd145ea5aa57a084f9e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde8361ace6d979bb4d6906086c2a43486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88370a5968879b438fe3112252c0c065487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261008b7badc797f0955c9f41f8489d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317163e4f095425ee6cfcfff2095e6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fd380b5eb0c32269d49988474cb28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50b666859366dbd28d942138ddf997491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec93621fdd8c7828054eff6d1dafbae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b9a76f74cdf598d6b32f6e0f35367493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7b9383f81b9f09ee23b53b1632141494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a2343ae52c0c4ce3dfeaebc61126b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794e8a0ac2d99823ab518cf44fb33b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9a5c5fa65862783508cc85ad805c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bf9d5557e73e17ba883089dd63ba6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeec655ebdb10c9a9daccac4bd2e17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e4e4fcec94b6578f311c048988dbc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c74bae21b303e2b5ba93621e46d311501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909e5a26726d5960a4d441cfdcb9428502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b15e0a986e08c30f5b665a460902e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54d88eebd7006663a3da539c7ea154504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a880a54636501076fe92ca2096255505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa977fdacda147b94aa86ecae2db7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56211a4f5841bf7295aabcdc85c7d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47a1723839c8da6071f3a377c48cd5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817744eb474c28f7b6c7af0b27552c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb04088382655f95ad1790da151dbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e61e6cf2fa65f2b1e2d46af59513a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29dcc46543039b54ba28877dbb0c5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bae997da393e51901a7b12dc24687513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c956bb66368cce87730118c7d96ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0413ac9057a2583be69a599a20e70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f067f6e70da57179602612d51c76d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1e3555f9b7654c20ca24a7bd4121e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bac8189337d66176aed2b531c5725518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0ab2e9eadef73b130bbbd34867969519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8902302ad40a4b4f09ef319733fe549520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6591b06a94e4d0bb40ceab213326ce9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3eec61caeda8b37156f95cb2fcb6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6384a7bbcf757d8fb1beed0e248e48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b34890ad0379ad29a8ca16b4fbd9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692efadfb77ac2d370bd9db6ee7ee54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797996eb1f919b4ace31cf8ba4a3972f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fe0acff244faf352cb3519fdf2d20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1690d4f869c70e46a8624423d9fcd3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8b2988ca8e175ca6a0d3e51e16de8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a6a6b61e9457b3ccf04c23505a72e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545730aa92792ac2a8b02993d3de282531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e946905eaa775abba72c5f11fa4c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1f9630c608c54ddf3f23622ac7d66533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f4a71d97d7ff75a688d01341a973d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169a1562777225f70b264ffe92c2e3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c37b6ae1b48203b44155a18b2d3261536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160bfcac83926ccf983831073abdc5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06fec5c3cb03b4b990f35dce014e8f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706fed6afbdc31044ab8ff281973d4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453b72d6e5abe4743a1aa5e7a40fea8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a1a770265dfba203802a0ee75de9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c8529330a029e4923ab53b12fef90542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95828932659a52534690751cd7d75ff2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3b5d28933f414e419ac22a43c449d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2009e70c77c381287d8ada966311a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baa52de6c468faf50778a4cd36c289546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590dfde042d88cbd31261d0bd16ba38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a4b8d3ef02c2c825a39999fd27d0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce65081f687e2b62c52139e0689d15d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1d5b5bd9b5540f7868ef705b8d249550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677cbae0276bcabb2cd90daa2e3a23e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb27b8dfbb471688da1c657f0be31a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69985e3bad856a8cc54f33bf562b87e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d0f852badfb9158bcc4db2fdc4482554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084c691c776602f37f23b1efded8741555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f53c57dabb58d804270ab0a7536260556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4e51091993f62ecb3b33605488739557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd379041c8099f0cc88b0a638518f1c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc738a5ec69585fad7726be4cf53bb7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05700b61d643f9d84b709b18d4def891560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264fa243caef318078e207644db3cb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4c016e0a1c12593288c0a0c89ddff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a52dbfdea2f786402c87651499fd69563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4e0e3ecd93e46c99a3856cf0cf735564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99172579184fe9adafb3642417cc2f10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe4daa13b0cb5dbe49d5fba665257c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b66e2acfe04ad47deb67d00d4b13e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51972853ac019b08bd41db04153309568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01588d0ee2330122c8089e90d8a9e93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff050fa4d3308d2d0da8ceaf9a7729f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c9d904f1add8f251bfe92c3ae8188571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52b6e8f3cf998ec6f7936f80eb339c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018c4364a9cd1cee48c978dad32d84f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739229fb61b117f5459c40efab08d87f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22794bc1a62379a7c95d4c8d80d2a2af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f726518fc37af032ec73317e82c52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7224a7767f3e1a51b52b73ca451cff0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86365af16c426d55b2a13c593db251578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47b8cc21bd0a0b6643fa31448c598d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac79145a90e5ef3e913c0877547fc3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0628a142dfd6a7c8d137ca4d2bf2e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0a3c7c81b0a0ed8a47a147c91f36d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3657d6781194932995a1f6721ae04583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fc2b5f87886b61631c77da90f39ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6f5d2ef5864b3491e197bd94c1639585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc049f0dd9a271decb0aab4818eb33586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd5b8433df1762e3ebc829a9f2b546587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691df2ffb5e77d2bf4d74dfb68c0c07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139938295786ba805e28d9dc68ec1de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fd4b0a92316834b46224a0edc0282590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d39b34dd43f845daa349a9b5a4f82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab03697e5738adfd836c27ef0442f01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8121c3e96ba7cbf87c2221d0208a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55077edd445f2140794b4a863531bb05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cc0fad61d1c2ad0f3806e8a98b9b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4ef90b343767cd4e5da8692cf50dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1160c83577956d312c69c549d6485f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea654ffa268871c21b49690e1f1f0a26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84b6475e9c50f8cf5d8403aa3d3907599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2ebce38007c8859195dd5dcc3f7fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a80a78f0cdc2da1c652525cdf285b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afae4270bba19ba4f1b18960c769d71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71550a05e46d869a313f1041ba3ca15603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513c953359c6c1f0cc2d7b470362b7f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcfd24c9c2fbd058988b62d21caab0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b4ead9ae3206ca525650ceed26e90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc66a27fedf054b40496ff185b45f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c816f8c7ac76f9ac9a7ddd8debd474608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db6279f683cb5bc40244ef3655ef67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d9cefa2c9c9d27d94c11d4055e1f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965787972324b3bd73d043ea1433efc5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c152094b5d7bf90885375d5246de104612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc43c40c958f15351d500ac85cf4bb1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2389fb6fb2c5d48c72a1a63931f6e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab61148c6423e904a24f4b28989d74615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc9d6f7fb015a3aebd85d1380ddd2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d865582f021388f271bbeb640b2d77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4503d1090b20be26a77984b0ae110618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dbb4fd9703950b430f21ddca5038d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a820b9c75b0d25ac9dedcd6aadbc04620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25896e702632f59bd28b2006b3aeb5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174588e2380ef0f1faa2e80175fe9a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8121430f08206ecf6db01f3bcb2c99a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d865e34c685df1a070d7d4409453b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a10bf709fbf0bfad571a27e761684625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe898d868d12809f8f091f69211081f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a6841379baa517bb586d41bdef0cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054201f12f7df6ece843ea0c530dea2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396cf51d4f9a125cc791fed3536aa5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87e70638c71fc5b6a2a1a7e555ac09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771ae7619518491b8b76402337e8984631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c394be9c01696340c7c0e51f084fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942547d0311e250ecafc243e8b3774a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9962af4a236f6887acac2ff96b919634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf82694be1bbf727b713d563688fb4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7227ba2a0b7b31915969bdc49d31d7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3994d845041e7cd4d6ebfdcb008308637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a47a2a3d7387ebf9b7263305e82e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c15f2cd08fa71411ed5cc5a2e51e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998a20c58691fac35341ce75c8b1a8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3a53ec662c6dd0979fbf4c23a0eb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328adc27e3d608c9670a1adc81595dbd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51655f0b13e9be8cbe43e61fdf7ec7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4fb8d18ae4caa7297db973032e49d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e07aaa09f14d60d08edd98f1aafab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893059f8905a78e8ad75a85c1e1b2b3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bccb72a436c912a4135cd146267def647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ab2b9447ff3770d9f49f877db437d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e38e7efbd90d3a0d1133c96ed208ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d3194075020626177ae95028aa2e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03318c795e1a28e6f3d9b72e1078eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a200d6c830460af45b5923750ac58e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e424caa57073aa6f243a3a428df56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991d807c32269a3b740d4173a83f981654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cd1aa2a81d30790dc89a75ef7a744655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05356d3c687c7f1920aff8b003ca080656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690bc90278621074e65153d115659f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1496b3453270db456e670820af70e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48541429ac4c4c32f8bf1ce47c345d1a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07832477340e40a32476759f41263235660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053ed04b2846b6d85c95bf93af3afa7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c36b59368f24f8bcca103bb6a0493f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673ae4079875b1746c6f25cb988dc05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a952e6220129845228dc54975c69a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37dc5b13cc6547da3e50b56084ccf6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e911cbb0d1e000e828b621c0839ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb26011c2ad942fd33aa343762b10e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a031807b0d5c581c7c03e6616a8b64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b781320fe3efd33dd80eaedd0445f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534b892c3b209b989f30e48c332e2b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89805c8b19757478c4c304fd15443e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11367cc233e6a87fb4fe131e85dd556e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587b9477204e7c7b721525b65b26bc6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713e6a3658597b70acbc841d105652f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68af2ebd89f0b5aa049c10f92c8e98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af84c96433ea11feea26f124146286676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66be992d2d17657be7edc4d3ea70cf0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498d7eec7b9d5b53bec4ecece86f7ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cece96374f6fe8f862080b7306a07a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61470200ee0ed821e55cfc4e15eff13680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e96380c46aa8a896ce9a431e4f6a4d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459f60b2707c7e02c52d6e1dedf32a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030144f149a86ca489142541225feeb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744a91ff9988ba11240f8dff1f77d53684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4a1968e80d04d32c6c17cdbd9226d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ababa86a5792f4fe8b280b940c52c6a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c1bc950b1ddb9fb50f199b5094589687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f6ce7f00cad4213311ceaa1fc14c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d821680d4c1819766de0ede91f07e39689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81af5bfa2936fd51ba412aa7dbbda5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6034dd8582db57b2d8b3e522f8440691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b84651fce3e910417fff9060e5d784692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1c22dcc09ffb5678b922597e9ebaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224b496653089f65a5af3f74db976a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dda144c7cbf781bea448df660c3d60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de67f03635ca9025b9d2755e43983c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de037f661ca5c859c0f5d63fcc539e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addd9078775d6f97eee077985c17d5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcd4067b8dc17a64fee6d3352d4f85699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647e09ecd3d8aa5985aad4f2f0320b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fb6e28f7cf4f705d3ea59859c40ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf92a9065f6b45bfeb8b31daa135f38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a08a3f2f571443f20921f37fe5d98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61c2b2eadf52853b6d7d3e079f68bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc7390f03c30c4359c7e7e11c7ce80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6000649156abae9dea4910cac744f97706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1108bd803093042fd0ed9b655aaf3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47759b8e5db94d6ddb04871531985d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ca45e9d85587eddd8047f65abadbc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9434aa1ab2cd309ca82ba332231b0d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1adbb2fa27a0b39bb494a63b63ded711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4becc79ba07cccf2449496e4de32d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f557f9d2b7accd263a4e0b6b1e94b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c5b281ae8c8b767ce2458a7f013bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e0481e9bd457e4e842cd86fb036b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af23079485c7362f8950e35f87d41c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a5bb7baea112d651a9a5c9647151a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709bfbe6c90282a9b986235ef1107fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887031087af58251d282cac94f01e47b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b867d219ee5f56837b2c8504d981b71720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ff075597d4b40ddad95bf58d9dd46721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ba5aa04061bef1288b08b47039c01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51df78b678fa5d71c5dd576be2e7d30723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e241c7bd3842bdcb63010a93b977016724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de3452d212103b6cbf644633e0ce6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857e95a6278184dc70f32838259da57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ed1919bc1f393415af30bcb8e43f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd5758d63ee37967d96ee8bfa4a1ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dc0f336add8bf7edea47a24b227a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e8ef523b6ed4ed1300f8776d52e01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3804984eb5126590c50fbc80c44418731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce015758a0fe64952000ed5e370cb08b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc397174bfef702d707087c3db28f8e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912efc9c0f4e0a7954e5ad0698b6ded734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed0ecb6f1406f5ec55d4a0d7ae02e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fc52f7ffd1689ef2c4afec9b02f73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c182a5be7b40c76a9f029b25dd1b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f00a2f1d0cb587b8fd986b5428ad63738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4e722ac5d37e5e895f1fb7338ff86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a066edcae4521dd23907c6ef9ea7d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465966d23aad60360597fd72efbff006741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbefe06e8e77a8e3c9e4b544f15a2e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4fa15b5340f6c8012c19670087aa4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbdfe75b4d6709dee5110ec64afb72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff85b2a6e67d2de6357e41c9d0ab1b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9442ff6f2343ddf4a7ea7d6f3e9c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ff875d91bf5531e6f9e506ec0db92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcec007b815c41c7cf844a9c9ae7a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e08441ba92d28ec03c3845e4f7779749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83396d696212b648fee7bee5fac41c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26e34c7ca026908fb6c5bb2d05b0c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddbd42c6c4c536cbc7328b680a62e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e45e4fa568fa9adc50b67ab375f71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025539a726d974bf542de0a376fe370754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53331ed93bdc40c23a3917f4b745d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e4174e71212054fbe2c5e7019f774756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047652cd0ec5401f5604379801debc3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3d020147b4927a8fcdcbefd9421b1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1de99e6de71c5ec96e7376b797a024759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4257f415849cf778bb48a54514facad760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3148cc9411a3069b54357db0c102cda761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b260dd4e1bd34ed1a81fac8fa7799762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fb19a77065f8f754e2f248c81ef50763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f2b580bd1c15fed81ebfaaf0c3088764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52241de4d427d80eb43ec60d34050c1c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ae1e8994feaa518c3247c16f74e20766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c07e7dffd922b5364ad3eb8f58245a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>