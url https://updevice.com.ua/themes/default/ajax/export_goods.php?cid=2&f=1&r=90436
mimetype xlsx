--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ccbcba97116ff4716842873d4068b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6986b5fb5bbfc5c499975fb75867fe52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b3cb285d927cc79944b7a00ca66313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fb81f8543d9fc0ff08df6ba3222324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81fcb3887e5731a86092800aee32a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea00cbfac4fd3fa442e71705c1a16c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72270392abbda03d112eaa3c5f48a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82153d4bd9de1d11c175bf87fa1d368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51f9c7d4ede22e7bf6266e8503b4a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0064abde016b9f72a87dafcfe91bfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd1104c1eb19c7bf367bfcef6f33b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b6ba1bcc559da37bbb24ead2255c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163c73d3e21a8648e657b35e924d6b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40534259f3bd17f085e145d1e972ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a6c4dad70006d928fa49a0fd58db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc008b9d778b341e09dfcba6a6a218416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b76f6b124f47a218de2079e8fc22a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647c3790fbcde3d7c7264f78a52079518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f45a5343e41d6deed71c30bb4bb3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601988cb5c268e451919e37e4304d0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbe135571296565d77045068abb70921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750849f17cd2cc5d43f8d182e17268722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb67c6bc788ce5443f9027fde6394d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab90920a1c93cf795a4bd7151f842d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fff76517a9dc857ef841e7ea928fc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701ec62e1d65bb5786792a3ae29e61926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e316f290bc3b76c971ef993cf303c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f23eb71aed73cca8a4081ec3fe36728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609df7121c83ed65f5e319b0ff8bb4b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dba6f1aca30cb120d06b66143d20fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1bf9bb289dfbcfc6b345003d69f6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e685ead867610dfe36c2de64c3219d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd5198af9c3557cd0deaaaac4cfeb133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26306f343fecb8e8caa29f822e409b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903402743b6ba809c2f87c5cfa015fe135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e715056b248ba2738e696770491de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392232b0ed648b348be1f5e5eebac3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739afc96ddf65bd5de2b0bee8f2d1a1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802130ad998d4c953b4952b8da75afb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3ea7af4629aa3673001d1ed15560b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cf67f050597af5fd7c80623d5be6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce9ad4983bb4b86e1b911186c30bbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ed76d467c73430c7821e587d6c12343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0c948f43e62622567dfb0bf10c3c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0537d9d3fc35d9f99a6a5b85057ad8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3887ec80ceccc6eaeb0bbb36b818a2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f69bd27fb2ea869a805585741a1bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc63fb34d4133369c4bc13eb6a9c00348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733bd092f0a8a6bd023a8c5db47c8f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc123565199c518fe6919575af2a8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28a6b0329d5888c31ee5e0acc7b68c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087b23c1867f848ec0dbd64896373a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86cda2bf177579758a775ee1a7332953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3d7a976e0f79cbc1b8ab4d7af3b2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a5a70b88da2cfef15aa818fe0087555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d969e68f6eacd0ee1484dec0807a0e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb6e67928436ffb5bc4e32a0e7a83757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56043c30d44906f468df3fde854af97558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545347d9bc261c27637f4e6b2df661b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37bbc2b0c4accc4530441b3135942960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c51bbb64ea913ba93b6df028a6378161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef07b68ef10b02e62a89e0d9e212d5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bacd4f0e83f6f67a2d202fc8fb124a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d6aa5c10e0ec18ecc6fe140d9b7fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450e5779d3fbd17eee2ea75ef16c54d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6ddf98025cc248608515f86a804d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535650e2548de6be942b779c9ea7a6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1ccce70db2866b473fa7e3b72b00368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8fb3b234b344ecdcb05d4a18cc3fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbbf8b0857a7da41d4142a196ec98370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12eff308cd43d0bdb23f4314a6a81b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6abc4ab18d869072f5d821bae28c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cb57225fd03c3713fb70c636b8e4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec512c1fd976666a75713a8cb876c5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cc5720bde37d51c7c3b592300bfc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f34a1acdb410fd4580a7ff3cd304776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c756f8b7c345fe344c0e0865c17eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce5d0dda167f0a83422b75485e211d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e318d221884ed98fc1101872917358579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b910d7d3f08c990fb72f609dcd8234580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ddd8bad8e43ea02c51ce1de206c3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa98ccad8b8836b6db248f5755e536282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b33723d2b84079820b9d53dd0538683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ad9e84c6aa5a96c157d8143f7b46684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a31c017bbffdd30c970131f470999485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a3701101b04a8f1f311ab97bdee5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251149024f7cb7092442cc2afe5a127087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218531c9c184dbd522b77f7738e2b0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388022ca889d1acad2548c70626e7d5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfd7304b4a7c8ce9d678866f4d439f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b82aef1a4fe134f1c2f9697dea75fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0174aa81634d7dd424edc8a1b7c7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f66fcecae1513aa76338d6e14cb37893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8f0f7f473a30cc2a115ac8957a9a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f26aa0bc11522265d5cfc370b077e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94244b3e547dbab7223b42bacfa586596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9544be4566b199312d686162a9b35197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398a6ba01168a93eca471e3072d603898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502e19c758d37038e4ff641e017124699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8e050818e2c762a2fae8e204035a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce34590bcb7ae98950304295460ecac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bacf98f782fa76e29a5b39c89a7f74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88937502b1d149a26d60a6f203ec35e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7819d57aa96cdd3efe2cbcc4bc3e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43b36e71fd6fbb3bf2779d762a259e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440e64e45321123dd342f55cb36a0c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a34d8d570b210394485c2932ecc22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227673d519fc0a260f32f801328efdbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e0c589616aeced542171de65ffb59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727bdeaa8197e17b1aa4a13d925d91b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fe6a503f42ecb41820fd914967a34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f37ab430fe315607a513b8922dc2c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee01cd3bb6c78870db4d8196717b54d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497025300b7d9f9bd68b2572068f7b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe05547bac35161b899966d9024874115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbc99763857adc210b273a6d7a8eca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b10b49d6382b7eeea8517139447e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98946fd3e33af95981fecde4f7879010118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cd9a79da27c39675be9f505520ac0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b624c2b5291cd548a7995a19808c602120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197002ed9b045d316a211afe7ae418d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec15cbb394906ed629f166c5e201605122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366c8c9ea86890fa34f08757bea93cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ad39181ebe4370c04553a849b792e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e0bcc914f71f9ed23279bbfb0329b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f9df83a0f815cfa036862ef8b3491126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e5fe47fe8b80385797596cc1ccf2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee86c52f07d304cc03b174153d5fdb9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce73106bb684dfede0d85c7c31056d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40460aeec76af6925c9c5181fadc75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e4da34ab9132f4ffb030d581b74e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83add81f1a71ba9e641f2b0373427055132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cb0cec622fd42e9063de1456a1de1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5877b97dffde9d8c6022196825116134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fbf5404e558c5c6ecb6e1f243f251135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79798b56f98c312eb02aebfc8c9c6e32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c8a70cd33529111f646d7010d3868137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19401b29de0a41cd8e83f3f264f8c72a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b9b0a9a3cb5d27e5790ed1850657c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41765145ac690aa2bb0f486cef8315b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddd922aaa7fe187ae7ce62b0a0153c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0df422752a0c92acb514c78cc08d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea69b603c362650c7015b0cebe46715143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4a3838fe2d8cd0224195b57de72d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec5f75e2bf90ff5abe7a5efed493fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ef609dc57aea658f1312ad098e95a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2c06170f8317e4ceb8632beb108e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47e59e4e8a4b60c343f6fbb18873ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f56dc02878d622af0bf78e394a807149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614401a0006af10fcb9b2e458511669a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c06e239bf089a7623627f19d4f9908151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09972661b705bc2632d47b4fca09a67b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3fb9ff91ec44cf36995a8eac3d468153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70051cb478f4d69843a3e71221b2db25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87df3a256e0ac19ec6b25fd7b8e78bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0621b9a8dcc8c575e74de449fb7f417156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5c77d58fbdb51f70b8a154d9d6344157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe541db9813a11c7379680dec15faf4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b704656ca4d907daf53cf4d8e500f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee97b7128bc061c6b36ac1c283ca2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd9b642ffa6765a130cfb3e54aca88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003e00536b82c08121279e3e2707ef7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a9099d5120077d8a3d45794b528f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09984e1973266f634065e9a98426f8ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee461ddd78d1947d5c0049d771282e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac57ff44b4740213d5244f648c4a40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6001d11a7b425ca85f8617a115494167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b546fc689d2b62a3cacde6f7d54bd6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385a216172bf1c33cc94a72ee43dad2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13b26be58b2f9c437fc62849795585170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6aab1b8efae7c07cc65dab43bee680171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254224dbd6cba20f56bb8c7393723d0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf275f0ffb0ad561b1dc6639651659173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c01e3588aa739d9d0ebc266b257805174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725b20849d847acf43d00dab1e12088175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61befe327716b9dc64a4f3aef1d2f1f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5136d43b361e67078306cf06a93fea1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446360c8030acd28799823b8f8c730c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135ca56a39b7757a4ac6aa9584614ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515347d91f70f119d6b96c5ef22032de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296208cffa93d664219f7fb33de9b25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64018e0a6a29267f26cef2b3d3bd2f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e10883c63a9384283c83d81ca4fb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618d316827ccb88a219e5e6322a0f1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054021c011f10f6f9331375f948f509185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedde24c2574ef3bd3f9420845838f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edd61c575d885bcf2b01be1a67b32e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d45f42736244ec48fd01f950e3398188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0eab3388f99d1b5259f70f037cc44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32712e79223163c15d86634ae5848cad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea468cd86087095788dcbfec681c90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5b75ddee9ca067da770f99ff7926d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b39866ae9f09777966dba18a09cf7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccc8d33e080c87940b5feb842315a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfe392cdb5ac9679b40790b2a4becd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bbb3c810a455642f38d442b74174d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3083c60102352ce4286b30a75417e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af2db4a9a2719edde43bae8f0a0bf8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffb0c03644f0caa5d8d3895211e925199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb651fd40abcb0064b611b4d9ba927200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf943456ef7af9cc9a8e78928221648201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcb4f93d5c8ea52c3c645576364ec6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb1e6a758e33f59b32f513f6c5fd2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6acd4682c823b376fe71a402cfc290204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fabd6bde40abfcd750e4906ed907b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400838a96fd949c811e4e8b314cb2579206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4af614f4f24b80b015f4e56d83be3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda1210157208fba5473b35d3ea14fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972033dcfae54729b951ba8009a7a17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da510d0ec8d4a055c0182259de80c1ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120590b6e109cb6df1ceb7219ae4e5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a412e8146034e6c24013ed50c4e25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331c8f6882e02dc7bf50d1e992929ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff318eb0f27f26b7b6b52652b24ef4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d055ccdcea9dff8e148508859769914215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df646a2421174c6727adc9ec7586542216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f09a775fc4cdb54e97d4cbf0ca254217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe884456ace122ea8774a4d76ad3d22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a028b7c45e95e61da79882f71f9be1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18a0ad90fb0afab73e03ef198640ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fa4f8fe89e891c4103cd9a4af2102221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a3f349acf0492be96c252f931f2fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9f0e800c8b8dfe202ba11fb8dce33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9bb700efb3fde2805c3656171e157224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24a1759149cbc27c0f29e32cf5fa41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c831f651c53702de5037f663cc9183e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dcf8db3183181aff9837a30c50e63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8228f4953ee5692ec68d7e39149951228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731aa5f271d151b5cbc4147e60046fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca15842d140a99c155fed23f18dbe6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c09a3e4dd7f728726f11a43a01aa1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22b2416a6997379908089bd8a53a8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6104ff6f1e9c10087891cc0f96d745233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffc3405b24f20c11ac59e3ec179f96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3032b017e7b735ef94b773ca51017235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a175688f5abe03e5fd3a3f29fcb99a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6600273b37f90a514600e5aabe76c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d1b714c32f9c0027b5a58436f817c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e543e3336bfc510e6ba8553d5f700e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff1849d6fc33c055f308a27f42639c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206982c5215e42ef4ad1221d9b859064241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885998ed17be301b279f39312cba7fb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2921c7d04779a6864d4e34316a0d919243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9b429c271caaa7737f294e09b4525244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761b015cfd4117f1269354141de46c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96b3070f984f7d18b1d217fe117376246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2bf8c605f42175f85396d7230cdc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a3637ee53ff7ec1623232127ca11d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b68b1765ad9af8a8473c00e1c68828249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2fd71602ca831679709705898ff46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3fc539fc9729ab58b4b801cd237f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de0e0a2322cf3ba8cb4eff62282403252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcbbea495bbebe0d0b8e2ccef0fc7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0f0ef864d1809bbd7d57978ed2649254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40744ebe481236b023e69aa929441cc8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17f83d2492705f9492e1a78a4d0647256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e213695836acdb6a5b4ccb65de5cfc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df05382a5fe8bb05d091949a00133e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c468994300b7a5b0a7c99a3e5fd0b5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb0f68463423e5942a7a39af27faf7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3481361d1540a14ee888cb24d765806261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3f06a14d06eafcda5e0efe7246548262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee6f28273c169a655dab77592c16b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017270f46a50dbe5eb605961140412b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736e2c085580c1ae84618703034128b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225c7580e0edde5e7210d7293000172266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f5d91bef26b57b93fdee004ab0c03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70468b3cea712a3a99a9730d49ea313c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca049f2d77e3cbd9ec5f4ed8aa4574269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b702ea438d22e5520b0721584d88f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b105ac98c0253ecee2f76d97108616c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e7be57f7386c21eeccb9493a0b4b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79da8de5cd4bb2c20604fc61e6b9314273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8821aa79e037c9a3a4bd7ea171bf60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1162781c1a39275a53d0523e37e60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068149909781a21d0dc5e58da5112cf6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f85ce0bd53659467e37ccc81316e6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346e3204d6b53d3058b7409aef720e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba8fd6c174acc362c31c8dc8a38234279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01383afa22c9606d40a08356057da84c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71e41c02348b2a6c29e3931a3574b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecda47e424179e8192b76185767f2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ce68e5dc137fd63f5cda798798684283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9baacbcfd52e890ba97fc2e625538284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c035bb2609cda8ca0eb45f67bafe18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443c6d903c6f47194105c63d6e706ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6efacae481a815145d8d33a7a04a8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5a7907b495d2e3e67b4a898c7b1e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d6581e83ae3574c3f437a1794afe8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468188feeabbdf8ce613bd635d68095f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e987cd12ec535021ba51802e24750291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c4bafa7e9e088e33f2de9a694d845292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ddf504d2e5541469842fe64f1b392293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510d49a943c2315032a0ba4cf95727b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264be24a5952ea3312a805747daf75bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c91b1ec4e86638bfd298de647b8057296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3abceef8d74fd2b7c902e36434fcf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5303b6d6ded1131602eea01fdb93a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461faa860df14d400d86d2e852f77c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b86a3f4dd5feca75d10f19a2602984300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c209eca4e08d7a82bf31b2448b5686301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d5e4fd548393b04669cb9cb045732302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb5bb3e18e6f6c4b187302d4a4ef9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c06c1523b98f780bc0df535130ffb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe14c6700ad980899909dbffa0e7aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8649bac4c825f3b9879b18accd242306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcb8c36471d625544d56b9af01ef85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3d53e5c8fee742efd4a59580c24fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918ff06f2a6d9994c48d19ca6d1e463309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aef958af2fde0d4429884cbfe95ba0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af772601c2be35266f39b45a2ce6e26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb1901a74fe6f66155c125f93b1297312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb92ac7d25f86ef9a8ef8ed2a94fbd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb33b8170a2b302130f43078f71fd3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a15fa6a486fa40f931153afff24ca0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786303c1624a5de8dfba656b90a5349316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da97381cb5dbf5f8f686dca4f2aafa6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de55688249fcd69bfb924ccde2c4bb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8b356d4d448a16989b1e736cd0bda319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f76c258846ec144691835bae53bdf8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d7a17e1998ae640a48e775eb542f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594fa72533c82f5afcee609222c0cda322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422525e669714a1324348b0dc038026323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567aa8ad35cbfb431a7baf311203a9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45658a48f5b31199ffeb04bd635f6656325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8815d240b8ae86105338a5cbe0570326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f983014ce793521dbfa9172dcdadbc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7baedc8a409f177948c87a5b51c47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0953e8aedd84a9974bb12a50acc601329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e2628f0442e01f5dc8bb1eae9df61330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65da9e237e96be02cf5c10f7848b09331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941fcacfe9c1e56eed8b51594fb9af7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836f43b06aea6438d43ded3f0a7692c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f26c04f6155cde63e952c3c9b111b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc933ff9ba25288f83e03524e1f89d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798cb0c59cfe68ce22096384bd9d18e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cea745fca58db8ee2af7788fafd76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a530cd89bfbf70c3b903bdbf51a5b2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085dfc5aac40ad8cd9c846e19c87fc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4cb3a84adf401bb7001a2b47b720e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b070771ea05b7def80ebcf2a7a739341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53545044796e0ceeabdc6db4ed3ce06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936db2e8c921f0e6907dde63fa7cf3de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512df5ef49583ddd1b7cd7d161737f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f6edc001783786f17ae676e6255f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922316e79221a1cc49e266d64ac35c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7bb8fa05d66044ec8731c48bb2da7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8431da8969ee58902c5840b5182303348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdfbdc263ab9fc96a841c5e789a998349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0889a99eab67fbf19eafb3d188963a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188a341f5c85ba489521d544559c065351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deed95b2b4e0cdc15f067c0e4e7dc0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93bac1ebdf832714a54f969ec08840353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4fc8cd05b362ee79546827f24dabf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ee988b00e3e85086090045287deca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb78162ac0633e04031f1eba935211356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a95f1619dddd22133fb6118bf8dc4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe445ee5bdf0b8984e379fc9dad96415358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a828662187741a77ed693f1c320f47359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44dcc21a93d7073fb6d7a40c46e1dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8882687f29093a98c6b862dace184c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e06eaeec4d109e414fa5a3893b1ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d39b9e8cbeead5a0974990645ac04a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6792b601c8456889519fb440d37d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9a12930d10a97365b054072ce03ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e59f1d2d5d7d55afc5ebcb53b02e2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a526963ecd9c77075d1e2f971969e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886b64169e8b16600012ef16dab5dd8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808693a3c62a63301f507d685b096e51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0545d70006a4224811616b57648558370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958709cd493f2c1b376faf6ee61dfe5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13cf49d664803d59179ff2e46c178a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753583d36820295d422f223716fdc76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1c74be9c84dc6ae0556a9c59c23e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07b1d2d0d48ac287a3aa94fb32ea1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf3a90a39c7648ad0d5759f1a513f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93446bbf4c42d01f0f4068610bb78f3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e46966cc0516973d7bf166a8fe0dcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414b49393cb2d5634e7d5477720a593379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d495ff69c7845ee8ba57ce40207280380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1380a5c77825b4ec2a71a66bcd3daf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f47cc2818ff5bf7373e318073979e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13346fc340ff5a28b8e0c4a2c998465b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fe8129386913815493a3f82b6f113384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e8d37ab1d245b0a30ec163094d047385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355a42034cef5d19d1c33d957b998c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7b844cef24361f9d1091505ec76d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28981e0c87b6b1a21fe756645caad45388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524a9d2c6e096909d54630b7a8b0506389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2b46b6ed7fe1e968b3bef708d5df0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85542331780b088df431a2cbc145733391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe0741feabb46fdc6162f38b810cb3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc0f37e85237539825fdb564b97cfc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b019baf922e4635cc4a35c5777d5bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587575664224be204d6841f5cfcfafd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e794e8b197f3670112ca8500c7f0b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa15e72d0ddf173a6205010a78dbf7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad304907bd5e5346a13b17dfa59c002e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e6720ec045ab4be84d55495a1f48f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b28c6660f2a7bed3663b2e654b1a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20567bc9391e86c08bdb41964395faf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71e0eabed61dfb3bf2473234cb856b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef25c5189e25fb9c7813352dea6d4e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a48ed02eac6b720479c3720a3d89a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcad5f106270835dc427abe6936fbb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7f49ad2a4e3a17a47380549e40bc2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424ea7447b56ddb47f700df09db50a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372da22ba8e049dee790a46eaf2506e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592d0a167cfde0c686e9f651b844162409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a7b1b7305ef4a765b85c6a3b5cd4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19926758c6add4e8cde6ed1169ac659d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738c636e7ead212f4447ec769e1c967412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53566a1de23c972fc7402049da73a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd2fdde88a464bf61e62d4250e6088414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc8575f07bfe806f4a8ad8a61639ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c11020e68be4327c59846d986075c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ebb2949051fa2ea6deadb0a517000417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd75466e410c33359cfd3d08fda7da3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91491da36673d8faac2d493475601e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0898d9a172f851dfe0917aab6b01c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e50549cefebab5ebcf366a5c9244db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3430cac1bc8f7d2258b2e7c1ddf0e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8784295400a241d211f2235e6dadb2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780564a30f52b7ff69d5ed62b8d887e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4515c32ba689cd4f8e6a8883596dfc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b581dd9bd4c4698997ebc9602d8f6df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bf28068b3a01dff56d896ceafbc2b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d338714c2594c1c7008b38c8fe2272a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3416f35d3cf2026e2dd68e56c3374429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd5033236a6aaf8350f0f0846a06c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763d635931dee254e771a1ed46ce6b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff07e5a11fc057c650b8ca39de32a98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641f38d9b1d53255b5c4eb73eacf7a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15892caaa9ca30d584f93692e6d176434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd55d4d0842e119158ba6b328e78db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad850c5e486803d18ec66f451fdcbdb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a61fb32200ddd583102b1e8ad0cc7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435e41252abf4018159c29a31203afa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def7a2513eccc05869128919cc58a63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1610597b840cdbc3b66c9f59beaeb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cd6fe3c79b38c5ea5eb55214bcf2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecc4b670bc19689448d7a7b77c2658442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c720c9ae453ff2e655c2a2fc262326443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f394722e825edfa08b7f7c51d97ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08b799b248bef9fb8d4fd200b887df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b075e5f7479c67002931627e0c45f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687491f261cf367f2c63274b26a0d54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cb348a612c5f12ac7bfee8327d55f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d46e7c42137e336e8be881b4c1a06c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ec664fd415db82803d3e585967d0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdc4b6b0453b590744260457eca36e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c3c6f6e2ce6bb27d35ac2e8b464ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623d79a60e6697246c0f7c6b73cd5ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f145291f07c9c19809e78afcf0a7faf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d51a2851400eb9addd38a4fd53dab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6447f9d8676a18a6120cf06f68ac7c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38f9e72979b7fa03ff53e62385bcf0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cdf366ca44cf9461555d67f8f9b70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90cc103f090cb03e89497b3134fa5e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddd5ef961bdf3fc0ce15f48acb3b3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431e4e71b4f5f5d24cd04239c9dad7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f51a8479b254cc188b722b7eb8d8a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2aa0926cc1d893f94d7f4380818157463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95270d1a9643a3941211863a21fdbc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45896e77d1411f758fac5642cb5de511465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170b44a6a8ce22be4e782d915c6c0b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be421d2d94b9a5188c16cd2304d283467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0324d0fa4eb5381dd2d41bebe1be060468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116262835ba199f6ce69f9892b55762469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab93e2d9f3ee8d7a152bcd945ecc3f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6a7ba561ea73b0770dbb2f06e9f9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a336b13182bec0e478ec8343122d8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652b5881ca0500d339ca29fc52fd8cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3aa0527f6a692cc08041a42ea5951b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae83afd94440ea0137a99fda372e678475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eb47e62eb86f0875cb2f8dfe9c1d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a4906a94ca856f7620c1b985dd0a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a8f610b5ad45a7cfcab2564c0ca1a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98935c98bea34dde9100c9b67f673748479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee5570223620700fe5778af0497b7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587f5dd8028fe44d4bd23f8dbb00f95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806722ae0e401edbe022abde4dc8a90482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f2b618f5ff1e10ea9d0353cfd7405483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ea578bed0e1837f0ff95e3296b8f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08182dd075d20dfe4f05566d7f1881485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e36a195326660cea5c753cbc00aa6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e17671ac699a9f0a2935d8b0063825487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24c6e2588227f40f91521d42c0d8bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009f76420b024818b8b3ccf46d08b49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43205510e6e76b95547b7259e3704828490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ae246bc36f432bf455780d0b573f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd01034273506dacd83069b935e735b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b137230c251e2c053b9011c018ebd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a432d5e5bf57b51ee204337cd1db662494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e1cff15fa238bcb67db8ac041abbe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5c2964ef81f194c04e4ba03bbe3c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60af1ed41b45818c8a859c4dad835cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087747def91f9b2c76a959c18af79859498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d46b1a1c2dc46068594a68bade71b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0257663428ecf784d6bddaedbf570500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879fff7a7189f9ddcfb02af3a13f69d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283d677d358623955a5704241b4c29f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06842d89621a11a35ddddd25fd3d781c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9ed851cd10a839251ff7ef3a24ee3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47776cbf240c620e356b817c7f4c09505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c715ae15b6a19f4d0df0b28df92e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4791f3bae295ef223094c545e0810a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a22ebca1de948dabd11aff49bccaba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d75cb33262fc6457c3eea8ffb72ee0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071389ee22ed23f589760b532d68fd65510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbb0b5e2d6a5c3ba341aa0ef1c95b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6961263c00e5f162ce3f3a473396e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2219213df6e2d2239badd61eed620513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f26e30fd9e5fd59c8d77b21724130514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79757912e11f3ac33c5c87ebf6e386de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b7ce3647f75bafe983769165acbd3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbcf2965460c927026606cce5803e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef46d833172b9dca2590b71c5e7310518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc928a7c59e23df276dd9d00a6a95dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b49b37c117c96b98be97e308cb7eaa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52e5aedcc8325c4dcc6d44ea680a09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a51718fe7f537bc83eb7386a1a01df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4147d52afda6807a1295e7b2dae666523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da5c107fda1a90127983db1a669728524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28561d747f7aec548f010cacf5167a16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c0b7509a39ab7fdf65fb601c772ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41506267a8770994c4405e79d6391b7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff583d0f166b6b102cb4e78b2ca135cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5810ebf28e69eaf6c9c9a102c7d3e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8562358514fe1db91369663bb0c05530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2600f4fbc6762acae9944488d21ec0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3e4807903deb5e3e564e1dcc93fe0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b5e4ae2f74fc40264029a6f5da6ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62737b2b767b43b2ee7eaf221a65060534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf94a4043e8b00e6a4f483748c4500535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da67c46a9d62608a3bff67f0427bed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881ef10abb77bc44785ee0353c20dc2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae5542e08b957023868c26d2f5fb28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a31cfa210ad2068f550f904dbba11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6358903b2b0845b3176b564031b6b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7e08627510270fdaed71b339e5fcb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494ad580261509d68b9a9dede18d2f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec689b8c7e711b047fa3360e9a5a88ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597a98e23e029be29e8c038256e9236544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b19c9995067f0a37a3d093d4afdd2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198e1dfb94ab94267ecf1b2ba008fbb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d8bdcf20d4966f931a041126cc864547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637074d17635bf0f767fd3069c18c63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f50d7a6deeb3787b32f53070bbc57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21eefb9f701899f5fe211a8ed9842b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dff7eaded19495e50140c19ed3566551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710259e413a5448335924b2e28c12e7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311849d348de45a0bbdc0b9ddcdf0be6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ad6e720806a2cf67743a6f98b6caa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e715a70cd01faa981f90256b263fb19555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06635a1885017afffdf2521a11f3a241556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc8442a56215ce7f75806c8f5693bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469921e9d10bc65d4caaa1d724e61950558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee6379282c28ecd2379ac28d81cac4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eead0cde1cbea337cf7dd8a50de32d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec312a538527db710a225b41c4480b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2b3e0418e2dae2c3f00faab379ad9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb36e9e5b5b16f36303eb78743acf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1477fbdf569999736371ade09ce2a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbda5b672b224c553a003633f3a6fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce25bb560ee7a14cfce966d591b74e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7dd9dd2d32a4e6c78c9ad669a0098567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bafc9ac09d1bbea5359d28be50420568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c95be3b9a2f4bb46989060f0fba316569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20a0e5817b6af1318414ef6d8f8e33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb46e05e2d1fdc489a9955bb4e9d7cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25eb81f3a495ac74d424b53537cd63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08503ab0a639466803849197c2b237bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65673218018932f4df66bfc108dbe0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1395e68e2edede427b4e8e0362bc4c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b2ed9682034ac37283c80501f82d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1a9658fc9d0c0a38a0b02a6a7ca24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4f83ae2c2505cbce105d06519a83f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeddddf9f2dd9334e064f569aa8652c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed775b4eb208a4c3b8b77b7dbc918d01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fe70c6cd9a900f49d2e2307855dc4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa330b2ad15a2a62381648b5e966eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f4e73548cdebafd9c02c0c7b6d613583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81b08a5733a87d1c2475c5f7036246584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b871fe48374be040857677d0e14be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383d6d22a3cad62a5bd0a46e526ca9f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0374e9c65524b35e13c27bc982b3d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f855b18092b3327ae4cb8e9ee3e7d99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb396887e4284906a68166d5eb1154589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67061a28d98e9b7e3b5896e9a7051330590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34267b706200d5130e6faa7918bf24e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69d6c04ccc9c29fcdd4c605cd16cdd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb39a3030a702b20c10eb0d0b567860593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e49a2cdf9ba50ead6fe6e0e9e2f56b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fc12d4bb76c37578deea2f242940c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57aae09c8dd538f6b3dfc1c3c5e1d80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533094901f256e5a5064665d031a6eeb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9f93e986395fb7b1c050ac25c6801598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eac8843c79591776020761e39af8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0c9a87323d2622b9906bde3e82e18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b768f3b0b18d60a2108fa02150a14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057e4261c06f891858cb23752d79c8b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698a14a40b1cbd7117b6acb32ff40ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa0268acbead3bd28833d05cb2fc66604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca665c4d8e4646db0c419603e7a6ccaa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd88c8f0dbb65c0e5d1f89b0af8e47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52e44a7f038a7c6ca80d3533a76cbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb278c3bdfbd03266e9cc451af26e54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f4e7e290d1e0182ded101c6589c65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90be9377eb63afd723a678f4ecfa0fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826aa53ada7ae7543a6b64489fe79482611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c579d6888fd3b1ff572a4486c99e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da017978f47bcdd4721378aff304b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44ae39184cab0298fa86b48977d59b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fada9e95de465931b8fa4c85acf0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74322f83fba10c59c5d55c308d7f012616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42e93ebfeaec338ff65a74039849c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f6eb4c02b7403b1c618049c623831618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379dfc2c7e8e0b8c3a7d5f50f0c48ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a790adf897eaeac631644c5ada9543620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbd733532b119bfdc6a5c5d2554b94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f07336da5d14eea4213830c2a65c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9856992393139b2d293d4acb558f3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739c2a8c37b953b7dc52e8c46e83190624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1bd4c27c3d92a696d5850666227ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a131ebb2199d86b331c985eb13d21c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be3cd62339d9ba1dc300cb7c3cbaa9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3f01c28a86828527a154ee9ad08d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda1756809f3a2132cbb09151378e07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d26e92f86d910e308b63cbe0b311e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918315e2c4d3c0d070065e0499ca918631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057e4831d4b3231bb643c2e60d4908b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92981061768b35ff1bf82f86ab164e3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f8d723ed1effb6623fe6deb2af078634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3f8978ef9db42f212c2fbcb481e70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b63b1b3be3db4b15214c8df269b446636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1e3c57f96fb4d351ebbeeb547cafd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08c545227da38a0101edf406439485638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda8645ce9040c68d13f274c11838ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b3a12a7b8c50a2962f2db9af55b84640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859d0208dae7e055e22fb331e8881e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eee348720752eb38a8a64c5e590ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deb21b1df0ce0a1cc054f3a1d1f626643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cefbea1c0cbabafc6d1749f6c5d634644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cedff59eda496442e40c05747414d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf6d638062b15634d43790f9206080646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a78c7521ffac594b74513f68de908c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22c3c27fe95049a6b59d87a31d8e3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8de40f48824a07f6a8c3ca4cb859fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c6d43a231a2373231b769f973fa1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a7709c87f618dd71712901285a2d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160c8526a61cf3ac457d57130fdd238652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbf795bcfc93226f2abf595638c484653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57424ba191f7002036b9341eba50f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27412bde2f74e50a83be1b3883402b12655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42715bbab994fa53bf15d732422b5604656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83d97f6a08d7af048415ada3f5f7ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5055368e0d362ba06fcb450924e7c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9702e1ba761d92954a800d033e0186f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc22b1390ec9fbd990f6ca8216a0092660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906e44a0d32fcb77d1a4f2881c70594661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051d6b488e68cf7b665520c5daa191e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dd4a41cbf70158b0c7324fb453ae6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379db852f91ea533e8870fd34d154041664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e12046d355ccc70acb266994783a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7dba6143076eacd5427fdc553f9e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0fd426d2601134308df326481845f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8d68d92fc28d173f6040ad67d44df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aa95590010855f96402eb2809a8db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65272e477636dd99c71cd33cbe09e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab773b81beca93bee6ee9b6e147a182671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720a77c0bb27cb89a711a0c311f817672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9483c0978044260b5c5161a8d111ecc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89523e9fa2eae002ad9d3b0cb10d42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff3c1d9bd6350c38a46b7db2c3399d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dd00fbf2da662c797d446db4d432d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7867eee33cc1ecfe0cbcc25d154ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda0e3d5a8e41371ed4a73b18c6c91e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d06fce3f22b8d29a6bba44a871c234679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b18cd57164c3705032261590f8d86680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4b254586c2d08f389f0ea608d312e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd053e67e010face8e1933a2a6137357682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b92d76a962a7a04859ba312be8c91683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4c1da2b237c837cea443314b22851684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8fafb0382e98e414a3e5ebfee8bcf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c8532a72c33a0c4f4acb474a4d2f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb037dfac95dae551cfb73f76e319b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9128c87effd5316edc556f4801bbdb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6f3d1fe9a2b41949b65c8e2b93d81689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c338dec6f97531412d9a3c7460a279690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00380831f0bb3bf5f88a699c716e0a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98033c3c3004ae5eef6ac6008437333d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04deda7befb6f32cb7122c874acec9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffaa69b0645d319deb750e49cb5e42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3565ef433359f2a0972e3e14ec0334695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8916f58fb28f73ea424d13f28b944696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257053c5cea257af6abe6264bc53ef9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a7f7bffc983d9a8a15aefc3883ac8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003837013b9894d9eda553d35132671699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04c6e06ca7bbe0269660659da35360700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0772bce465816c916413046b3d8ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42aacf71a2554a8b8652dc14bfd2b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e85a8be29b87055e3435ee09d12a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b891711ac7cc509be463e6219d4a95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aebe7984dfb4193b447540bc4eeff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d787e45fb061078d37af954bae919d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929f05e03a1fa6f5bf4c579805244f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b84778f3589a4b8d4c6da70bd7165708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c6cc4c1eaecdb4f2f2e5de068823a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c5c343c66bba963fb9ca3e9a846d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef2960314a41837159db6ff5fb8516711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2243c5863b62b6930686e02effcfe9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c42b9fdf280160ac6095175d91cb41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e508d3c1e796ab945922dcac0bacef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a90699a8cfd073bad9fafd620668b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c21edd6d33166650318f233021139716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf9290c1c0829d9008b0f86b4d98f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf197dca050a3b92a0e772b436d610718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaecb374899ff3a21c5c4209a7efbce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125370f793bdf81ba0d9d8a18881bd08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928265e6d1377858cbadba93dc721da8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4b55b0c0195e79cf0b44ffd5f5ac5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c431cdc919d832548c410baa0e3d1d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7371ed65de747a021bcedeeae6754724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0b52d196bf6a0ba8d20d4ae36986c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee88dda5bf99b09fa25add43218d6ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fe7d53ebbd5c3d8c4d5d8b04990d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082ac729fc382bc06f6ccfef18c65da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47e2ff5146d4636803ccbfc1cb783d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46ca2ca94ccacd1b8349881ba2be21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87c0ec7bbbac9c8d4730f146066f18731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a98152d6dfaff6c5b9a251e07708f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851797aac204534c718c59986f66008b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a32e9d771b187556f0670ea18a1b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc85a04980f457b5799ba8a676d52f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c2cd6a350ac5934f3a9ae8432f4a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd05736f7e7a9d5f7000029871c3efd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098f889a6869eaeedc49dc7c3bca478738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a07efd6dea34c05de7d198d2deb9c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352bade8ab322c65ed16482f7902cd3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebdc8a9cebee1afaa58ecd79410754741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bd8b8b15af090f3cd6fde652a328f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f097a2d85a8f2ad9b677e76cc3e34743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86a11af7361397ed962270ab9a4099744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7ceb1ed781fa1e7cb05b19474ab60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5ceaeb1c3df694dd77d0743656ad3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2eff637ba5e6543f664d68cc2c903747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25a876dbcdd45194aa1a233e6492df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2af50ffa4a4f86b54e44b856d9d66f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc9bd8d280b031818a58d1c1e5f7e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7d95eb116283c8f5595e939acca76751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304474698bed18e5ae574a00d28b181b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b6419ef855626c01044ddc0bb49a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b03eb1040f192ba0c560559bf7ea8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd47e386f42568226f29b9cbc3712b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e7d68b1dfc22b6410779b2e1f09b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6db838dcdb5e1eb240a5ed9891ea0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daeba30fec9360f832dadf9a7708fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7dd0df28063ecf66f1e667098fef9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2774bfbdb03eb0bb8758127af474299760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ea50200e6ebd159759b1b4c4a6c53761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f522e02490771cc498975f16afd9a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af114502f957bf409eee7718e66627763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97625265c4376dba285fd53cabc3a0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c984d5050618824c45a58790399e325765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd4e4ec8b61819d9ef5dedf8083341766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c5594683bf6a366bd431bea45a488767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91473a208688b336355478d77ca781f4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497fee092a317427912209d068b939c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c2be3c549cabf220f8e291f282f73770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe26b44ed68a2279dca5d920a161759771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44744b15355abb3d60b7132b74f2b11772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53b75d458f99624645f4241b9ddeb7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce642419d716cacc122238e5ff2820774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce917caa1d6e0696c2963e40cd1bad775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe80d3b83256ba998703265b974a77d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb6d4c7e153fa8b70744133961bba0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae813480fd07cb5019bd54b9465a12a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0dfa3de9d246aff74ebd69dbc0674779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76af1645bf64ac1a34ab42bf7eecbd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed490a8afac132fd16f26ee0fb744f4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984035b3e9b4b1420f7cecc698f7a9d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe787638dadcc6d1731cd178bac4a8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6998a75bf94d3635d67ac756e78deb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6d1fe0b6e1ba20b82580d4c726a23785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae0fb17bb0f7801e26b37931c6c54a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943e77e18f3dea9238aabef8ba45810787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449990854d855790a9ae686aa1a4530d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f662e24f450a5498611e656ee367a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb325e2e9bfddb51280aa33da6ac1f4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6a35ccd6dc8018cabd2ec38e4c377791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17585ececfafdfda2f421e217fff3c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93743699ac3ae1d8f06e2f36ca6704e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866ffec653ff134769babeb1b66a518794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75458ff42fd2769cb0554e7df0ec49b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7eaea7020df554515c818d7415d39796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff5f1cb81ed2bd21b4a53f64326a68797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44321ed595579c5d7b3be5bd5af6eb01798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c20017f7b31afcd363858e9611499799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b55a109e4d478d5799f67885bc20a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e5b5adafd924680fcaa48320f4264801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abf75a6fcfcbe248ed9222b48df98b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90a2c8ab042eeb370a10be60590e0f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72c28bf28f44f59e1213cc5c8bba99804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f6b826f80221dcfa808aa35d93d2c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c9a446ea384c34970f133c7bb5509806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e374e9d96532a85f1778680aba841cd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b7393c046a0f9a0d6a93143380731808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0059d2d8cf272c62d03504c253743809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc68fd857ee8cfb23b402a5ba393f2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb5e618876308a1365e4f78d0edaea811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf17a970d35a32f8cd68c2ea992f1b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecd11677d3fbfcfc758987af1fb0d9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ed3dd4f8c361191dc69673884df36814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cf73bda6f575653a409b040401b46815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164c86d63e07273df843a8920d63234816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661fd5623919de89a4f76f76cd10249817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed29ddd1d6ace32961b5924225d337f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f848eeefbffe24d18630b384fe5e1492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af851877f714c607a7619a6f00fa7c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f316ee7c57c866d92b298a15387d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fc8385d733d230130f478f85d5d155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c632d5d98be4f77c0e7a18c1690306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf0c58910d054b3cdcfa8044538e367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92959d3057ced9b9fb4afe69abc646f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4a43ec874f14f096589317a4cc3d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307d41b273cbf84b64add3cb5df24c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667773525661a1e42f647393670e193a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97078987e935a0a4982e0d8c722952412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dd71897dbf517c43263455913e0df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1669b5e40a111483528e80b3e29af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604555290a203033b35b4147db11b3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73091b956f0e293a0857796d54cb18ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0370476151cf093d50807a485f880817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeee95df741afeff08196159cce14d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f828de5f5cce93ef8069b5d60978319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ac6a51c3c130c0371af76d4d5447720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca479611b1547f29959b9fc9c563280a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d635b204b0f909e6aee62253a698422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833c4127edb3e68d1444a25aded5b9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e44ddb51197f3438da2abeaf702ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dfe8ad4faa26086662459822e477425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcacb6111259e2dc54c650a3b194feb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11b6e3d02a20d4763ccc03e27cdb6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836df8f8441a63c9b509e1353b715bbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad43b6570f6093d534d515fa0b1df129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd700e7ecdbd0cfe53cda7094dff5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c17cda80cc35efa5373f20be4a53e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d960a5145a8fd3f10d757925412bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedbff706849181c2e9850d7dc31e4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961b435fb928bbdf116f9fe214efbe334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596faf0f738c54f19a4a23cdb3080f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0876c4a35f5d4cfa55934f2e14100b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a720d9c4cc32baa9179ccf1d0c69637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dea60e459676d7eb197cbfabbfc1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0fd2e2f2c4762a160bda53d634f5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b3d02c6d42cf065af40abaea2a31a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacac3ef69fff3d367e05f0892f0caf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a482503063892270ab96540c442a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3bbd60313cedd09837ecca776374643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857486d760881f00ab39faea9aab4bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a157aca1625074cee9ace542506762c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cb023a219480da3140f21abfc05df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be36a55c7115e3e73c4e5372d65c5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0978d2b1623f99650808dc529322448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5884ec87dae690669d6827b50b394649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc003b53bee6ec47d32c008f6301a2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5107d475a2ff1a6c6585e421ddb1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac4c1f9048e7cebaf4ebe8ba620a9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c92ee1e06e3a755fa141491875264b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34848c9c04b92e74ac05582cb30ed4a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82265718f3fef84a85e7ea08496d21255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a928412d4f897f87d8bdf3c79d5d84656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca055acd64a1fbb5f82f7462a23d5e9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc32b513d0fa5c4a512a6dca12ad0ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0074b18f640d955a6ef9d828e918659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352ded7cfd21aef4a8a4fe04505d29360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2ffaaacb62e72468d0875121c773a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134435099a3103bbe1b283e50fdccdb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b697ea90084fea228f2af51e4db10ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86390a47ad40e1117ddcd5c73fe51da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9c9d5f5332554345885c01b0226dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75bbf69a1005b6a16b5816d12eba4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5732b9c43699d12d818b420ec29d9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08780a4924100ee21bedcd9d03fa5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcdcfd323f679a8e6bcaa8686e2aea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7127fa9b984b63668bd06d47e4211370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843710582f2ae73502ab05eac86f87b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc67458b95e7930d63320637039034672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96addb97322bf1f5a5b3a40765d1fcc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8782d062d1d826eedf2c352f91daafd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa0dfc184d2d7096712f78b0eed9bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921a87cf185a4f8058623e10968909d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0f139f952ab8ed97d42fe565c8e0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a204a1534c4cbbc43a02194d3f06f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e366dda70e371207408bf5fb42d64079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a63fa8463dbc06c94177556cd63d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f51a336a04d667c2cff69db6d8a31881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d593aae89e9de5600b86ad38f06d2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb9e15e77d45e1a1bc4cccef1cf05a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241f4df40c3a01b90de4409af933d8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e9cec9a11a96877e8aae2a72ef66285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34294b0940c3921deed430ec4084dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa541608264a53a0565c239776882a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc569421ff55a101851d2f22adc7eaf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55209a0e931de72de9a7dd0878b54f2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ca24f79008d6fd9637c19958a415a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566e925d95c5c4b178bb58e38d2256991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeb5bb2151436956e4c5dfca967f9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d583883771e715783e843382ce3c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88269519171f7c31bd3ca39eb71441994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423c53d0aef7915b79a524c7f0b262495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09884a5dfd16db100c845665b30e6b3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd8111d1066752fd02e81922013f5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d6aa6d21a84d0ee4a56acb10a1a1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39511d9daa681ac2a7ccec614b1f4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97916e751ddb48483dc3fb423a05e33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370dab156aac7d1a974ad25468bfa8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9f2cd1f24528c1d8683a199b042e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679c6788c430a8d7d46786d146ee689103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996365186a5a0627de2b09911a2bbbd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27ba157bd7beccafd3499301d5e351105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedfc5d00a1dca0a018db955a9163c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7bfd26fde5619dc3d737435f0f1cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519149d9abeac904b39052fd627a0d9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a8437128779865a66ae3d3fcc8f98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae240696d0ab52397cf38834025b42f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285c14f06c2acc09cd74656e1cd5a86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d15840a6e789f6a5252dcf0504226112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17ab51427b1963ade56638d375b60f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f34594a2bcd20bcc4e351dc4dcd57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0f3572ceb46647525fb8511a39697115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0e40cfcd176fab7d3b40444339e73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8373e45de345959710bd1b35f1d7550117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf131a1a7c68a43fc6cb4acda60ec86d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d4d5f47155e41364a226b9e432896119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d8ed6982fc326250d39e9a6f70391120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f194fd805f32217f70244bf33da75e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a4f693f5474377aa23acb19c99eda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39042dababbc0deacce986db04987409123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3816d693eaa6d79d1b0fd726a2494b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa059ea258493d2e61a467cc0047d7b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcdd91efc2a2b7a032fd265f1b870a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe72aedc8f64ea49a134cbb0321e9a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b431f983a438d4c93f926bee390096a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983d17832733ffa6f8a7c99544419ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba86d05af245e84a147d12ee44f6e1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59985487fdb32041df5d38ac04c89d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125b6cbab86fa3b0898b63178e9082f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0911b169770096b09911ec3fdaba5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d962f6d67658042d73aaab8ae2b24e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc943736a749d5ca7fba45b977625fe9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bd2f2f20a8d67f25b8167fee71bcd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b2b4a1f16ce198b80fc75a5c2cb9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd536e20bd65e6646e4ef3982bceb870138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709929438b486ff75dec116c7f9cee65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319654aaface8f30f653e40ff72b1ea9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08ebe581f85a752e802d6b34751492141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe875b41524e2c376c09bea733bd23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128695eca59f4dda67c7fd47679b3c5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caaef78e736c86b267ec0de8a40f37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68637153c6a4810546662dbddfdf5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692f3634c2574bb0b577a7bd52ffd4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df107a05c3b479f175e3600c385a2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692474b421573c4d8dc90733b49e2b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df8057ad7b662acba95a2971f27577149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcada83c34a62cfcaa008d0261e06a47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e983fceaa95aec09df042d778c32be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889abafe861223a61a56cd972e61045b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503a409727871d192d59da336a0cef4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1cf5635eef5eb31ea83e2b68f3c9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c626be50dd16a58e4e1af9b2c7fb01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18281bdc8a9ffd82efd0f627ee935ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfdb65d37c5ad4dae86e56ac1ee74d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f735d7cfd6006443c2760c5b446f8d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00c0d772efd63abd2b0c9f0985d99c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccea4cf016fa5afa1a8fda99ad26ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb39b5bf08e736a62370d21fad8d26c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492063667c7625d4bf5de5aa6ea180a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398762ad0f5e9db3761c79f1dbfa46c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa781fba7eec1edde49b51e457d9f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f79c1aa9ea22d0f4c89f737ad4a39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37bc6cedc1f098138c147029c14b8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bf87bc02a40fb9cf46fba0d53f16e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c669548b65d233856d48d8d2139d8b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c6f54c9197e82f8d3a2043cae7bd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01783ae7a05480e39f638cdb5e9b9ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02c6e5b2547af2c740c32d4a2b0e78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6a24066a797d7ce6cd9dcf8aad42f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261921b2cfcaab5bd7d56cb53fa7126c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27f1d39a037eae3f784068308464b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e7019fd8881546da1077cf18c1078175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebd677717ff282f0522194e23c2fb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854221b927ee39ed1116cdb07acdbea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2e17c508d83ba1d2af0e78e132c10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d6bdc5073affcf29096b77f84031c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bcb7b4a725848ed19de4d784ec25c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43982c6f2a0dc49c4bc65fbfee575aa2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71c796388408c0581c113a5fe8ee47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb172ff3ac8bd0b030ddcd451bba8a94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582b8de2a88f16304d6a9a6dd91bfcb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47214c3b858b798df00d3381cb7f5d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4559bfcfbbe6561dbe87ef23734c228186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3ac0b75880c8af3dc022aa629048e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c6178463dde9a9361874554caff7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa8c336dbb4137fc9c2d0edf9ffc67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc54b41a3f923ad497f06cad9f1dd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c589af49ffad28acfb76bcfd2f00a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85884c9b692551342695dbef56d772192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2be7786dea5db09f5808e96cb9205d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aeeefd28e222dbbeeb8731f369e01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673233f230656ecd0aa5aa4d4a8d99a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70105e35984ce0035129eb21c8acf21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4d2dcdc46b617ba4f010761ba4d11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67e9bf9fa8bba552defc2bdc6fe2ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc89a582e2bce3b2e925b780971c38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234acb450b7aeda56658104ff3b6cbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2032a84bd9ad7c083c9be5080d589201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cb37b00a8af9c9b14666494592fd2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4c2327e9cebf4004b3c696c0e2f5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3382a16ef747052f3b15e40b5936a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2818c47deb2ce37412642d4cf7fc5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9bb8201e75bb114ae4076e536a147206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65349a396e6604f42299ad9492df9074207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a17825bb741478a19cba75509a2335208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92808f12d0b8d57cd81e3a22ced615d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3aa33eef2f695c8c1a9413469ac50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713250d4c45507d0001beb46a1c18c07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b897cf8b0823d5a992421adeb3ea9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff95965538248d6db2f399979d5f4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f477d53e0badee52f0a36f731ce6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d9296c80571c37c8b9c063caf248d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45196f634dd89e76c5b29d3a70ed6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ffd88c5de30639d79a9ea0fa3a65d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255f9105ef04c6e7d85ba6aa3aaddbc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d25d47fd156918a5d71520c3141df0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77630c09f77638cbc768f60cb0fa42a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606f7ae1b94b80a1c9e580b3afa8d92221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a7b1ec73c4a8a3d6fe3e2f4f2afd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bd09d16e58245e4a701fe92e25553223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbda6b1cbc878e007359ab420aba6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84054fefd45b6b416164bcbaad0bec35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3070889741849fc9c75758e50233a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01050d3421f6806e68404c9b0f42f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f8a1ee19e147451b9881f96294775228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699167b866914200267dd97b34668ff0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d497a2c74e7ea7c51305690ca0ada230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a255e1be8877e9faa4fd2b3d651eb1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357a786b3bc4042635f533c4ca8fd9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfc051bdf8ea36bd1e2e9a6dd39995233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4247fe67aa9fa03251f13627b51578234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683222023e259169a91b9d9381f5f81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d7cd056445f215a5b27c37cd85472236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd60399cdec68f4510222c26e03c54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1831efcbaccbfe1fa85f62b6cc10d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aecaf97be02ecfbb3da5e2b15c3a62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1660e7210e526c90c9480bba10aeb10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d4341d4a918159fd96b1ef4571b6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd533babc53f6ca3722527c93c9882f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7a404c6ebb2c27858db03ea6a1e60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd4675890c9c6cec1e39a5521b062b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5a4ecc9a425205d8770a5464b7605245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ed4a57fc8cf6c70dcaecbe754347e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5670c9783224e1c5f8362b5c8899267247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e157e52c42e3508bd5b3a6d22a83ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ceafc6dd4866e06b7de481e859c2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083562ec55f03c602c3d5524ec2ff96d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713afe57509404d2c8cd5cc8e0195ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadf34e84e351682ce93c6fd6845fb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1970579e754cb664f6f65e651e23b3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cc44e3d9743afe0388c1677e22c52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634607a6d16f1dbdd1ad6c9ad4340044255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80802fd99f658f014116f39ddf25ea1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06439f701e96c934ea240bf57244c1a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2c5e8930d6512773d5437f8b07db8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844b3f5cc3206844c80fd73218413f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154ad1f94ebcea0af3b976422e07352260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc49f8e296b19da9e7c2401ae6338c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0109e826f101848c06c6d5f65ab0438262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99d13e9817c72236fb192794166e95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4427b4a7d282e0e2d47bf327665028264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2129fb80842c7c928e80f42b54fafd8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562254e966015857cf8f0653ba844d36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b1b84a29bcecc27dc44b532ff8a7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181b0f328687e4c5e1de5c0aaf6ddf4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fda820ead1bcd5f9e7552313cc2e0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba607b62c2b306e55bbd424c2bbc752c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84085c870264c6e113c6241d747753271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b331cedac0034f0e5a63a68f987c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff25674b8cc1ca2e8bc2273c228db5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c26c71b49def060d7c385f98eaeaa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dffaabc8b62414b46cb7c89108f8b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80a566beb117efe2d2f2105bc44fa6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc097ca9e008aa34d275bf12624a5a83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e0e0ddd8f79db9c6f6fcde2aecb80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dead3d462ba6c5d0115d67d56dfdfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ba1be92141d11013de6cc99fd0dd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e35b30efbaf899a45319f328c15b8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad064cd965fd6c2ce88994bb1dc91bb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec06740eec7fa72504314619295f3d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e27ffc0576a21269b9ad57c9ff7f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cd8bb257b4faca5e04848923a5b2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bdcb0a41da747b6c28280fa881f3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2921a8b5ad14e4e14500919bcc7273287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60383bba0e0dd3e1246a14040148d2cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52efa57310cd89aa6a6909dbe744b3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73581d3c83d6726f0d4067f55e432a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ebb90e07abcb414ad32a7496efb25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517a9296ae168dca829f41e04326260292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0f4b1da22467252517e427f798d44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294a38a0122f5ff65cfe71e781562b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ebd745edb1faaa29a296fdb38b9ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be56c08455e4d44e313ebbbf0159c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d9748d3d496faab3b203e46c8a9fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da571c9be1d6719b01621ddf6370ed9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e33d2ef8c97337da1f276e7f33562299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2a3cae0b7317e85a654716728cbe2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aae577dbf8f81be97cc93ee9c6d1f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca7b34cb305308575208a900bd76da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d82bb546cc2fdc694f1ca158189ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2756d3a97958e11799bff4baf0634304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997814569b70297ac5e1bb4dc3bfe612305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1437d4b8d7bfb429901bf7458aa319306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dc44e2882c396a17e94ebaf02fc1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c311713f704daa7e5c367261a71ac8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1854e589d96abbe84d5c34cce6ac5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224087646cef45e10f6ddf6bd660ea5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2a3ffef145fe802fcf938cbc1ac34311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14ec26858a07696ecb474fbc75383f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350f0d236fa1e7e38335f8fa3fac856313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8825fd2f171a7657d893b841a6fa8c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9581241cdbd69b7793d3e4309ca2c7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6a36b717112d3d7c3ce5d8fbea0b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1512326b29e95f4a20d43b0781d155317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd47dfe0ab50abf601a0e9d4d19962318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560eaeba02357f61aa83f1fe3022478319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18846fd419b757d61133d169521fd03b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe419b2aaee4ad344c392f61331b3d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3523b4f0b8fb065b041c6228a8fde6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c35ae82715895a92674b1d733d87b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1790eb55a73df90756ffe0960a8e384324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85a53d573524d1da08fb63c0a17cc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61eff45ed25c57212031ff2d7fecd19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dcc2ca87d883b049967cc0da2a524327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f878907fef6bb4d6efa38cd8e4b7b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeef8ce74737fc1c9a3584705e165f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bed6489089a05c707e0264b4aa099330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c71eca66cb71eb85f4112000cf2a9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4ad9327111e0e08d3eeaf72e540e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c718fb7b98dc3aecc8c022d81e2cc18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3387985680b9fda5204cfde38fdf03d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70b3f099b78c71907e71d6b724e4a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcccbfd2cbfd16bc98eb024603a4f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fb7292b47d82722ef4222512ccfb2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7809db971c18d5676576712f6ed31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72588b581d984ee0126e4da5da811a81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e748cc6c0b1361f762ac81b67450c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0aa7aa64eb5fb5f72843b3042644a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028c7b906c8cab25bc51b328819c766342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82b5c5d1b9954b360bc4cf3b9ae57d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af531c793b97acbb8c0e037650074c08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c04bfa06ca5d362ac0b66f4f748266345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba4ac88417f4eea028effea0497b04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb0f9329bb92ea577ac1d876e5ff35347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7900fde72f33ec1fe1f15f1415371c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176870c2a92460123ee48da7e5ce7f81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6ebb730472c979ec8c1b03525c029350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca1f408b4d79ab763f2767643d6c51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1523655dde0632e8ee8e1c3e520ff2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203223f9d1f67f93e83246f04cb5bc0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8fb8b6c5cf7aa81550dae2985f73b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffbb180cf997750568cd73d05e63eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7ef391784349eb735b60a895a592a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69541532946d4a77a762f923213718357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa504b34d0b106731dd3f154f5cf28f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbadcec7c0684a7aa9c41069fdfbf73359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e479e89ca3054a6b4a97aebbc07e007360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d68a7afa5c3fc7cae66bf7f810993361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289f5c173239158a7f2ce504f242327362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53f916dcc65d3f341dad4e034adac8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461da2d3390ee5f796d0498cc78758c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3e681cbdee08ad66e1cb3bd01b65f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19d3d71194d55fedf533bd506fb0f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b6c1da54019881f87fa898157241c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456887f789c5470a0c70a4adf851361a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6bb40d7104646e548378409e92e0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e549327ddc012ab97f9f2b9499dbca2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e43de7123f16f6148f5593335ac602371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d1c166119f58c4e6c77298cffff36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554056cebaaea0796ecf08ab486c5840373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0dd4d3463a91dae830c90785055b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2145e40c351d8acc2ffd03972c09f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d1f3d1feae3a928cb566f4b341af3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874f39f9db001cc5116eb964b34b60b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c086a3825cc76fb6779317c2d95f3ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2de178aedb6ea78f01ea9e10621b2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cd52e4f3d26bed91871a0658be852380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0c00e08638cba7c88b812b6f82c7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f369588c0880120846498431804f6a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c012b4aaeee7bdf1255a271b68cc4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df5421ed2f65862c1358639be808b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f04490a96dfa3518ddfb220180fbbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b87fc4015a9a21c4e6cdb8d0b548fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580a2c46ab428ae99c79fe35efd870f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f769c580f0ee28ce42bb59d138d111388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dbf2ba0e9fa85d51b0a5fa979b3b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd12a979645b3237027aecfc1cbeda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb40821be4d4a345abd4d73c0b9138391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7fb423549048e5d77dc3410d84fca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a03f3e6bbcc1d9f518f69d89b90d22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48cd8226dd5c299548539650c949c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5e4de4e6b0612c29a5faa9857c797395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9537b53cee48c1b716690b9896c7ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d788347784ac66117816c4a2d84b8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093844a135ae9ecd28af1ed7ceb71a57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac5faaf14b4fab42604bdaa03928f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c08daafb30c8f4a37339d52c9eef57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335cb707d69fd317b34adad1c2dca20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525679da6a53762017e702f66985180402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3fdab2c7eb14d34991b38fddefacd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea65b7162210e8abbc8177de1e06693404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055c1801eaa93ef7ca7bbfcafb14a15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990be138c4c85ab2f47977c0d7990dbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50bba0fac902a147553754e1664789407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db06063ff67af9d9c4b8bd16967caa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f891962bfef9622fd6ad4185b2710aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c559fc4ae8d3db54f91d838dc6f43e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc22ca521cd8b22160d332e706611ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823af14f6c84d8ab5a5f5cd82096914412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00907f5e389242fa1429ac2f67dcfeb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318da2ffabe45a6255783aa6dd7117d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cf5b538907268caf6c26c223e5002415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b8718b4c497c0f262b28565086aa2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da59085a484b0e62d06d1248476e4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba2a92aeaec0fcf9d002eac9a8f6e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bd05eb1f6e751e65295fd63eaf99e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56352661fe94bd0088991248ec8e0707420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c08fec927874a91ef129c9d2ee1d10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dbd0ec07f04e9bdce6c5f217a653a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205fe9ee6018c7139e1dce3515cb0fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8c931288a3b2ed3a024724e462a55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc97435e5f5bfdc6c1d4e5802ca88f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fbfbcdf9fc19129cc6ebe129178c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c331e611cb76792f45955ae33fdefd9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be527bef2c85a23ecaea39e4c3aa222428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e8d253c2cee1936b4ceee8a3ce12c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2143f7ad3f24f781a70a33828c1c3d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756e9ba75fd81aeb74a6ddb67cdff90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2fcaa12a93406e3bca3f27693886d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e7452f6076b9e890a2430e277667d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c244e03729a3959ad6e8b2eebefeb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299c474078d600c015035adabd01ccb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c292a119769f62a12c025ced2a125436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d78590caffedc6b078190abbb822c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb36d2b5dbac51291643ee429f5a495438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5be981dabd9a25e104588e6bcfb8ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4c088855bb04b52dfcab045bec234440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a19cc3a2e9f8fa832714d632e2fd42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b505b0f7e812e1eee121f75e9803fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29502c35581ed4da8861e2f472f48805443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b319ef408ebf3c5edd1eb8605efa34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e80319962433e715d0cb3e1177654445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743d86a81b0db50afa4a74947b82c4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c20de1e79ecbcbc1e1e71c774f154447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a30a076e64411357f01b22c3e406d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12897fb2a1600d07ee5ee085f1f002449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73850ffc4b4c1b9f3a6ce66115a188450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5410e274a18942a2308f5c07147f54e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125209e1b6b29a67b497fc731d4be431452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6bbf224a649eb7bb6149d725aa43b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913137e72c90f02208400678f5c16f89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfff36b5a8d973c1a35cdd2dda0a011455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb61d524a78ad441da1fe9fad2ea53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb761646e57bdb1ed98dab4e3b7e4460457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b759ac803c70c6185e4747b3d0921b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c35594face73f48a5924c371816f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f3414fe11a6fdd06639b14a5124a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940e02e75d0b6872b1b90f15c04bb5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c80f0b626bbb5d1a64a0fb4f213de6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c447b9057d2cbf96c2a85bc6aad4fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bf4cea71e0ca4884aa43fb672f71a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a44f5d2bb9e73652f6bb5a38180a2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374944421a7da85465d4d4c212d5879466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b8a5ae636d2486c142fd37abd700a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b2b883cf89ecfbc972b0fc963d75b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbfff977922b605eba2af44484e35e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea26a08e6a0ceb8bc5974968d1b0a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7be10f50547fb4c1a3fa6edd520c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04246f0f881eda5a15fbab50680134b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58888b3c9d6eb754e9ea67880b413fff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6edfc934bd4424c5d38532e151b17474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74e96bd4d2593adfda0434a79b1975475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f1ac584a16c779c44b5fdab943edf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7b8010e37d0cba40c1c0bbcb98f29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141ab75bb04ad13d756468877f0a133478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829091fda81eed21090cc44ff9465a79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25767999dc7bfeb4442f50ae0a0542a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eeb59f987b9e74cf8853329c05522481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e371bad65dd5826139a54f4bd8e02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ec4af5ac46130e37c00ced447715c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de059efcd0ee26373a5cf71adcd89cf7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa8e70d0c2f863ad817e39f1fe970d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac68b502d4a26374857613fb45bb7b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e24f06f78d7674397d110b33e402b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330dad1b3f7189ac82b266579e75897488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec146ed8babe064d13ad6bc6d6d5413489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6bd7dc743479d5bcafece9c5cffdb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde0455383701739354c6685f0e4659491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c958880046f2a3ee972cac1a585a5fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393a0c8bbc101b1292b3f23396d3b56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47621c3687c81a30b4e6f52d5d7b200a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a2f9e8acb1607bd472e64222e7c9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9644752b9b5db3fdcb1ce05f4503b53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a711f9658ca28e7d624cd3af181cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98a06443cbfade5b4c0c2739d4f3b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0ad628a6a8313dc629201240ecc58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3ddccc9401f31d10635fcc92f1440500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d137bea65d9b15e0b1b4dfef85fa3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ded68b50ed9f7adad85bd73353149a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2a0dcadb66e3edc96c496863ee90b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a43ac46b7fa92de9a6551b6405fe2e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50cdde63febb555d66f0bc3a7c4713505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce9355b1084f6f13064648dc2b1d83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b4631e2031cf035ae366a9fcf2037507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ce0fdca812ec8da903cb15a6dac56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e052aa6ae66620d8f96eea78393580509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aab06f67aad5299843f56cd83b236d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bbe9fbb1438d651091bd4c1514f1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94649956c505cab69e789b039be3001512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d5df3264ca3d46939970e9f5b6856513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8efcbc945c817873a2319d93e368b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07887a63d16c5b030262bfa6f7b4f76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd790fcf412088bdf0db0f8a79f14cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b281ffeb45962a44d42920c79bbdd5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0cc0a67d022d210c55134a29dd90b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c123d06c60ce098c6806b5a81e897519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620ce2c1125a8cee23aeb5d55392898520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3a13d3e24ed723cec0ecd65035db2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e514fcf349f56394e2983b0fd706b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bce469ac285a0dc63eb91d767b408523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0155fe061814460baf208bd7d0b07a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9e2fa1383c3415ce13351718c2211525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab1bf5ffbec438062e823faa7877ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3ae466ca10fb88e1fb2d1aa5d31bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd649a7352a596839c7d0812232ffe9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188ba755bc912f746243b10a6aa0fa6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170ce01c09752bce2c8b428cb14e6a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bc52440df3d25b33b30193616d2ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e61a91b3e00084495e92857a55eea1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3476fa35736bf20df58511f0b31bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472506d728aeedc1e844b16972050af7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f60a20ebf5ff90748f074592cf046535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84cbf4c6c74f10bfa32b14e112ece7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574df351fe1cf9df4d39944eeb983e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685d9e2bfd08ee0c23d2293a202c375538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cf5e339f2c9aaecb86c8cbffd20e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ae0855dc46296d8bb0e2d9ee919f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb18a0e39c3814ab98e445c6ec705c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816005eed62d501e67039d2928cdbb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32050d621fd095cab22e601aee2ca7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826c31df99aa09c25c10fea86e284f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0571fb6fa7d8fe3fcff2bbcd28bc9d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8589d4e80ac0ace5356bfad73388c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3606244175a70f8fba91cade103fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681745b9196a858bccd7813d92021a2c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc28bd69c4b6e065103288c6ec1e93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727fd16f5d18d783632a69bc5d97128550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab98efb27e8e6939ecd585f90d15a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadafde87610f482f31b2c2b43c3be66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc7cb05fb1cfb4c798910c09f90c25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3959c4c81bbfcc314b792ef2affd1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5da9c9a8a3056cf5fbb02edaedd154555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d4cdc74ddf7c5046991d548bb11bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b927ee7540cf318a3558791ca84d65c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b2cb81e92b726d29c52582de4711b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8318c5d9f2a51f14174dc48b4d799c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2384a692a11f8350c9a358790d7e401560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83d262ae206fb4d1285df46447b2d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d8b88ff5d2bf9c517865817545fd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a1a9adaad00c5946c7c5f20dd3ce4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0c973028203f6e014cd03871806f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167f496bc6d4231f2e1ceb2461136e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd371aeb9a3b7a24887c855ac5d6372e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f8b3a1e5e8b5bfd3d33a606638564567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dbf6f6062d39ce77e8b4519a316c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca305f78cf1fda4b9a29e50f9879cca0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a179997879c762e2c219312a70d5d93570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049eb7356acfdd4a2fdc1e97b0c0992571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f0c2a75cdbe8a4e78debe6a5c7eec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf5648818c767bbe979f8650137b3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e357243fbf476ba9c42e72ca48b4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f03efe8ab3ff95e9dd30aa28f1c86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3156e4dad41356d5487f70bd11f6829576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b91f4bda4a0cb0050779e5a5124cea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2895543c86e3db993571552d74818578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc781971e7c0ae4b6bbd2f7ccff72c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af280140765976f5fa1f0df47d5aae0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739d833103d39721627bca7e674dbf3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03384e1b41a28d60bbe5e3e74fc683582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38059beba82138b68dda424a55e567ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260a09cecfa52768ca479b0792afb5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93758303d915cf60be19c731cf8da9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac45e97b4ac63187ac1d158034ff70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b6f11f34d5371a49b897cbb5f582d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787442cdb95431d59e4be259114af6c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164c0411b5d27531aaaf0f11c0ac1e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998da583705c28cc8df3e848eb9200a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b932c5cab67f61628779a353f6056591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661739063a82d6e72041ea03a340034592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df877c535fc5be58dbc0602dfee9e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcff634b94de622512a897605b9a20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e94b96087fd7d6b29704b95d77191595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2031625f7be3e95dbd89c1e247ffc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c8cd2e7ca735e16c7a14a0b17fa16597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c602f2eec96f0d01400e5a29ad7b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc02eaf691926497c9aa6996dc099a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c20e53296886e2f4528a0daf9a4cca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568f7e55e3c826234d13f6e3bd24f68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67be5908c8bf77222e96ac406a7086602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca8fc9f3b6ef65822a5e9b00871d07603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75b7d3b79f0430f9b6414b49c32cdc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be448813c1c73e44f07122b9f48fcb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bb6ea5a7e00d5f1f2bde093238680606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ff3e293205f97a69bd266045d73cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631383ba5e7d349b8183e1036d5c4f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b15bf5eb4eb8dc0390c479af0d5995609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c086a6a0421a8a1dcf3e2896ef79e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fe5b104f69ed60f48467cc8e94ca8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4af8af9a36857584f529fc434d41b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9303a9f1782efea850cb17444213bfc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869512ada83fd326cac642c1164759a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e55edab220df2f1917d96fe98f885615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1b86dbf9b415a2b85b4f78fd725df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f7d591f07a5fb4d74728547d89cc1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a08c1df2e21330d4536bab8890292c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2478f5bf00694acc311d2217556f184619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5576c55023be6fa0f306496ac3e277620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9687e8ac32b2ba8fe4fe22381e1eb89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99d832ea7c90968a49e4cb7669129c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340938663ffb55e6cada21df25407d9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9b3c6d176203f4e3e042068d694b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9fa772302f44eed64d527860651e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0aa588b05a1c8bfe268758c3db2ab1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625a7626436ae525e088b1b74cc1893627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57382e1b0b13993246a5e0b8ef7365c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e0332300b80468d9087f125c8db53629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111c8b613e0db008a070dc6762938e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239c6e0910b5bd6b66f47b2e883634c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0eae5bd6236530c327f98bcaf553b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b2de72204d68a41dfb3638c82db8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a84a357d88426c9fe4c880ba6fd38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedf50dbe48d37336688ead4df6b56b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1c7a6c664c29e4e05582e86f97569636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d43b99ff32a7f4a7c3b9cdc3da2c48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e17a4104622c1379fd9605e8c841638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138bf92f70ac9e34b504b9b0c02577e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c8d5f0364ef901c4c6ca1ce41b9d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123969296a4484ed0905dbfec2531b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978e4584b37aea233988bcd3a99364f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88f8c055d601d45b6884626a63fa35643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436e4b4c769ea7fc2161f3dfeae84ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30e36791645a76d2a257d65a2aa869645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046beae32ad96a0aa4c501330b5785a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f5bf6cf6264ad71c7a43f87c6ff48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d884b2e95b6727762e105740f6d2e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d384a270fe70a3e031dd2f2312f47c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123cb41893995f9982760897620068e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c727ecbc46be8a76445b738276006651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a125435acd93515649d61989b4cd967652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e23cc38a98077d2c204412c50b3d9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407cb4189b966a6c512f82956aba7fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d916c5de0d8862cdab2571167fd526655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cb81cc7ed8fe3709672b472a0156e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f37968e598640eca8971969779123657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1944292d17f774c1141c65a5d3eb210658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48fb1962244aad37ede87d9043461d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bc56ac8781ab5eb36850c8caa2a66660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b716abe3fec7b7015b890a63473fa0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4004f4e3f3b7958a20e463eb506fc2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdceac2d911ded92db6298703839a45663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706487e279597c85b201a2120d3a0dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f258ec24a7141c651c564dca1e31c39665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d374a25e6a5fe58c3290caca97690666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d640c23924eded3b17af89e2f0fec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa015444faaa19a9260d9e2edb94509668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5d5637e3a37f0fef12535aeb61995669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298f902154490ee57fa31d09ce05713670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7c58566189fe488b8a7ced8cf1d89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118614f0790e425802bfbd4c368bede2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792d485e97b6bc76c946a005875b7c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf57dee2fff2456346e142bba0113ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d01d18406b180efd6b9aab52ab175e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3334ec7962d942261f37a2d3be3be5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487dec8f2f9bd11e83a878feb53e143677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866b44fdf072aae8855a2cd0a75da11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceb98d8a434f927438e4e09cf531cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d8556b7799bd2c7b203418f7e5139680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d78896ceced07fc768251b8697aefa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9172eda6f9c2a09935679525d7053682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12324c45bba009e92827884d9eb828cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789989d4ffa26a0a7559f7ef0e6b4b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2927082663682f2d84943714ea0563c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c5d60a21f699f48a1ce865a4d579a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5e0159dd1c44b614942d0f0a5ddbd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d621035799d5cbbf22734d697b3281688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d320b0462fcc89075e066adb4f556b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf797480698022b08c94da7009a01af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f9593c4dac813514878a21b4add7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6d7eb5f4f03fee27b6465f457a5fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9f413125963f146639e402b26d5c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc0d809d67fce1648d17d938253588694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108520aaa427782e8296e18c2ccfb36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5157eb1617c61c3866419542e8a113a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e09563f8fde7ebed4b1a2f4c21389697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496e2a7c5fa8ebb97ba280482a6a250698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973d335cfb3d688106d5dcaf146dad6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57aada6afe17078ef83032cd7cf254700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128fc889a3c4f9a622454feb7c43bb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98895d0ac283d8c6c9cfe63c328af45f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f7b5ca1a948d69e1bfd2b92813e69703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dad71c794342d4f98586db58464c27704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe84d0ed5d9d184bdf09670b429c9aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5125357cfe66fe189267149ad9197d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93cacd041d20dc44b94d53996bc4d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f2ba5baf19e0368e9f2560c13a04d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b590676bb4b5fc7a13a32f8677141d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a012d8bdd3f43a0de0ec8703f1c1173710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c838139a2b94c6bb661f91886f5dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee93d86f40c2ea7614df49340fc0fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db207de453c2b2a477864db7b6777859713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07ad6605289e82a01f0ce57c98427d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9508781f8da77bad41e336c2f73fb6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e301287daa5a93fc35578d13bea697716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5f1dc051243825dc68952eeccea73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82584d665f8f7c8f071aed1f34d5a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5fe339bf1d642b2a3eb9999ba8312719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0718be40ccc3cb33fb1143e49fe4c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0313abee72a38a6d7a080b961f2ca2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2393aec67d4e487435375c842d91f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272b4eb8fc0983ea266fb9cc0b4a184723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206698111d2711e9e9b7cb32be8fba7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895631979816f99db567fc779ede072725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cffa865a1c32758ac2f260a76a23c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23454d174082e6a47d6855f16e1fb9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd914674e8d3351e607e4c44452f4f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf035e8487225dddb32948f40e0c399729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b421e2627b006402e0d040763087a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bfd5981ea1ed87b32f5aec40246f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b0097d854117c3860caed598b6026732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53077f2c7505db83d1b048dcad2c0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f27350217e4709e545dc84ffa26d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda65ca07ddd8a181d9dc5095a671f75735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b06f5e7e94eec4332d89616bdc61d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a98434dae267a5f1da1f20e4e8fbb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531f003386e9c373dfd37776f7fbc23738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaff1d28bc54a3949b9d407668b2c74739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbd2a37d033d8f7e5df7040562b341740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cadce0d927c8c8b37c155ffb8d26b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57941891b87c2cf8fffb3d669ea83d90742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d9d390f1c9161bf121ba5863f3f0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a0a93575f6f2ba65fd59348afaea4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea198d4511abf00f3eeeceebef97c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a3779015ffb2497c77843f113fb08746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f70584fc7f0d94e820ff41120d39aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23499c8d67eeb6f631bbff9065957536748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aeda085a0ab8c9ab42dde5e23a2da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde77cae535ef4e8705e9e4d83d4823750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c8c04d661a0018dea897b5a6dc7fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ee5f1a55593b458fd82e6b2e3d092752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2688c3c5f5894d4ae5afa5bef1109d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240406445fd02b485a828dcbb2559509754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61e933742b4caab5b6de2c8cefa19a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5a5376d2617e778f47efc1b98b887756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d2db4d4300447c338e3146f3b3117757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22f4b1e89b540eb00d297f37c75a4d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefd327135e74eb702180a7e306b53a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258260645478b6fa90cde1e8a3d93c3a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870ab3676110c7f974400bced2112d5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb72878d0dba91570c129b97ed5d52762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25654b4963a5d7a32e21d9fe26dd97fe763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d898d068838d8fa7af8645c66bdb8e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941068805f92ddbf1565d2638f7a32f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ae9447214b9da4c0dc25fa62efaa1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a66ce5df132ce5780f60885b57f204767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>