--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c7acdfd9d903c65ee79611fa6c1db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75585fb04ee3f22bad0746b45cf45862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29c46b4638a4e3e13b21549213ea423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bc1ebf2a13902cad5f7684ee8cbd54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5127d8b944babb5d4f562c03035af8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500d2d9f0f16dd3008f234b73aaf1196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4efd9e46349a6bd0ba77c2770691a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58d050b594e91aff5c4ce21b08bf888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bfd6666c8328a536656149cc1f1689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035ae96f133be09261e6e2f8845fa0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6daa34eea400ce8d48bc753bcf408911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c42816ba8e6945a26b3caf98e463b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45443ce480008c8b4c3136032c3304d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d1e1d79b2023e1be5b9e83cb5ea4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03658d23eb5f133a994b6bf935ee111c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2d02f64600cfec398f0cedc7b8c9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fbffd65d7a00a0453d87eb478b66417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96658cbb80953cb93365903249810c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf73ef768101d69c01fb250e27e4ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf388aa90e1a3ca4d5b4f25bb09e8ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498effa50dd6a8f86785c714b70967e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea0f9ee90fbe8257ec9dc6f502d62022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de247082205428147c6f47282c9198a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011883123ac5afecf49f1a0de9ea7d8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bec7a4d85d35487872a5e149d60ba625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edd56761d93a1eb4b2424f49398b1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0964fcff19581d67f6a4d6810d446b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979a05e1b3379a0d8410db5b3d778f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14427609e4639c11fc92404fb53521129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf57031c9ea77b2dbd09d4b3aeb89630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f8ff9b552e062648993d049b2249531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e396a5c0ae2a61edae63995725acf932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa31fb13ca5e7d0df90a019a41519f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ee88f0905cea7ec1e98217828dc1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6f22aa4ded518d51903954a7fed4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d512957baac44d71bdd89c06ef9d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780d367b673abcc3ee9f3c256b94db937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592bd87c83b88f23884431c15600a3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538b35ad43ff724347fbe0d2879895c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ddfb6f4ef0ac56db92e993ccbf21d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22471d1649d978dcd258525bf4214e7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f576300548c687231d8a18ab44a1c9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b88d8fa24ca669cb086397d6ed90043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357e4fe53ab538d8781afeb864eba6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede42ebcb4b2a8816c22e5cc75be62e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c19b3ce50ccac1c2ec58d8566d5fee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bd9d3560f33e259f81d85fc4ee0df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b89b8718ca25d6144095110f8420b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59180aa9ae40568eb244b87dc7240d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8bf4f8de38b5001d886870bf8706450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e70e359ce70885ccb8265c65ef04551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6589741d9b565eb7b9a3a48af54c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3f9356c024759b74f8a84bed0623053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cdbdee09ea938de5f46bb1df940ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a65dc6cfdc4db6d37eba60e2ebdf4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd341d121c1dc29d1c10647315d8dec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957b3298cc5a1aa58464a47445071f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5208f44687659d802f981f63825e3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf04f7a76e74c598e3a14de419784359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400ab149f2662ca5cbc999f6368989960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240e541aa7522059b7506b9bdbf9ed061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef40a7430637fca1596d322f1ec777f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321b7f951c3202a53225c1bbb33754e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3463ac1bf01d8c0ae661400c4656b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ba87d61f765de0bdc4dc61d0efe7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dcb61669fe9839c21ae940fb974ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fa8977c3afbc3468bc5cb449e956e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257608c2ee9e134f9102eb19e890a39268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734b1152b847c9982697cf9691b5a8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460286d40edafbde31b0e70012e137fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768378a3f86ffaa560084a12d49f1fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ec2e171aaf91005b1f957a0208c7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8e2df155fb09ec7a264d57b10d00973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb476dac9809ee56ff03ebfef3896774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145b28a48d9f95cc300fa543e8d9c5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81537b1f8d04cd080da824626d7f22776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f7501103f75e5585379b9aca5a6d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c405b605ac2a7ab975b8fe976ec4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42230f3bea3e323ba73413a86d8b1d5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e037e014552d4788443747e7d0b031a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09b85212f71d1a73c2d06e8e8153e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b54d947647075426e1e36402f10f5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb6ab0084736622d5d7ba37580a81e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98450cee4c67097dddb361a07affd67e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a4527f2c3f021fb9715a9ecbd4bd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec214530cf89c17da9c4d82d6f88c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b4b7831214db54cdc7308aecb051687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9582be495b74e5bd1ca686688c781788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046854e19308e22d5fabc172bc621cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e00766dcc2194f1c7a54235df2f30290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e910e75167eadcefa28e5dba37ed81291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdc1f0cae6894a1a095854a10be63f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87419a85b4e34c9a63dca8981e036993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775903d77a098dd846abd85705dedb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19146e09e874873000f565703d6435b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1eb432299600d35f6d6282f7b3a0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40356406cd70ec57bd9cd3d2b99bab9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fea94c08df94b289524bcdbd3e0f7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f1e2b64abb8de414985da5df7e6d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d5137e1f5d93616924ad015ec6411100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abeab6bb61c8770a855bf76e25cb6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccc696e1ee80ab2af959d332d0ddb0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f270defb0d0cc9e9d976131216f68e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb1546ed8995d9189a9e9de6e02dcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ee442d0773d3e35e7f92eb90cc709105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4df665b20111dea4dee620078b4248106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911b07183e26e56a0fe162c0a26b3f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607341df16550018d3968959d45201a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749baf74b48e951437de07b871de63eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e213bb392d5a2faba55b97c9777b9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55262aa6d61b6a36d595fa2bc11db664111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059cd8ef3ff1235608e404e212ff649112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104424455de72a594c52783119d9775113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006129aa0d8e37508af5efd3d001dfe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad874d4f747d05b3cc665c2c156a0da9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75922dadce7224fe40c560a79d20b987116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509107885cbce10907378abe45c4808a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3b19459f158ddfe77b066c17b4eb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485f8f37f3b199148e23a3a2bf75bd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb631d42753d790a81aef9952c67d01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52da0cde97b42ac9c21baec4bddeadb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28602be2121e3a257dc88f00732c9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc638ad6a758ad9b13c406218bebda89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d150fbc9f629642000ab9a26f6768124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3273b6167d71d5348c14ac58c212ee3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043db0e48934f72b74fced369f28a8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e578afce346cb547ea0cbce9d8e1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e285f3f50373bff204d37a017fbab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59538e94bc8704f5ebd322653e81f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e9a52aa03e7feb524b4ae58470466130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7550969542c9f4e1c28bdd7ad7115e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46870ab4a8ac19aad73cef6d79cc0ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e37ca95d5abbee2b7f14568c1559d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e25d3efd0cda77d346aaf082ee4848134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c672731f52632312ee50a5f2cb6df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47216b4ecf1ce4e81bb873c5c61d481e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896103ac6d69108a82e24034ed1a7c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7baedda9f38f8ef73dc5df8e4c218138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480a0db4aee6048ddb934986ff2de71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddd02f9ffc55a62f2a990f32780be6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc4a8ab0f441a69c658a58dba70f54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c353d77eb01c96b890902fbf1779a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef251af7d6ed9b74facd2f582fc3962143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422dea4a71336371c90e0cd2f38b9ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43118e63888383594ad8d6c3047f149c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee869c14db3b72bfd4a6b6ecb835fdfd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2756850b9678eac0bb573157f9d8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a471cd2cd9a1db64afb15fb6980d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7601be593052b9311414fdf6f1677e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bfb550dc7824d0f3f23fe7c24f626150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8b19162909c4e5ba1cd56e024125f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cb5a816d43d414b0f95e3ef3b946a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f727eb5fc93176c36e21c46ab8de91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d82401e72ed683be1eefc266a501b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8d8439c916a6bcbe9f336ad24a5b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca6bd9117bdff586d97f578e397db9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befabd15d8fe9af244372f111c404b4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462c54daf826b12d8bd7f019f04be78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eee42df9d2c6dda07532e8a30e52d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d52496fb6b00c458589873fbf799c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862209e14b968e5f82925e9d8f92b668161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739648ab74d0de1f268c8c9af87abf8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1bfa5ad327a77bb7c71a1059389a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948f666b766cfda32da27894a4dc3e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edf5754e4a22638916399a3195c57c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49943ec5e564f3c6adc4bad1abe9cbf1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7e463eca43e44cdfe73e47a80447f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70f5ff08a85ec41f4ddf7462eeed03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a5879321679fc86f93a54f1cc6a39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2fe096f1394345f8e18d0630920d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f3195de847ca12261c69e350a3836171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fecd4b3237947a12132c7975c667c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af453fb5d942b4e94ba55db7366256173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22171f27028883265492ad254d2daf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61915e2d2a1cf9311fffb669a743bd4b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe829597c138eb812f70188e686f88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5136cae2908f682c23c5a762cf1a025177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6f3a808d9e8b51a521df59c8579cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38c61afb71491ddbdabe4453fdaa62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da7588eaf2090d5451891c775f1be0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77f7661a68c5cdbacd127a3ac69abd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70854c223211604f7491d98dccc7dc5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d44bbd51f70edef51636255cf3b33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321621a67ae9775a18a52527a93caba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68edd7d34906493ca9ca5c6ed620b9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345ec2d9b162ab8a605fbe0834c1376186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc990e8b1349856571bc0bb7e24e4d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5339f8b07773eff746097a6c7d1fd7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0df09f0b6a6730c90a1a870c150af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b5f9ff274aa9c4ee43ca1fb9a71f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcee67a8c34e7a6b707a1ff57a2780b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4b14f8249e333039d07b37369462e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f80108ac69404d65023d7cb9b65b86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45ccffc5310d13e0b813dae6baccd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731a607e34458a0a6ff2ea239a9ec19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf5c47e42d17d567505a41edb10158196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b797cc06351d882565f471b30bf4009197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c074d34b96c2103fcba4ef94e4636f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc3e3c7f06e5a27c37f652731ebbec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551df40bb0000dee85b6a1493405602d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cc7d88480e60d2bbb02ba0eae8d39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2e4f5ae1cd536f5b46d9e54bbf973202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d85ab30d2d0ba280bb500e110efbc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedf76a50baf59685ea3db1d1953c2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707ccc8e006fbae63ecdc6d5ccfe4a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce734c3d8536d7e027b2b2bf342f668206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a124cd287ac5b12f72b948aacbd7e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4b537396ee88eed2ebb2822ec48de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6d97f5c70c209c2da197be2cb339a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c259bb57d656fbd86e8a2d2cd648ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac182a6ee2d053d0fb19ab5acab8c09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7cc8797ecc6a6643e1855d6e19a46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550f70284857b75eebce2b6ed042676213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcc447c63342c7c96e07bbb5f64f81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08db4c6e0a8b20e29be18fea6d427c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1195afef2a430ff006a352317c9f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17804665eaa3e6a1802f6cad52c1e9e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db048c378984ae73d9204e3cd060468f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d101cad5025e2e81780a22a98b23646219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe003ced5776d3d66ec6bcad08598c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e94f342f6f34566a898503b8db5acd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a841054ac8022b59fd48277ef721d30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f68239418101b07e76577e8c9e852f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48a43428b90fcc6f060dd1fef1c3a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7dcd93c9d1482e924a3e5ec5e5169225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70601f8e1a397eb88f3ef88ad0d04aa8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583502a5f0e7b95c0463cd1e820029ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2acd22b544169c3c869859db957a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4256f3de6fb8faa3394ed25b89d7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9915f62541c33ecd4d4c9212a7eac53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65696edf77fbd142b20049ca6d969096231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d47d9490dd313057d9ae071d2c54c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f20302c3ec3e0c6d8aa2b5a86e66b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a376b1091b3d8eee6f27c3317e9fb0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a208de803b90521b2cdf2049ddedccd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869144f964b76ae7dee0a6f6c7d4ef94236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a402312ce259ea74d1d2e39e2facaf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff76cd42ec471da3753d21fc15e5e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96c73c4d2462cb9fa6f1576181160e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d122e1abf6b6e61a08abc5339918c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221202e5a52429c2b58266f9ae989a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bd77d5be3905d5ab75f39eccd3e63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041e0a4e2f4fef5ab84020e2b912630243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b74a1feba7ff435a2eec43a609119f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107c9644f7d0759002050439275a79e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206412f08e616a52220e9911baf9215246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efaee456a5c1707b05a8be7a87456c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6f88ab6de39a9169165b4173ff025248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82743c7be61c33b7ce11d7455cc44bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f15fadd8e44ba764430358ece462d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e0ea684efdef3939efc7489b9b204251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87bf49fd90e34015b9b750960c8110252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a973db51011fffb267304d02394a0cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a684e98769c004de73c1b867d94fb86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6b84fd63e56c30945d24e59488458255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bcaff081d063a57168f0ce52dc3a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54b7f08a5e4c483450a1352b088b66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75002abc5375a49ca19aed8dded86e84258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcb85b6319d5734a70f1a343a23368259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13915f009908dbf8f171d01cbd5bdffc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a05fc2dfff8ada34ed0196e055be2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd1c469fc5416a8cda711c3fb65bf1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79c3ed669b91951db52b543863ad70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2052eb4d155ad42f3092778746522264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b545e6aa3ff1fb4fc55f17c0b652c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd70ce2ed52ae4e3939707f33c542f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b527e053e29d0a4814527ad010fdc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb17b400d2ad82928e91b9a0dd30d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52eb67beb02fe5c51deb2feee47d8ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e7d85d28c9d29015a4341ae410aa0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5dd84c22c211fc1cb2dab1ad46836271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a06e980356d23f7a091b9248037c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e442d1babe6dea73da0cf989d1c01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c624540be08a688ac1dad56768ffd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9282d3de69a2eae12b4eb9fb2b74999275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002930ed210ab1c7379274fcf5d8775276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fddeeaca323c9e4034c9d7da012475277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1490d72cc92af2356bff1470299c0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69d865b38cd67081d219fb92843f71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd43b7250885b8af58e35713172d64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd256edacf72ab455d7a8ad3a53726ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff1dfc6e736b77230f0eb6ec7d3c1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056980bf7938ac396adb0d90c6595d7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c0b28ee655578d1ca65c2dc0d4fcc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929d9ec1f0c96f437f5fa20aaff6933285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ea9e2ee2f4d46bbcb0dae7261a7c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b7f5910d87594c464ae52523b5255287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bde4103afe18fe4980998299053ed4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddda77aa2113451b5ddd68600f2771289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e4d587ce299509d7092a5f2e243b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f7808542fb3e537ebf4460fa6f36a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db38db6a1b01bf23d6167874438f63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1d83f7d4bc568aaeed41cc736bdfd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7ef49e869a692a78756b2dbeb5c71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d141c2500b093a23fc80424e790a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee1dea88992267e3f9291a9fbe8a8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c075df984192dc1aed133f75e6683d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b187f0623efcf8052c9401bd98118d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee6f56970285321621c3fadfeb07ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a775a360000d7dd4cfdede711b7baa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf9ef99670e167d16eb8a97830d07d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df3a03f5472cbf9b738b595da340fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77aecc750035220afd40757cb0597a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dadf6300a0eba18caad35bb486c4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a128c9cc305d0e71b3da9187ebc01b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ffdcf50df9c18998c56ad16a71dc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b829802b26a479955522a0d7d03aa9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6f5d64c17a0a873a92d3248694bf8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06075d88c037eafbbfe0ae01a7649a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65867d479130e717dfd46f3c87354e2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b64962933e4f4307b6d1a2180b836311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e31982f766462e2a88d46fb014348312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6b5e84580dd239940b2012bed229a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99c266c6d6b02b9799a3f688e75ced314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046d83952527c37d358bbd530e8c848315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350029ff5a12929b2dd8d836bcc3563316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449c738b6a09c544a160d222e36ca02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88170f898ee1d2c440a27b035e922ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db4cdb11af4367a66f5b3fde8dbf24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e10225bf26e732d1820152dfca917320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589d4cc9a049a7be450369b076ccfb1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971066b5752bda81523dfd65d3ca5d94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf9277951eb94c1efda9d88f5d3595323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf41eba1ffc11e18315c970d87afb5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c21b10ccd46a7ef037bb6bc9a76994325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432bf48fb867fe2feee0347a19c2a9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269dc0d533db748fd2508aade49f644327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b719706a602a09b4e81ffba096d0db0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d19319276c548c88f9249e4c2d0c85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82ad5fe1ba48a16814e7e653d21c08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d7d5508ac62903c5c3d01d20498bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e909cacd597a9ebca738ac585e7c9bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7c5ece4e94c47fa69250d0068a914333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97437b634a3d3e3d6634751f10724f4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9762d9527e4ee3c104c3c4bf425c621335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f524a3bc2cef7f84a875f0489f52b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13725921837ff767064b48b622b0f9bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ba8ef0ebd12c72e832174fcfadb4c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2eac77cd9a54937d10d84d14b2556339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cb2f61d24cad594abc020a6340256340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326f37cb1a4728085377973ac78eeb9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c793c677b3f93f9d71e99cf083f2e0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790cfd5daab99e4619c6f1d49d312aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696247ca128dea6bce2d2d03ad1d67f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a804d96ee5898e29b3d7b5a04e13967345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417344d61903b0647befa27c10c311a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c76058f990c731e7d8c67c0748fc7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf26aaefa0e269a780188555f5fdeae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77de052a9bb89b3b6b0870806a457a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c18ebbaa58c70be116a12ec53d55c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2f82bb2d80e57f92aab872a622bc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec5d3c9f24904d83a71c1f96dca13e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27869ab775593c42ef81eadfb07a0af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2754cbbe4a658598a86192749cffc4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02227dca13923b3cbdc9b2c620acb7ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa11ebb97b90578605c631abc930bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f17d1c5788fde90d1c99402b788821357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c48f6e59ec1f63694a19ace734f710358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b70e2d5a35efff37be301969df6084359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182088330866c48855b0f074d70d177360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae775a3e07bcd02e02ae2053c9d5fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4df3d1e8bc875fdb2d23c049daa5cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb83c3933de2657ead1b1d84fff3a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e313a7e65f44de2f387631ac5cb1f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28077a6000e4e54f7ed9b8c64efd40d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3527915db1eb0c01fb1b06fc7eb325366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4646bd9ce6d65a02f1113690d0d188367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e881f2a3e68b4855bc60a8f16f042368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cd4e52ef927c074b070d9caf0b0ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaed0796ad9d27fdfffac7c8affbeaa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f545f3bf142a8b042e187dcb794e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b7077f5bcf7945bf263f85e5820ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e0ad74c106e0665c17368478b115e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb929a891339dd66fac08100cafe8d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa0119715dbbe5efad6ca04c983b92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5df78bc599e0895c7dfe528eb06b74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb83aaf3c9e0f6a97c3f60442164b94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563a390230e3307ba29cda01ed3868d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e2fb0d972bdca018ca1d5c35c59b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c55a80060f5175ca5101d19db8e5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc86e2fc04f755d4d12d6fe98679fd0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a36e5f65a35c1920eebae880becaa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554df6b6dd3d600d14ae9d5d91d8cc1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9c41b407b77c197dce996eda54db3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230f934820ab311defedeecd16b7598385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07927c698a9134f763488dd34a9731fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37a7be33647da4307881f2eb462951387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75343ddfed65f98b20e3402664adfeb5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d9119126240aa921e6a86ef949eed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e3d8b12758f8cc6e3012ae6ad1b2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd098c1f4823a7b3fb845342901cc610391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b958bf0eee9f3e8df7a632de91923ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e12d2ebb74797c90ebb0a9ee3f5f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc50bc26fe471cc5f9cbf8e4f07d39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4648135a590f321ac88be571b831d34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2efd7d9864cd2e6377df8c6104bbd9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412baeaaf31d3701b90fba6e57f3c4d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd605089ec3a54b30c9364094d9c12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4795c0648aeff1d0bb6b547f3545ffc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a20a085da685fbd252c524856acdb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f092ca5cd606cbf21066f005939ef03401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba436af5f0fff9c9ca83343386ad99ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabacd05277e169d0f8fceacb5407cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf733fc2954df6cd1aa2d1f799f917c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fb3709e76d19bdb7ea002a3b582d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030136d3770ac9494812c702ebce10ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe57d7c10b9b6868b89800b1de1e7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536509dd3380014cd8ddc49944f1c970408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f153abaca4925d6f8033d9795c57a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd72702341585db28e8ccab7a4e9ec3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f08b1430ed1c82a8991caf679ace6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda731ba125a1a72616be302b41b0b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a4470d922c49f070ab4d3ccd445d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe538e8040fa5b1dcf8fc4f83af08d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a0c3bb0ce6a6dbdef4dc3d145b616415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d0b9bb3c8dce8a54516fe41766372416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7113202595704809bf7d74d5b5221ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04060f7cf67868245107af3d4c5d2ec3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f24d6bdd707cccb4a16f5f9c471955419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa159ccfc88c4dd3e5405baee07d16420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5b8592d97fb2124b330e9e7437ad8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08d0ebb5e4525752ff761eb5f17f76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a1b035ca1f146768af6a60fbaa560423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d39815b22d5f26a8b6b911c91c9326424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1ad5f878e63ff096bd8bb421ab960425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b04857f65379b30a38688df04e2efe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc007173ade3094d52a2faea21c6deb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efa8a459c9f4aca08c01d201b8ecb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fe94a910c476dbf937ea2536e2c80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf2adc2e9fdc55ed4036fb1ec92e61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60b2609afaca4fecc0ea13e25cd070431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb050b4202bb5473dee3d25965bd5608432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd442bf190d01bf972e6da0b569262b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af20a8e5afd4bc1953cd570ca9e990434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3978a3f60e0e04c5543a730ecfe6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0d288320778c384488a737e002a2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad43033db74cea0fb057138f304bda6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a611f2beb44779becde6e540ec760b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f1add284c6b31dad9fe923088d78f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb79ae9f4d970b5c1d179558739284440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19119aa17dc91992e6d81c18731dc4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c2bb14481cd04d783d7fc1c7be620442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa343c54cdbabdf2a321e20d9051e804443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7edb2efcb343cc957715b401746ccc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fd09baf770f256b6c390c7ff3990d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0068dbff3037a68aef5108fcfb99ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9586b8b889321ae2af7298e7cb91a03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513edff56dbe76665553a4a11bef6a6e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7f94d3159185239bcbfda2009659f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899889c0545c1199bc80ea0b853a74d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ce63e257d5a0ba1113d9a123ccafc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f549aba2af310d802bf1447347371d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956bb78b965394de1243e0566cd4f9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb0bd7efff016860a0d8283918933a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30888693a6b831102228b532ca7b252a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7e08b6af39bce6453dc96ef0c4677456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2eb37829928af37c03ef3f418f21d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde029e720a4e6abe2e59133a6204e8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130a0d741242805fcbbe3d5b9349e2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399e82b76dccc108297f0be96dcbe06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d32c3637ccc4de5bb248bbd58a473461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdee3371fd77bd8f3ae522faf3b5380462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aec41bf4795f9a0669b152c29e35c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcabfe72849e43dd6df7ffa7ebc03c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231db7e22115ebc58663cac47c17cb3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893a58c70431e98f22847cd17d6f578466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597688e7306b18836652a0177d58622467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff7a0e4c0a4e6276e5692ad2de0bc3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f63677702349d4945b87fa2592552469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3af31fa3fe1cc5e703fd6ee7259d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d45066aa31a367fac983f72f51c90471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709523341b4ef710131a85bd51c6fb2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849deb94812c3a8a1df0b8387802d75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929bc201644ed8ff2cc5d27fc1c9a2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986cef9c1ea764585af1931cba81f07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cb30b5f371e23ecc0efcc72d537a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ecf70da374440d3d19e21462702e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f70563a739db03dcb52b712de9a50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb04179ab8096499a9d4e70d2c61dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10adac183c4b2ce14301a4262c9c62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b305379153efb78964b8ab8ba83b6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c546da755d8e9ce55a82a4698622b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7925124a298ef5f5a3b70106beee10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464eaafa9a2cb140c817b454c41b350484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921587e8dd8ccd75b4a1ebb3786faa9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed803a14a61d5ee9a0fd4d752f7e62c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599113926997183a9c535f1cce19c2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e635e36cd3914888cf987e2fa76c91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223688b1173165f7746525f46a0004e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddf18d95c1189b63b5ca73cf8a1af0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6868ea83a80bb3c9bdb8cd555d77873491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290569c77b100bbd67c1451857147cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512757d9731395dcd0ae95c68acf09d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8e118fccb26c755770c84a96269c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecdfae60db72e88e9ec7431f164bf2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198778cd1540ab352b52eb617959f27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56e65195d9c7034674501e727eebf2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deb6ea4cf20f2616af9c23f2e03be7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa378e9f9734d184a2d60cf6d3d278499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e457090c53cd8fb3c79a00c0f9e677c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e8ba63b1f283d07e0f3d92b9a2964501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c3e720c19123e5ca008162adc71f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61edf335993506607389e055367d264503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ceadb41364c971c4b2c11ac1f788b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee929c1f6b2dd6c4fec5b2d32579aab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d678eb85a0582f3e17d897b2ec52e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dca8dc1ba4bc895debd76976e1a53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d0d639e02af2a38620cacb009a9b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bad7f2b1959c4bc546a837df830097509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b1bb429bc636d07a8414bad47eb4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef1bbe1fed95422013b5e204712fd2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff53f7f331b1550e8fa0d10dfed58f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821224e45dd5eab7b8beddde9a9374d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18916905719b40d3d9fdaca6932be0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5b1307064825be3f0822ab4eda821515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b27803d77d865e67a46a310aa64551516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50039589b92029f74b0746a608084dc3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37690699ed11297308d5434ffcb40e70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4a3fa90acc57043031fef70f35d6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbba045f39f3cde6d9b4e2b19a1eab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e9a7efada3a9a830ced22c7b72832521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d618b2966c159f47fa5146b34cab5e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abefeb0b65aba9943f4bdc3a848f94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5fa5a56dc7ca6d42c92474caf5466524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27aa4f6efcea8776d2f0152002500f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f389966210af9a647d83f59ff76972526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafad8afa74557c6edc36da59e514d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e65109a4d1f239d5fe263d6120683528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad291b7ce943889a6ddd9f3746517a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15362493119b9a03fb89bd62613fb025530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dad132cc11285e3d2ec975950bae3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f56f098c763bdea7d54b0fe7103a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70599305aa4cb56292301bbddac188ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e754f9f19f1e6dea52cb1b3230120f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f5957758ff815fde30b82ffc440f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ce799f387eee37fdc7a7e43db9be1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7efad961b496bdf1e910838d59e613537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02f6b3f127a2f3a2155679e927b300538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ca8809803f4c6a5c5b0f4ecd71667539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e486c8e1e71933736253e67062403540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de48fea5ab8250355d1fc3bc6eb928541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0668bb181fc07d1990b30a25c4be24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667b5cfb7d3d1229e6e8aa7d5d4c867543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc7d348c0f7cca65e4623f0290e8ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2806621abc198f9edb84655ccadfb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a012373ce7655a4827126b0628e4304546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dac078b601e8a3ce7632308ae6fbf7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560a16f7504e7612c753052a986e66b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69b075fb9713c4b127dfbe7b5f08fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6714d1c8904538c59699c8841001c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1374d2a8606c13dcd5faa722df5a84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56ac810695bf65f98a546a5d9f3c71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f46291c2087fef1ad87b8b1bf3cee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7ebeb9f0a0d698f44d8f211aa556c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03571acd317623ac2b5299b0accd818555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1685e17ba308b4443a7e03cf821bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8eecc08b07c4257fb5e756327985d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261db9581ba3ee7b14b0e333d90e1388558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d527c1e4ccbd55645355ac236d54ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968ffbc3ee3d82cf4112026c4e68832560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1aa83db02a611b8316de83bdec29c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ae317ae5277ef91a1ab7d8c601a17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5202723014e179a794b831afad52948563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029636000b16efc51b813f4c45c6f56564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a818b9dcfcb7a7872fe997f977bc0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40971bdc3496f3af9f523c2e6144403566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14a7b2137104e705e267d2c4945d67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6565ef841219b87bd96a13e8e618f5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baab1b2290683dca3e3db890fdfe2d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032d74485722946d0308a4c160df08f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb807867002c170d6e007acdbd966571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f5a1576bd42f2954bd28ca2eba6ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4b29076cbd2a26190015a027b3cfd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193935d4f1824d5a8ec07780fd72b4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13112779664a7d5cb3bb037ad5eb1a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddff3f81b0343812036cfa1abcf789576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79642aa76c8f2bed3d356bae3c40925b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda291dfc59436cdaa6f5dac6e01401578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a529a325bbe071ba17a0cb939df008579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55282e7d5794d122dc12b50aa32bf2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c66e4e3ab73a4167b88536e11ecd8e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ab36dcb29f0e3ca9d8c76357d9057582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8036f9767eabed871bc2d0730284a90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57dc042f6523caea9ebae8cf7b2c07584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c542b8165f826e047603d0895bffb7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b91860478864780dafa170e7f40ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dac7404f21d8533ed9a4ad0969b31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fb503dc9fb06f1860982a3bc9fb2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a5ce6c2f0f59e739a75614a9ab855589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e699d25f52206b62f12d47fac99c570590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882868ff5ad6d3c28f29b2da36900bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daf642be9a05a479a861f8199cb46f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e846063f38beb31b01d974b431203e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b788bac2f0a31683f59ef97dc41b049594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88f0b742fa58e02fc0b20531ad6643595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96030e8397b98d5504e176a6913c06a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd092f21f30b6f88e71f9ea0f40460597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd649cc358b5883c848a4cb8234e839598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaccb064db790c65489756da7ca4d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d601dd0abc41ec54be2d673b5bcb9a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6624648df726fdc755aa3e474f2c23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453694368b0254679dc7bcad38f7243602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca04ce790070b2747cf7942eca09ffe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e86467f9cec081635dd923d275d76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73b186ddd6563158d7421f30186f54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bb2e235812dafcc86acf8307e4235606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd136ce5f7671e4f27b1fcbd979bb22c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cd78932a6d7fc1e0afb42aee0b3f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b46fc2fc40e20bea397ebd2d991f65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78732bfa6e1cc56e8640011fbcc653ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e194245dd9069c1d1c4b14a6184bdb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc19e3eeb248a7c93b682ab8d1308b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be076ed59521e6acc1d9a7bea9bf7a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b0340493374d8806985a29a0bbf1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a85a689d3a6f128740c08e3f57207615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5077d425c0454645a4de22b92cf0a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3196c90e273c3c5c5cd2ddcc6b14d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315c1e3c311030e35d2b989258c40de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7c61c732f7f09a9d55684545cd2e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8683d5de6aef46d132b7491dc827811620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eb27844a3d5ad80800b7b36bbb3fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dbd90b70c4315094d07bc61a49130622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb623971c50b1ea169592c8a0660fe5b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aea711c273a5684c76af474e5a85a2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a18da3122b1bf95471260c131b8a7d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371299ad2ab73532f8809f4eb38fdb3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a888bf86ba0bed12a8cd1e2fa417f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0ea5033fd38223b2ef752b549e486628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083fdb92d301785889aaba1f39c0a56629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998ac8049223a8ccdac8d7b291bd138630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b783aa0d21cc5fd1ebe9c94fe2ca092631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfa3952723472693891dc234ba0c5c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8ae3e2570a643643398bfe54eaadf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd51a703f92e0673f7dc7f8c4875c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60db50b5dee138a43f6ddf2df86637635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d75ed03e159b24b3865f9667b924ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3ce93e0e3be6e992740ad3c46b295637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2ed98948382e37eae36c193311d54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f3d93b41ed4540ad9d24d585c8a96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e5490d2e7d5c995dc2358c988b636640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554236f451e0e779910dd5f857e46a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41966b5f080306d5dd6a78c6cbeb97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c440fd9bfa88e634b19c24862e14c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a002f0291eb8b6bdf769e5f2222b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ae213284af45338bc5d94368b1102645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310e547dcb2357f38c0ca3217f0d63d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b460ec3091fc9bc6d12ad1c413c5b35647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b87086720c4c093b64df375609def3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febf98632e8138b6621b2c2c08a8ead649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359a1db4efe06d9d61aae9e57ca537f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8764060b8548f5e302765bd6ad8d36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc83ba3db2df3471114af6773e905cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab065bbd2eee1d8ec16e9fdec1153265653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bec35426b7e4eb31290ba7684f848654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a1ac30a7602c847d320d1c6eb8f76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aabf89eed3202c929da64ec6287fb5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afeb6aca7b2955906827898b333a78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96180b85bae6648e63c712955f46e698658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d5b2b2d2e57433441164c40dc30e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbae0d0ea30ba1c4399b93392709f8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abc42b0cbe3ba07da2ba3818f9bc16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730bb1f4f11e696f2dd9b88510cca90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3d969344296f6d7d5bb18b7153d98663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aefbb17d9229847a3922f7e428d8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0778eada1fc01e511c04561a5b7c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a05a3c24ec375b8ea0776ff84658b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e331549ac880a155acd7b823a89812667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6adab409a6aed1310dcb990681271668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3bdeef9d6271d8bdf2f1dca902be7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe31ceef01e64e1dbe9c3408f5fc6c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cddab9ea91f81e1f4ac692b4b2a85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde187d00add1bed41a1010d6b77d9dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330c496c6debe66aab031025568c56a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9704e656708a1350dda5c0cc341bb8d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1a1a8d5230e0ae31518c1946fa821675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123a724b2bf23a79e8d9de316ee6e1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f6f8a748697ac8603c4298ab95baa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e304ff494bf87c737490262eb425b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9bc3dc4cca4b9c1363356f079bc74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba10978c51259add2ff331e5bcb451680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7ddea05ed9b80d552cdac8d5fcfb9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a7601e65dbc592fe29015550fa10b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776673d4eeb1e8c0fe1bd3ea81eeffc8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60975352f6ae2a70e32075bc48b5fc6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b4590a492b7185cd50026d6c4b80e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a03f1f9e6825a2c9db009c87a1ed9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf204b54de1bc9533be5984d999c74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec00e121d9e02a9d35e4122feb3a0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c712b79458000952ceeca3de19a7e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc04d024b3442b4556e3454d0a55ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b495a55108aaf2f84382c74b1d44fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ef7b0b7459cd1884cb73cd5a0bba6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee71b98ea1fd64097f48ed2516d5948693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55074394bae87f730711cfee94b333d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d2cdf100b28f2d1f903e46a5d6212695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685269e76df2c7f58c6882b1669cc14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce2415f8108d3ba79b7fed2bccf8c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7e3d5367876d24705c15232efea14698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ffa4b54781ba786142f0daae6cd6a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcc59905c539ba28f577f7552c3b8b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c4acdb311906b942e724cf8b9ab89701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901510060d9c9b6b39bd139856848405702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1521cf17a5bc4a399dc1ef252541c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826d3029f21929594340d0f3aefd8fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebb3391ac1a174915aedd154afff1c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52017bfbb56735790a3824c8dddf0b72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b97fab6709f1d28fa306f6ef46c8ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68369e060d9f22a1ac2b797489c416e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fbf67974767614a3779a20f882d52709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13aff52c6a55507787d9a2c3e4587b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc62eb6c200fdfd3efe0a21a5aae30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18089313cf4ccc8c46859499b8a073a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5891c42e0b8f89ce6f3e3edbf82a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899342f092b38d96df4eba7fb916d4e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d694826484f68a3386693a135958b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab41fb5fa1f912a54ec8e82987f7844716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a325e41a3c13d16eaf1fa4766dcf9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca827ae67ad54ac957d7167ce7a2c8b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fdc31708da4cf3931b617d6f634ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc13c4602af330e0c6fde09edbbeb0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa711a42fa11f1b25cfa5a01f81fe33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacfaa17ce8ede904a637df58cf26ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e86118e026f80e6eace55915136b77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b08b50c31f862b7fb2c36a3dfdc18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d595dab13886723f5247c8c50e80893725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df1f70007ff90a175de7ef9859c4b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5038ef7ee1fa3f9d476bfd5502ae7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121d75d9b7b3dce71fc059894b8457c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5f665ba4a0d8b81b2ac90340787bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe12821c8f55f1565f86ad7a19861d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29c734ed17985f0b3360f6face6300731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ed3bfc2282b09a015047bdf8d4993732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a880b73c0ab0a2f2d9408f99b37e78733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129e94d1f0cfa4af625ea45ed91f3ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df766fb4b6f353029751ef4c5d97b262735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563eb5ba14a90be42029e2c7c2bae5c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86af0eb35ea79e2c4f7bc77816734a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbfcf9e7f010d59b62d55465bb4e20738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4555a24cadf797b4b3c383d48c3e7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02020f3384fb6d40dc293eccf6028c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24e9c21d5dccc1ec85ac34147c2b95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14465d4d5cdae61cb45dc6de5463d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda929633af8cfab81f8146f438f90d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38aafe80cd353b699f34b0638f881f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cba2e8f77bd427fc756c9c76e5429745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa234bdf3b1b48541a07f11dd4d67a32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829becc95aa2a192dde160888ab3f07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc54e423b6dfae296fc0bf8bf856176748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab854d71a51cad39a509b1ad9d4f6756749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc740b58dda23d9416c2e9d5ce61893d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589d10c4e08479f1c36a39a16dd1c9c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e94726758d49354196bdf4327d2bb7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0d62cbd517c18be3163b645aa146b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f57c1d8e6b0efb5eeb8ebea71f0ca4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e8cdc1fd0966246bb140cb1fc9627755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f484d0af4b062e917d4839d8780be48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da032497cb1bf8e64545a52073dc416757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5affc91c2bcbc956d0b14da2a2a05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445da7520ec86a4ede9af3367a04e2fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6ca8fdce2600943d319a94db95dac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cffc042633459ea74e169048db111761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced1502431a1a00332e7a96bc5ac2e5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf00f34aa82fec735781bebf144c31f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd102c7cb3644ff1dc95c2d675d719f8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3c248c432e364ad52bc6c0f2e2bd9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbf64a55d2d05418674049ef8d3b1b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f1b7e9edce8ab6f58d393031bde1a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9ab7dae7b3c1e46df6d79f335d38d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f564ca40b6b3b4816ffab93012e03f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fedb154505c6ffb225e05a2cff9a68770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ee861f0df12c5adbbd2d8986f682f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84df71710cd5b2d21817c1a4c6f4569772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25e6bd2c468eeaf64a410c8972110e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d7e429ec45cefd2073977e81276f2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdee7d9d2e1cae06c4563d4fbad781775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fcf9e6cb5f55b8182799bc1b0587d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8a42a568890449a4c59d6163045e1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41341d64071a68652c67f8e4374d1b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5eb5bdd7e102a25d7f723f7b7a399779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02ee9ba8d2bd17b50c63f1ff6ebf39780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3fefcb6f21b6e632a15a811b36083781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae82f6841e3b57b27651a01610233d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020c9ad80ea99c1542bc0738dc07c9d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc3f73af70cae49a5b74e1aab5cc8e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1450b2fa168212790677ab1a5541f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbecb1109a67aff7630d4ac7de1316786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d6372bd8224fd37363ae2335f7378787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fd7324c98cb850ccf3f2e6383b300788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464847f337f738194459be79faa62fb1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197b67da945d88587aa9fc0685eb867790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b3f9e2f4a93af1b087622e7595170791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e48a4b85975a2f50e9a89b29e0a340792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2d6a0b44c5ccd9bb457525f355ceb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00696b1ca237fb1a71c99cdd707894794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd9a11bdd722d599003f14e6dd33f5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb1b564ff74c6706f3eaea3465c637796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c4741658c448e1381613b7d4e6cf8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38914651c15607a4058ee2ce9023c88c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19881844e7811dd935b917ed3731f798799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec56939fe53cb03f9f55ca44850ffe800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa283c156f1e675e67a12322257eae8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2a2592b7803ed94752a4b84e4f078802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509ecc1b7698d4f4f6b77444bb083cb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec4e6fe90ab30297544ce94b4c1917804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adbf872ae4fd04bd31208c603a87bd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13fb34ceac7f25a4c1b34ae277f731806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac9efeeb544acccf69c164f5daa121807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dad9686f4f386abe8b9585b47225d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e811d886f7aa414e974c3604fe6ea99809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8a4027924c696017cbf63358eb7e3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9056b75044fbc8945fcdc7925ae7ef811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc932e3233e53afd23ab3d2ce43673a7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e18493f5b794b5a01146bc9f932044813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb879196507ec520a6b6f1f06b951cf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65592f302fad234253cad3eed14beb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2bcf8bedbbf74d8a04743c1697730816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b72ac4f82fe9752ed2b1900c20d68817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed106ce443624f5befbddf26d620590818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174315301574121c27f82bbfc4476bf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b14146af7635442a7bb5c1341ac56820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28460c7aeb8e3324b40cc6603831e404821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686f52eab85999fd1961a1d0da34279822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66255a8b784ae64c4503ea1e099bcac5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44695288d2976959ab100fb022bb421c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335668e32db3450998a0690f032751c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8fc302b83c794290529dfb0b5da51826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbda15349452c4f4d876eed3726d1f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548880dda7623e070cc9515d9fcbd5ba828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172aa4fa177540078a9a5ae2aebf18b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bca7fed04df3efffd78009d5eec99f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791ec05086b0b932099c8475eef6324831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec495689bc50e3e1b9cc55343245e71832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97950bc7d03ba8435bb77c4c84351a56833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d726ef76a6f34d8295358be6a8b860834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c15c92b974468a97dcdca8848a45a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d097b63ba8b7542121d77a0be1e405836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477fd6cfc50f63c742d8be3e6c26348837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b5312d204ba5ea0f5bcd23dbcfdc1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc035b8246f34f79937308ff6ac0341839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2facbaa28cef500ccb6232e7a61eb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6b923661c7d8a6d96b0d6b59640cf841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53329dcba83cc665adfd6d0e8dffed842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac26e946553fd2e3d736048a5e1abe8843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab84a6c24e68aa5529d4c2ae4035ba61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a959e7bd8c400339d170925fdb1abd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563350e88c419500546a09951122d2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf70c8de1fb1d6f8c918afa2d851b994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f0973471c97a1fa11fabd293306b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c761257f0e0e98d13d4662eb09c95a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d5f1d9035fca37c7e299561b0c2b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbed834e90bc0e3e4d744eceb2259db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1455aa80ef71e8a9effabbb3fe1e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470d0ec716bd3f6431f204dd5cd5af310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6377fe2e3d1e0e22380e93ca46435b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb3e98588390cd96dda766a97285bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186d6b7026792e399593e657d4ecab513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab120fa88e49b1a6a9194422bcacb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa7323fb76e71ffd946fa5f194a07515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3fc48717a0f3c2f1933ddeac2edf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789cd941ffdd1989e89208e7eb0489817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6447d91c08aa8c24fc14ec291a0d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec85603957d3acb31c2e33aaf42e31219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cbf8f705cb3749a8c62486326575220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defa169ff8aa8134e7d8a5ec3b3172221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed522fcf5cfac8f8b22bec454cb2d6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d2a0e5065b8dbd7ac9dd4d17151e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc36fa4367942b9b87b9925c47820d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d315fcdc8d29ca43d0be62f8b303d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f234f68388c1a5a41ea0ccc2e1e833e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da529de664faca069fa1bbbe9e63b3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863594625ead4437c7ae668a95360ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d8d49dab835285a0cdb1342b3984829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b77fe62c93b162ab81a5ca777d519f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41b5c6236d4b4bf937a217f6c88da131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ed51c965f70eed8c9e89decd9247d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7707999ecb6236562a4869eb0d7a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba58bc30a842da0c67e30ee903c28934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17c46fffc7e914567b8c5cbb58b5a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51915fc44e49d05e3f4bdc5be7414cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bbea82632827f04aa15f640b77ca337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ebee6bb9bd650b0e458e1458cfe7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abef57fc31a4b250e82e5fe9efd2cb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3646325283bd6866eb359afbf58c88140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48382fd3b77ad0401e349cedd19b42f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3615c9b737fe91810d7e4869742297642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8499c1eedfd3baaa17b78d14400a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7ecb5ff359261b6a1ab10a545591444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da6e15fd578fbcf62cf821da989c1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e200b5cb269555090f4e9db16ea1a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf841385ef61a3bdbe295d51b3902b1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e9812fa1e2d1e7fbb74de8a81b11248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9c093ddb617027905552693d0357149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363c9ec7ca0cef4ce8d5d0efef61b6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b10e84e64859c9a7445ddf641a66de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a026ced702e76c2570d7bcfabaf5fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17489eaa850db280261042aee86e46d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821abefdbffb56fb56fa65d924a6951154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3eacef8fd162f4105e967e3c0fbf855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd017bd3a6bb5ef5c41c9c2e1afd1bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d83f8e814951dee6f082b1eec5f0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502446ecd95bdadad2d3d6ccd46d5a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab5121890d820d9603faf3ebf4931659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62144799e9f1a4f2ef21686ff83169b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e54930a2bc5699b427107b11ede8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03091f8896e402068b0c9e9b26f864a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2a1f5640ef6a0ddbf575c547d61a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed578f46b8a0bf85c8d5fa47e0969d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aee325f972c6fe9e89841400866ed365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abe638ba9afc52dbbb6bb6660b79dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e09c6c831e3b2b3c8934a048939e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0aff0c14121f187b236d7b330d07868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81df459a02c998d417b341dac6ddfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732b075c9ca93ca265a9118c7fbec6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d32504989512885ac958938166d65271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962239c469a47cfe954c649c7feee7be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2932fa416d92a704dff6e5d3151a6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02093a84809950263828d0db77bb167f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e9cd66983939c67b814bd7e1e56e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1482b6715ba394708d01622d8ce8c2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591c565077431f37112ac11c3983eb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9969147ff2ca823dd86abc220a8a7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1538a737ff1ca3e5935ca3cf54860779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925d55d38afc00963eadf42c194a2ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556c0eaa358736d78e10f72520ee8a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f493eda5f49ed25de18fd8842ff565c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e42f7f2d0ff8973b142cc9d6dccaf083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4b3a2e74f35caf254c553d51d9b0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0802595af8c3e13f1109237e4ce17c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e82ab2a8379acdfaa6b8ace02880c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7324b852bfd51fdb3d235fe0f3cc187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73995214d903f560d071410c1936d45888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8c3b0157fafd46675a47e3fcb45c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee1fd65c34b66b8d6dde1332cd25e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b93f656249efcad62248736e76e89e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b5f2cb0687db42abc89d34a26027892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c973c6af4b30c1a9e3d7ba08ec9ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd4fce601de5cb34139060d373799d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c4ff0b2564ed5528e2e77563051e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1f01f486c936f131dfa79268e30dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7da8ae6a02ae2500b41f4ce80302d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc04c379ce5864e063ea9d254c79f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c84445d022121ac1200d568c10c8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c41b80d3d5903c32911e80fa5ee688100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80609bb78920b9af9190bd627970322101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703593189e1eb98e6a660a6004d74d12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d2f2744a4f69f8ea43d7d793575ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04240e4846aef1df5e51845e123ab258104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f489e3d530677c6083268ad28fa0d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fd0f88efdcd136ae9f3efff41089c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61bfe733122c029b527f08f1309ceb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bbc11346c8229131813d426a016b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd7f4f3cc0459ebf2443df66c4ad38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248f2fc462d4f8c525e51b2f1c4207f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4a1b03203b43281ba26ec85eb881e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93b690fe4d9fbc5269e597983a29c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5e9160cf745e7907c8b343c5b1343113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b603132e21676f224ff408bc5acbaf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57e0e23fe31f19315ad5d009f17ba6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe1b2c17877d6c8069ab6e4ec99815116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa73f35cfd0ea1c648e28f625ad75fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55263bd354e33f75edb41ba664d4d33d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d824c5131e8d7d42e8307fddc36a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71200487b083ca8748ae23c556f92414120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e96f402fc7fd0a4b2016dac577f72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2af81de247727ca18698f038811f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d7bfed600828bdeaf661644a9682d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c0cb6b0d6d2b2f3f37794d8652530124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfbf4ad02255e1ef2a14f58e8b7f7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed899e351f042dd2cab9bff188abf6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28746058f29dda680ab360bd3da277b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653e62bd5c009e22c2d1436fb81d3e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9615f3d375d6e3d0ec37cdc93be5ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a470c9603327a569a66d8fb4c417e7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1129c0378d8d43cb0653ac3f587a41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23441e6b57fdf9a42f748201b5d22ba4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014be6f63eb3d5104dcf3c90e8c99e5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc2223d2386d75ac017c04cbd925a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bd62dd0e9e7b403ea0b52d50c5920135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ffc8abf8e36afe4bea49f1b853458136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f33282876fb0f9d707007788375aa2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df1625bd8f018bfdcbade63626c33a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc2e61f3ef2a01fd53729af9bb6885139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d83e9f5ac352a41863ffe79ff9619140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee10fa64c3dec01540f877921308b9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35b8658d49a92abc39e5a08edb37e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134347dfb1b3910aee86d36cb9dd1f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcd4ce815e44d8f5b017a66b0c36d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f411908b5e847379cedeef35ddde1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf12bfae5eb8f0da432f4b82c98b0a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3ba69422c746fa99f836e99f1f9f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c54d818d75bbea5b7da922e29e9496148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34977a0504eae4dd792a05786fcd28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8ca6c75e914e6f50e96d1c5f5a457150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195364d531388f06173bb868df4c350151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77d83f032697c02aafe4c0c9432a6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342dbac239008cafd326594e94d0c75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53f0a6db893d5b925548bf3b36ad8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ea9c9b51733395da0190363874e8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a52613c33ac8fc1550c9dc0ae0367156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf6559366da9118bf6c4d2f8d19300157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f853ce808affab052c559787b52627a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2650281bb1a979d350fed4261f5b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50e61d8f55744b382cf5d1955626a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2713ceb353d9e1367e9e417c5666e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4ee6f2d7b70af96201a33a1005499162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26214dd9e12bd92b82ba9a81cda57b73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaffccd42d5fc4189ec8970f6e66ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5810bc8150531dbee60618881f8d2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0c380f4d8505a7b73a30f3f739347166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876de09aebc598c335c927528420ab46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3580aa792f25131be5d1283c5ce4e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693ce4f903ad42439fa54aa92391d09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575fa50ca0cf4e92557f2e55e233ea7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98ac8704b3173571b7f56f97106d62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1ff15a3f4741a8e3443d29304d8ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630453568568d4124d5da0fdb3b8d3bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7c126918448d915216e68e3adca01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e4b53944012534c2c0e619b55f851175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67287b64213c3dd368619ffc2b28be5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5669830a11e2723fa678f87838b5d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7138d0986fb0e3eced054893fc0aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa35b6be38bc40bafbac87b06f799d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239aa6681b94dcb22177dd8a3ec50615180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7701067d59610fb88e950e8a0a9a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b39bc69e8cf2df37decf2ab191152182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f3b91cf60f00986d427d7604c08be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde09b91ca193b79c8b2d398a93ed7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21708a40d9908000decf0e70df0f3c8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed3f90c5cd302ab246ce578f27a1b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ee1cca1a741b32d3c990408663674187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982671f17ee113c27b6dcd7eade5133188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e8a0d9128fb0583a35af02a5b4d4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01746646ad3f04a96188914468372fe3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4a0f7be8647612ec8ca2a5517caed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216636f739dfab921d79096e95f76c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e219057c00d5938d8a9cb5def8b54e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423d589c8d03cab2fb36cc0a29c104f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a22c1fe9beff0f2305d9a588b68d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a7e652324dca3223b58ce30f4163b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca2ddba8d827dab69b0d7f2ab76c3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b635d8cb86e3e8d1d67fdc2ee2266198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dab0d09d6e1e1404e225dbbf70127199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb59582050ab7cf30531bf7d71de9ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcae273712d13ab0882cab78a11083201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6ce12191b956a4d439b41346cc854202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a9e09dd8f5a03ea0139ddbb0edb25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8f2425e689b7f527f52ad90693c23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f18dac13736c315489ec1989b900dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce4e620f699cc5fb320b3e84cfd550206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a23493e29757fae9408c64ef74a285207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27865d25af3ab29f8e5c80b976f1eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea9ae291dd1f68774b08c8b9feef98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef8fdc56fdbc97175a35db4c068279210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604adfab920873309e6559d86d3fc28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b341229f2216c5f31b1934040ca0aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09d8dbb678389ba080e843ec429a48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092f49f8dd0612f5fd42aa44733fe13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ae849ca6787f7b2947dfe3d1c0d3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37c62efb9562443b4a4364ad5225f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab49f27c6c97cbfa7c5cde0aea3bb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecc34369283f3a98e6ba0aca4ebc6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866a7280d95da87f34225a10c60650e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426bbed63d8465ec95619645172d719220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4863af7288975f477d249e2f7b4b9c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bba137212f6938c0da49157641f6f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4afd83d862e77ef8200a773fe052af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb47099c26237b82f9b57e256cb280224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4612395e6cc048a715c7ad37cbdcb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07e302c9167295d53668a931005102226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a725ce13da808289e98f3333c48e9de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364ab46bdcfa99ad203af7d520a29c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457f10b05849c9f0809a25659903db0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f73d6773a694948863675ad901ca6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac8f8bc6d1055bc835b999fb58ccab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063505c131351820c036dd83846ac608232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c2a4fe09c28882466a3e7b9432102233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8aeb7d7763710c05fc3678e7517513234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6a03d672bc764636378e95966ac4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a43e741e844307e50575cd04689320236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b98f20bb0c77bbb474571489bbcbce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff011b093c7c131865ad07cf6e52144238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9f8f934d92a8e11bf94e41e96f2c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aeba5f652be49e7d43cde14d5101d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d8997ea25320137853a748f7fc470241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d4682ccec2525a5ad0985e98c678a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc1cd4b2569ef60a2bc1e4b4246216243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2020d0f0fb1200af2787b146cb5883244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2c810cdaa70827782889d0b3e696f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db63833ae47fc57b4ec80b7be8264a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d03aa8060d92c5b9af844c5091970b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d0763f95932d7bc200b4c6a035dd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c4e464a16eb6b63b2d4de37202e02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304216337803fb174e4271be797f3fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d40bf649ecef578ad1343e874f9404251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15ed159a1704e202bf9ecaf5e8b7c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ded41ca9252eebbaef5ac2d7fb5df5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de014711f4ed3591dd10998ed7927ab4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fea87629ef31239aeca36a9b59cbe5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2c675ac84aa7aa17cf50da6bfe9de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7efa7ff672d374c0398acb005c1852257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a6300d947afc1a28ce51d500499a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c00fc95522f14dcb13d47fa7edbebd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee6cda66ed60fd8e4058e443d94b8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda19f348e7ba9051f2d40e197161d21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b1d411355321da64db227bfe9ece8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e4b828833c62a3cbf38cbb053168e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f9bec3ccdd2f05e6dd1dd4f09c116264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cef2acab268dde9f8e15d91be02472265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc4142af2bfbd108ee82c30806b61f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216bcfee97b020cd3b0635ad7704bf1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c4ccaa91b96e2308392d28fc55ec3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4e1779898dfc49822ef686ca634d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906ebfeb6bd5c41b640817b049fac7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d14c9e3ec5107a0a7a85942e62ad3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74789fdac9e152bd97fa8a63453dcb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d29b79ffd99d155d80a81633cfb48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09e6a5abd1c76c393bd1ef3a4b3886274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cf2d3bf48dda2e5acf6db3c5b37c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc347f4d6d3c63087d4d2ab76ecc32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d88472d849b8cd4d4276569793c62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabb0450723cbd0acede40f318d7ea0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b7e63f29907b4498689c6fbb5ff4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b95183f6180ad12b7a3ee378952bb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92d5f6860973a5a77c8b3935162e27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f7820f1f3e436876df5109d00d61a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9de165005ecf3f25770de3ec51202283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28809193a257f744b88e94312d8768284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078ea6e9ada9db49150e7722efc36cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fa7c0437044901811264817034b28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90bb1c69b3a4238ebe35d2df031552287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee5bdda0c513979983d38496921c9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ead62207d3b59ac865e4b3cfb045a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878c49bb31eda454b3740330661f5a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0685a740eaef4323801aafddab960291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef60895d88ff4975ae4325d8fa6d118292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34e2039705836da817a407e55eae22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff3be60655e9605444f5f3877d5b94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b18443d0de70f0ebbbabcacc788273295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885d006aa73731b01f635a2c6931a7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce3cd2eaf7115b5268f5b9733d7520297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ba52dca95f31c391149ee43311b7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98dee0ee4a9424b15e9f534c59e36c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf814012dc886164cc4bce22ae6a50dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed23dcdaf8721bf07e9a96fc0e8896f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941232006354c17da7a91c5a094a280f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c255c4747c7827b43c2293fcc5c341e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63462c0fd163d5b397c22da88bd3f3b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d2cf4e96061645ba1df7f75373b6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570005db81c1ca4ddc5e21ab6d9ecaec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b79d97d226866b0171df24d779192307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f9621b5d91794cb3a09b08973d10c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83180233c175bd61dd59f52d4e5ba69d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8790f3fe9340fe042c6011b6232bcb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e146d58e41b25c2906c8ff222a49570311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddd1cde9554b6c3663545ba41dea91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3411fbfbea9ff4fe0a0257de678a34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aef64ce59ea8e0250c0eb78baea6f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95282aba8cef30ebdc7a7f64b75ea02e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761ac1ae1868742c151d21cb5d3c4c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3e7387c6930e05abee85dde2e700c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc60d436c9f212bd2da7166755c566318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed501e530d250cdaed123232db0dd399319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957efee269e08e82b88e6d6fa59067ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02f608e28e89a5eb0a35ba3dc796b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137328adb05a425ce67eda79b2ff361322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e3f9a709ae8b5297468b02b1cffcb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357d50172119819c267370d1380a23b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188c851b1a1059e59156e41cc7d64e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ab31b4686f55ddbed144fde0c5e63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0b9dd5b4a43f23ce31cb08b1cc21b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6504601a0a2ce1adca7c050d6fe02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91058e84c9a23b89e887cc7c0823049329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9d8fdead2cdd76be7b4b355aa9704330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c6861932ee50cbdde02d193f301f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40401a668445e36aebcc31d494b8d0a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90a81e499587b0248102e1264dbe14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a37444210f04e1dc905977f0d6549334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78f50bc74cab38c39922b5dca8e115335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d902041d18e0377eb67228ce2c2c3da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115cece372dd9a41930281ec95f9ffa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffd9517af64f0f5e60b62e02e1ccd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062095a96f290581088dd78043022c8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e87c52d796fb35432e54faa42fd632340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed100171978d3c67ed349edae238fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ac36fb134046381d15ba0b8c39175342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913a1cc1bedcec38fd85ab047738365343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85521f818279818d25872e406e68dbf6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5f4654e58a2bcb3639d0e11fa9f5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdd8d96a836d3e2cf4f67ef2591d44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af13d4f429793bf22a04343f0749af8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914ecc75d43dd42e5ae2dc7b1326865348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d29d04eb2996ac2ed4524d89a456d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abc88fb1fcc2bea3744ba58524468e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf0330d47771d72f4cf073831f618c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60387854797af76ebe1787e5cc34bc2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64dd4d50d6271f511be4cb84df142f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4ef9a908fa3ae90a3e6458caa5e37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab062bc5d8533ae66b08b33bed7e9d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762eed29e51b18801d5e549abd3d941f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4e2b0a87b2b2bd6399c8895fd3b3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e7add7f1d9f37fec2fde1a6477a70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370409014a672ea11eb1d83ea21972d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03022c45eae0b394757a0386d3c785b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc27ab4aa60ae87e752f8e3fd489d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db17082b577b232b31df1097b84d184362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab9729a1aa9fe6718395079626088d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef3057832e83a2ef328e8d85c5f005364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3765b997d227d3582ea980da52d8f15365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cef3d333b02512917dc30075fa5e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ad648bb61be11af21e6a39ae8386d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ea1e6ad9c88887f9eb1e35559125a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dd25b8cc8a11a9cb4ae99efb0264d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a47e6c1d55bd04c6a31416b46a550d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572388e729a84e1fc6ad15d6c4470f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e6cc87b702f6e401e8049bf1d78fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d428122596568a24f8425a6112eb9e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9134d4ddf52ebc64436e273e85a61374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e889f6a12dd0d9a7cc4f9ef88f9e11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e884f6d83cffb949095662d35687fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650c29163a18434a57180d643114d46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee05f571e779028c602906da88d5d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6dac8342de12d1791a09f8a82de81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8797c6e11ec801f71c94f89e1dccc1d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5537ea283827127de34dafcd3e784e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb95bd683716ffccd174802580541c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b36d34c7232815074e597af64cbfdc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70f82bd19dc5ef81f30e37d60053c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a56976af8379c52ba9e0af57faaa1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891ca081363e88d9c94172536fc3d03386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bb394aa9818321a6376924e95c51d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f554b7996399e62a5645044ef1007f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43a23c77a11e41421ecb6da71686d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78874cf5228a00519a4b0e5d8b8e8bfc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5f1080e38f37cda03e00086fcb323391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d75249b17230926201f91225891535392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02018a44accbf06434bfdd8578ca7f61393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c23ca81b7a1a9e333b38d8e3ef1830394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7028a9ffb8cbda702e9770e1992e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f87f03398f3ddd7b113e16630f609396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca635d2fa9381701a11385632238970b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe20a5aad5da4794044a9175459ba54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b172cb14bbde1810f5e6a483f0cee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4520120236b6294e9d28d4e3a8e838400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756b8e02fe23a584ef293efa3401da0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e684b60153ac222f4aa97c14ab0bc2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37e5be7e92965dca217051e741a0e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d9c7451182d47fc2e20f6cc55ffaa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4013287388541a6c7be4c43bc55dac0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55acb4c41ed9903d819c7c8c416da1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0267ee87451db69ce292d3ae85c1527407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5850d92ec3ffa849c9e1786c6f00d19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc256db689adb574156e6ca3b901aa35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc37f40ea680703091824ca92de1d8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c8f8b6a528d7992979714228abf26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0cb2d460d612dc558595e078de856412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8abebbb2073ff07f3869b445694871413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe00531e09f14bfd9c0996fb167e8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004fdddad9f6180ee6072837c2d7541415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74740cf8210950e12bc89390c0b06df2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26083c80bbdaef6fff9ebe206d8dee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e9d49fb3040eacdb727b058593ab6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9910745ad068a45a5879b5c1f14d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddfe416ea8f74175a6edcf768af7d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400975adc26016999d85bc32229bd401421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1e44a2cd759d99587a05d2c4bd7a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc850c3b5d5446c1911efdc418f0f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb21923eae53b8e8e74e8b6a57b31f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91d6035080073815add38c65f94652425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7f4db605c4ac73ecb60fa6d93873d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f683884f59eb4a1b149fe4ddcaf23427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3fe7b0d971f60f2dcff06983fc33f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a7875c0728c276ccee23632d643b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e428320fd8625753056558961f736e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8766771d19a0891f99ddb5bf2ab35431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af99a6d2e5612b7e87d87e452c940f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1c8e7420aab9392685f45b0534c47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356ebe919c532695dd962145bf91f01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a251734f362f3baec701613814ac9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd384e13abb8f29c68e081feceb32772436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8d1f9a6e568a791a093e73d0641b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2d19b5c5ba350f9e794951061b401438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa01c5981596c64a466302fd8423d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0ebcb83e2ed8511187bec3b47ac35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729e26d539257470323fa46b23ff18b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12e1a90c596ae0c3ad28b685b513f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf17d4dfbcf65f453b5c6960600153443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495a1e8f075e971b08a88048a8c43a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d9ab74716bea06997d9487335c1c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239f3e680520389b16752d339476036446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfd01aa6e87e4424c16194fed5010d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0d661c4e0ec7d68f4ce63b039ad14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ee9ec2ec3d951501195c2f51ae700449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc27c8a775ed398737b87be5ff7616450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f7c781c6e140c45e0cf4dfa0024db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff38ad7246d1e1af51b1ccd45f3247452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71a1b3b4b34ea9e1a47bcd0b99c7fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bb4954a3d5f8fce69611951ddab56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4cb97589c5e73826cb97e4b5a3f0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb34600083f68a2e24f7948808e601456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c9231114996b68b9ad443aed1c272457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac746c2d4eda5f96ecddd6d939da18458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e6ec77fd4e0877e8e3b2be4d7ac9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240d9a6bb29aae44d623f4cf84e8c57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a8f20c2ac8a8c2c5125100447f6f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7470fef153cc329bc97994775859db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99cdf1946d804c5f4ea70c30657769463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076db7d81aefb1850e7d6fb6b275e20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df588a01c35a8bae3576a62d1960f123465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe08b95defb3c2ec7cc8c3527db8570466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb6b2fca5e0f86a99aaa16ed618421467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45896a540648f13879163ab525ab3541468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334400f03a559c1db6c2331d9ec4262469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b93818b886438632793446757a827470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a464fdb8ae440557a5b8b0444dd9194471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc48022d7e9c8086c862e8856350e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7f558e56557ff9cfbad3c0d93e87a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2eee7f450793ce40da168ef8257a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dabd7c6cc4dbf2b4daab9fafc8b419475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42765da74332ba114c235c65e5461d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b791071d1d6f371cbe4487fbda02c81477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45867d09ded3c10f287317971d84b2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f057cbee927d52be5379e3e49952f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cc1a6cd6b54fe56fc78db4015f59f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63073607163bd1fb576a9bc69e6bbbd7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611327b02aa01fd392b7f0c635785af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa413cfa42edfb60269160f0781b9bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7d1c320c2905891fbbeaa58a0f97c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff429b3d3997d436f84cca5573a86898485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63a856a53fe93d0dc1e2fd0fd4a875486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8782427c85a5e86f5b03b97691081487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04ec3f1447e4ca5471880119441ea3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfca7500444a22899807a94292c4c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc8cae7070239e2d9f4bf5fcf9ae64490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264949f3736e52e12097a7cb321faa8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345919a7a29f83d571795dd34ad355e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5a310c04f074af0bd1e9a2f6eb6cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32318cab0644f1dd1d4eb1a5e682dd42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c2af710dfea7501a186576de1c0df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb8d9b3ca4d8fc474b7a9813a1fe1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d5d899f9b9ee486fa668732ea931497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e9bd1304e090fb9f217fc14fc24c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e047cc1c23c8eda11a4bee41f9bac77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ed0d38bef21a1cf2eda1a2667a41d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a6aab70f5fa9c7b1615f8518fbb86501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68f8ae4e9bfeb09bcdd295cdaf6eef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05de1bdc1984b3cba4e0ec1a4ec0fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f910c39cfbe70c3a0188f462429b6d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093f90dececcbe74fb60e07ec45ea09505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f77a7dfe3c19b852c1ce039c8b2ec2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e473929a9240b62a68785adf9948d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6c7eb95a7b454cdfbe79b9070ed8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36951914cd61192a9095c9abab19dfa8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680d7f1d107d5b90b2b0a643b5c1386510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2dd6a9d6798b3e35f131e893f24b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efaac2e45cf98d8b18ab223be151f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65c79cccb322e9b30e809f1676f124513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934471b6ea4ee4782a02891434716d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220a003b2433bd20747f8794e942499515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc0352db5d81bebfa25eb3a5a87617516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dfd1621f2f9addea81548af93fe7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8af6300fb6bd352ffdb59c9ad5e35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f42a6a633e4d0b2199605a6d6ff23519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f071fd43687c1e1901f058f72e589ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30b7bca813aa3391e2c418320422bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aad0495fb58e9a3b61b45f3c4ec086522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa1e55f3bd5fe60f073ca6acce27ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5465a397f91fae6084074fddc253b82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68491f50fb09f9ab4e1c1c94eaf5430525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92972e9f2c74bea22403df5331179b46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8bcd30c148e4e8c1ffc24f60bfec7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b8e346c6c9a966b1444d001041f81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cec82b670f501340c00c3addc01d54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3435a276397a46051be0308600e55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc173f85c70facd1dd6569d0b4a00c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea51971c0dcabcbf2dd1aa60006e43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ab28c45962bcdd4b449bffd1aa11a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a601f698c559abbbbb86f54da403ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aed02a5ec964d73c3bdc5cc6bbe91e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c28a853fb0a4be40bc9b4d518ea289536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9dd12a69923c959b0265118cdd63a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45323c02822d4fb5629583bf11e9443538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca009a0e4d0264fe4d8d62a6fc218554539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab150aded97da5e73cb42ec1d79f895a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ef9b41b62c372df5cd82391af8c98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a9d265258d5ae138934f9b98f0d41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330a125aba391b60bc78d2c15aa3a67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2069a41e3e0a4601c7ced854f97a5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3fb2c8a02492c08db43a74da34a21545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1429769ecb113eba06e7d62ffbc886546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f73aed0f6736a43811eb98872bf268547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018ce8bd240cc906454c3e46600ec13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724beb3bdf60a005771279194e0f4ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbebb19a979b8d6eefe3efc544360c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d43c03a16e0c21d5cfa4a94f458d59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797c032b844cd9168e6fd56d17118ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f300b61ffcff77dc8739d4cf67439553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681286d135168e05916b66a6991313d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3671f0365dd094aea675845b23bb50d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a68b917a8b835e222e388ef7ef0505556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb89038260d0063faf0895da32a4130557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0b29cefd1577dd66deee4109b7bd1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d99265a8efc9ea3feec5e91e2b37db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c148039cf08d5793605d20ef11c1eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f402db3ba80c094a8403f81cfb77bb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7973efab090e8c97ce0907ec5e62647562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8981c0dc84916091f4eb9b398c323d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a32964b9e56d0195bb4bdf9a78c627564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7641349c5e0db2cf7c16f35b3188f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4e1ed6bf45db280d39cbd31d6ed0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86147b5467b02fae97f43147065dcc18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bbf8d51335f154ecbd3dd84308f41568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66944c5c19857788e2191db2efea91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4674afe32b7c21517c96e8079056973570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385ad39ab4aec210e0477ca40b721c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91b6a97d28d617d50cc7844902f680572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b208e13006c604fc325dfd82ce915573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6db4610f0485080acaf57c146b882f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485409003d77e539421a90988736d5b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fe573567cd3699d8792f4f3ce209c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aa13b25ff20f852e1686e479c5a4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207b7c545487a1025bc609297e775a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3a4da49aaa2eed004fd238bc58991579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb90c13a9e29d9645e47b178c7b2c8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25951a875d44571cc0a155a2feed8e5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0ed0802ca1295890c02087df68d1a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e861c335aa6a89a957bcdce5bc9d6d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c76052e0f6b9dce39e6f03a55774b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c286155011eaca577607b76b5e2c0c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa883e2156ad82eddf94c4b14a9bb086586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1784da8bbdf250d7b6ed48398b2bf83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49db0e69861a47f42db1fd786011a69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9d87cf44e52378841da5a911987d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a70fb414226e5b7ef1e8d009d2d63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd266075cf12761845694ddd55a1b786591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff7e13dff99517733bea42e1ebc814592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ea2eeb68699d42bd0b68f4fc896dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b380c0a29fbf7b0cc8c4645b33d4c94594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc658911303f71d203167192637051b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091e4e040958511e1142c0c74cef1f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba10c51661c6915102677e7dfd992ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82327fc84f25af2771e5bcd756f773d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b61473a24aa5ad444b082bd1badc4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012ba19f85971920d27bbed56f88662600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bb9be41084699da3bbf47e20aa58c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298c9cab227517b1fc7ae0f69d02ba4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb3020c80fcd270cfab64d91a4b759603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6c99680343db94e485ca95a53fedc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa42249e21420f55591f173b338a77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80da207d532c808755d8a0bbb135c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9463a9549bdd0c6fedf4c3e3820874607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d9c1ae98c7f4055aeeb95faa7ef82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c6d627ee201c5268b5093c5956582609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8587e7d1267ca7f5a0d66e8f2d785610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e196919306653ec64146a6ec267cf6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276e709668ec9efe73b94a560f0431d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2997cd02725af599e1bef1a45c5b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7044a708b73a47d18a74809ba353d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ae9dffe2b6c0f68fd11b8815edfc9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83008acf5a1a31b69342e16509b5c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec6ce44524a3200e92568a425585e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ff4aba3e749581a6ccd2d9d809ffb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f588bbf8ff58d74be8cab6164083718619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12dabb64de06b6e3fa6f0ed4936169620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77683547355579a8531718b44fd8eb27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6a229abda0c2b4c6a4fda6844f1f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd616ef0565821d710326fcd4a5784b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b759987a526eb25f29160451b8ae6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39757cade40969b17325067333cf1305625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea5c6824f7ecd9a1bf129b8b5a7b57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f9b204e4f3ba4f06ed2cc6f95eebd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af7063781cf05fa61d50ebf61d83cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267054f026ad8b6d6d5f1689f50d082c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb94c74f4eb6cfeec4b3efb83bb2907630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65b60e4b0f22741e3e192d56e83456631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9467546985b22789383ce6304063fd1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4422d7a779b0252a0ad03001376c83d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c52f616b21eb1b9725474ade4641f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fef97eddde8951692637c88afc82f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff9f136b679c9e6b5109530dc0c38b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a848c47c5d8fcbdb78195df3782e74637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead6a88e97f3cb470b793eac80a2562638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaee394bb8b678ad9b5bd1afdd3b1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b427c910e4aedd51bfc4ecc1e9f852640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ee342f2c51062258f514d58e8c503641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dfe7adeb126bdd52e702eeed3ec9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79681630c998d0cd089712747ec6607d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cece5312d8a37796c5ba1c8ed007c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdae99710992f674df46d01c3755e68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f39f01ffa849f53e4e85dd2804b3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115624610bfd98bc0d247a1f58f02ca5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1dd1ae352f1faa62377bd1f550e27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f476cfd92dca2b8f44c3dd859a709a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef6a8e0f846dea5efd600dfb396050650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14caa4e37a8af6be1f58ac6f84fea2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bcdd4035335ce2c6600add447d05b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365da4347807d3afe38d4133e25f79d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaee77300b392f80ff570456a6d4e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90162c2f50acd21f8735f87eecd84b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7beeaf16386745a0e68a576464f626656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3be6c2d214c7ad49b2bbcae5104943657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b4cdc8fe52dd864be516ac8d05c0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d1c99beaed095f03e963d2d356082659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fddc23abbb1993e884df1e6a1e0db3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10285c1832462b6383de5465b4de3616661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3fdff400b6e357b92a0f0677a26fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7dc12561258eac65fd8e25b39adb7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557587414394d05cbe78ad39cdddf2d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba92d85243e55b214dfa8b73868a0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6496e1b5540fcf6845d29eecbbed9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a447b21696f93fa380b0203f45bd03667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863650f36dbb648ff57678e3e8cfeeb8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3597968b4b15e5a9a8c557e8ff3c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91739682eb3536703a55781faedaa01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66789666eb6b7bac16fc97c9de620e67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34692c2213f3e1ea90387d11034447672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d414b08f33bbfa4113b16cf6dd2bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cc625eb82b982b6d311ad003278d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd4f087838c5c1efe7e85ad72dab00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3b828d4538626561ec5a91381fd54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8f153763363666ca453ca081740aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20163e653332cc78fe31170d3e1906cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b6f6bf077072983058e3ae40c3c92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44b16a70a37c8fb7614f2d6093cd3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3ab8314026f3bc498662d3f8ebd86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e629c73878160a7897cf025375094682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03baf72ba0b7f6ff3b66060aa3c083683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa11d75e49c3343d4e5f0d025d8a68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514088961385266c6151b4bd7167c1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107886b2273ca568be63ca0e97e9e93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dace59d57c702de7705eaa338f8476c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eae212d91220ea56c7b5281b98948c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec18cb989ccf156d916b808c6dd8e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf02c6050ab784cd01fee1ada799164690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02d9db20f6a492f52156333d4b8a3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df7ca4327a0efba91473e0aab0987c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e833ffa987c85170ca334b361b0a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582518dd9214fc3f3d9f8402a9c1ad16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79715b0f26d2f104d3dab8d5101dce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7492d1631208cef41fd2282875ae9cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2baab4cce50f437e3dbf2fd390aaa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efd3380db17defb36f12dd2c101659698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c114043553be833e029d8d61c45518699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d723c50278e04691db82718bd0145700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d06803c5e1b0d6278c23ee18f50df2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da96fa14c0ef793a5e5af1b65cd2755702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89763f2a511f31a8dec419879472faae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17da59f0eef30fac70da6a1564a9e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed300036a6d961130a38f371d2cd71705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc268a06a45f932812663a68669a3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfeed107054486c692786229e08ac0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3d5df9d30c67ead82bfbe38d9b00b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f29b5b45939bae16a433955c29f57709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77429eaff2edfee5517df8708930c076710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec158c34b51903049c35368c5becc9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533eaf9cea14ca8d18e2bdd7a8c2b831712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5a3828e876998a8237af82aa94b4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36edd0ac37a90909eb76e9a801ab72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a0964a6b813da87ff658a093f8f6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c60f30b5a6522fa9e41554cd04b67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72411ecc5ce850428441cdb41d9146e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4422721318cba2019378e8780c71d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d60ec40bb19cf5a521d7f22682ba5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655ba6e935e88213113dbe92800e146720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daa745aa211871dc14c0e74958e85c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb5be6a72b86a110af0c1352c660e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33a720a343a8067ad8522d17efc31723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b2a9179da4d47a715e3cdca927f42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e47037c8affda9729cc9872d1c529725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634fd6baf9de3e612b3860e73916ef6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a883c98a0badec1d1b1b709abae7dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a04949c142b3a6f5433b272ad822e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b610ed446f52ee0e688d66e1379d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541f6e437adf00958ab99c29265d5eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021548dde3279eb92fed8eb72b9c825731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8e2ac045c56e279c3687b8e717c2a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460102f4f36210b8aa1c836c13d8b6c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697d35b5b6ffe22a153fd883b078dbf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1de2aa9222d145561595e1c0ad0197735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eec8cabed3de9165e76e51a55a235736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057ea81250b154747afe55b8a5d213d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265261192082f30f69009018e16dce52738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a8ac17199c3097028a76ab2ead8e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6ffaaaef5b75127fd4d175a6bc509740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0dbb1e19431ae9c4b46df19868381741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b1dbd34fffded9a83e585a622f313742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f3b5a88f09e68cfce7685ce35bb5b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf032c5c5f0d74e292998a389411850744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a733ea4dc2b06aca6f9958e84f41e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a761c854df2eee2b127052ca4419cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd873898605911c604bb472f81d0c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629270887a833d63083d1a466b4181f1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e696c6e9303fa3f232e441cce8281f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de72fa1b52041d268197e54c89745f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782258a87bc45be8bb74c2930fefc3ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540b4d7a78a056bbf06c3cce7d8bac6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd5dcb0472d303526035dff7edc967753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a9c237693f828ab09823b00b7e7f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfd62c2e72507f2f56171becae8f7f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf33672718863caae97750621b1b92756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35701b6482ff64ae2767b0fbeed1d3b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70528ce2c76da27d309796d5ba2a1a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f702a2e1261cafbe7ae41925af0ea759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906c4073cff94b74b8410306253aeea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede91c97a5f0bad52da4f64f5e53501761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d8f70b7e7263bde33dbdc1f7359dd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8656340ee3472ae72dc06d14db8af96763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb7d50ef7b97350af2a136dbcea28e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5b9e148c6c95105a4d98c9df9c2db765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fecfa59876d8dc4ac6081a384b4ee5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f52491bc815d9c2fb70dceba3f836a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>