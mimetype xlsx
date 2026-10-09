--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c9e5941d53849d5c7524b1b8e22641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84197a5914770175cd54dfb9a38815052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37c36d45a2c53801b15fe591e446ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe998d8ca5fa814e91466c91ddfdf84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e276725523ec476299e2d3078066a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50589687678293555ebddd846d2a68b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eb0d9043cd0b474197a8af5bb4bde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe2dd414de715f98f1fb161e25c0e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c87d34b159571c01e68ffe8800b3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24d75e2df479e1b73b4c82d914f1d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1de6860ae58211754697a78c2b1df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b868c096a0f6cfc83a377dfd7bc79312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac632216c2cd51e14517dbe5983f4ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ca67b06394986754537846096f71114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f919f84a5128830153483e822e1f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4eca12976106bd92e4f0f0e92ff5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fb47541655da289aa0d554148323317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc843023e39bf7a1e259892dcf01025918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba6b64f8aff663f0eca7d01ce54a3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eeead9103db8f3bb4d0d8efc08e0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a88a9bdef32cbbefd6c6bc3ac15d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219bafc1e5b0e4d80c5ad1ee757536f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582c584046dd5342e8468f19b5dc90123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99415d78fa748a3becd7ce7daf32147f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777c27646b5397ffc7fe78d5abe2ff925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1941ed069f42a05b52f51ef27104d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c6908dd9538bb086ced11c3e46dfd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf162043ae90c27f067affb0cf46ce728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf198ed907d743a1bbbc0a719a42b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3a1e13fa0314d2f6e27479f6117d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9fb23e07594067e7f5b40ad1bece631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fb0e60987f18f81d5dd1ad00959b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a176fab3f0f9d7b5174b40f283881df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463a1fb244fed92d1a524af30d3853634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fa670fb201431e48b2b3bc80819ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b3f6059b7b5c520c45144a292a84b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c340f2d856b0c36ae9de04a620f5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89120d3f200ff861e7e69dd6dcff2e2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824998d80bbfe457c851676a3b95da9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d636b36e14d1913976361678d662b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392643dd06898e044d6045fabf9212441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f726647186fec5044c7902b79beb5d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60bc66e6c0a67676b73b2c2ca6363043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222cc4195015dab3d4b0e3e9caf12a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0da7cc9a5667383e7a22c406d792645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cc43481aeeda1088cb371a0e38ae246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d009b8eff70c5b081f621fa468104d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63051eacd52491450444fb9a8c68c7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0010473f1f756f4c46b4befaa8acff749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a0971857158c5e7230c1a6d5d9ff150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106a2421b06dd6cd9d42711be0b767e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2de3e535cf93e600fce91e98c593352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789507e16f650cbd0e39e272b7ae6b5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccbfac4a779416bf13476d6210b40a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0fb0b957d3749b6b8e02f5b0048e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57a0d7d3b8333cc97466c5f687779356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd884e527eee7ee1007bde379e6c9e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88308b788a85bac4c2cf703665b73e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52e0a6c7f71c07721c7f2da7be8ed559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece03413765fd3ff9bca0cf305b5036960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863f1eda5845b1bbeed539365cafc6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc81460385ad675550cea2bbdc6a2d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff66341366c695f226b12227491a34263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093ab006a38e5dad294c408f3fd5ac464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b09e1812d707b12b634653cd2034065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313e66e1ff2cb1dafebf49df794bfdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61a24544cb1dc01385a2c9bc2903d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da5570afc6c80bcef60710fd7cd04b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2ff6ad774ee62a7a21dc81d7e3c4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25c690af350e2d493cdd26f0bc4a6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6494960d939f6b9d1440dbcf5ea7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495b0633d21212a3673601cb7c9303372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae27c7984d331e0d88df567b2410dbf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a667ab19b879d8298a15aaa40155c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb79e10ba59b481918111c45dd686575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d357e128b7cfa5309470026eda6da7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366f57209166a692f1d3b40d8e3c4de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f846b1a54874ae2c09018361e4bb9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d7475862f713abdd363ce018d1e5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee6370e3c223a228547c0679f4f1f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c38a66808ebf49b05f575b6e81dc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1ce955491c2051f86d2e625f4e6ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5c963fca58b4f53b20746695b656083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fa29c78dc1deabe0ce5dd9f82558584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd866b61755e9a079f6479e93f584f4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2a4eb93b24b219955e0be0fd150d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e461708c509a74eb2aa12ea3e56940a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e529b8ca4d595a7e5c93183119620d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2b1ff962e467bfc3ec56ec363f61e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d2c8b9dd0e30ba5ef6affba071b1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe40b6297a7ccbeb77d50502395b5a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4c8a8bfed50d0cc6027022cea5e9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa868068ce6df4e4fb1edb965a77c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c11430418cc158237277bff67da8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef25e2db082326f3d0e47cc77dd19195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6e21e1789ebe2ae336a13ce3fb4c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0697a0a1b066545be2c38275e9984997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ed7d8117fbbbda563bef97ae6673598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc29ba39a44c130c778f7011a67e2db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b87d62c7c9fbd4258493bd99f839e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1aefa9e451f368d586fb956bb522a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b36a0471d6356fa84f50a730ae6684102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15232e2186b084d5ecb596a234d0f06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49cffecfa284849f070b3bcb96402e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d9167961877f51d053801a7249dbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b259a8f1198e6d14adb721e4b3b1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40206f29d4eef8d8d061d9c872ac2fef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458b63c9f9cbe374851ba84a0a77466108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e8c93dd06ef9294642f6418b2b73d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18619b3836aac883bb03d7cb15716292110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20f400e4af99ace2ced16b79a120b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26287dac57cfab9d42b6fae813e2d87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1579eee1dc9dd09db8a94b93565207113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a709413b422ab7acdbb0414ea2562a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8393a08533f080a973eb0e9633b41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9998fcbedcc4fd961ad09728a5b94e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79f3ea90d918a2a8473ee4254d55fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422381ff6998c943a2adaed23f98b9e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a9ac8a060f392fdbdd7089100c18b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fd9074815ae8740b0e8287606e92b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228ddbb118f73e3ba33b2bbcd72b0e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e5d86b0f1850d24af7a82e75de7a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a975eff164360dac3e457af0f984d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddfc0deda2dfb5f251f3e111689018124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b614cb9394d635126ab5c744189330125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d133905d46021fd9f336189a589931126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15653a24f7d226cce5500c3ecb0ba28e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96134848470032652defdbc7774b77b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea4b8a624c41ad483924ab24a7296d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f948947fe41a9352a4a35751fac6b57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29eaec1b08776dc1e70cd4757947536131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebae4f4b30dfe61bfb3612c428e1c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01901c7db4d90cab232f46eb6d567bd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcb49de0a0dcda36ba0a5207d32922134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1cd22ba7f91a6e04aaee5e0a5898c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10b1533ccda93ca45d5eed7a6a2292136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6220564dafebbf659c02f4750177bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9bf99bc2f16a0f6997ceb83f22cfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4991c5cbef6969ebe6fa975d4abec4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3ce846d9fe386ef6ba593e31496c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c49390d739d167d87472944f40e84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959463e393acbc6d139d5c08ee34e90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54128e537028bde6875e6b233a4283143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619768333d167a168fb5ba535b1f688144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cc262361dd1c3a5a966c2e493e66f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856abbee3007a8ec8a3524206d039bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08887952bc37e9034bd92859413fe714147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c65112713b165af3d70ab6134dc331148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd9760bca9d88ff8a9cc7b16c518e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6b3cdeb344c69019da9c1653daf26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21fad5457972c03537fd48794c4bca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd38366de4e2f02dacebb1c7d2b8956152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5d24b57b800cd0c2484bd65f8764a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a71c4ad8c899c4a61fd2ad10a357d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ecdf2b521a157386908d133a12fdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19babbf22b220669d308ee3e9a4c02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906828678f6816d215edc4cfb208d72f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96ddc373537ae2dc3bc9d27f1dfeb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d409f2c0c68ff0d3b30c4e9a96f7401159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83fc42507b6a30837b3ee4ff46cf26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5383f9f4c11e85e23e1867cbbdf492b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53251ab8ede6653579798a3e33385f2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5dfe9c9716640b3d694ff2c1a97bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2493b77840b385b767291ae119e064164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9770e3b37cbcb10e3b4ea9955a11f41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3fe0ff3040a1dee560a8e7f9f733c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b77ee589aa3c1c4e12623867a13ddc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8309a57bd29a285f51941cd69cc726168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d72d94bf97277b6f09a9776491214169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4d59ffe7d5684bb382166730d5ac3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f79cd86bec496b8c8c5c43cb5effd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4e6a766ffaef9137bf0f665c7f0db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e678a520fe04b6ef7e929c6bae3eb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df913640660b9987df534f653b0ecaf3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6523bb5b673040ea728fc0e5d5dd63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904552b9154246c9c12fef3c513d9556176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110d9275b23916c47a93cc22a14e7fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15125ee9999d77802e527b3614d40d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fea59672f812afd6fd9dca3d69309179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe36eb05a7d7216c20ef67d583ac1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26df74858a71dc100f119b367f5f873181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2186fe6965901da6302de96600459182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17133b9c1a4a18e576742db0cc07b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007beb1f0fda24c720bf56abc40fa11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9768eaad1fa7c900d0b5e74e1b794185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a9c66d88636bf47b1a4a5af0acdcf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63926f0915609abaf9a77ba401aeb806187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1fea831eeb1fd122ef5fa5f14461d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e6af662d374df1bcc4a8a319b54b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364060da366c1500f6acf2c484f173e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb88340c59d8834f3b0f0c3805b0e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673123d00c5b3ef9cd58211f1efbd030192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e2176e2cbd4826466c815ce2e0739193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a294be6e0dda1c1f8a1c183a0892706194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11711ad6b75b62629ef0347c4c92c531195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fcd3b2a274dada2a89c34f33fa46c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c3884b3f08221c7cc154f8cf1c538197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfad9d64f06e8645db81c0cdf1545f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a0a5c427ce9236535071bff987454199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf527d142dc75eb46c4d1dcd70cb68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e36338b786340e94e9ad6c9880a43c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daee91b2e80dd7d7a882b57a7a97441202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc03017e63e4654d40500cf7f27b04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81c8ff94f8d9fd9dc1b84bdadb0072204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544843d639827e104483f9d29c5b740205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5d11c05151001e794203dbc86d9a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3372400f7081dd6450dab18dfbf96a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256edaf3de9836c6e4707d6a9aeecf90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f594e30fffd2379834c8b1ee65f9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abbbfc8ef358a9e20c5e3ce6c2c266210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca6e61a648f95beec1de3bf8dc3fb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68303f880764a2f4753d10e65773a565212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a2f81d5d40351eb72bf556357845d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d5bf4286dd3cdab98d13d4f6a258b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce13dd0f0ae9a27dfc0fa55c5f9d5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0d3a458d541e44e0b643ae9063f3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfa2ced3c2ec7ab25526bb2905e262217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e32ea72da81028fc0249b8bebdd7f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400b5f865beaf9949a6ecfd51fae107219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73544524a683da41c756258e6c5e0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017dce25a5d8879ed972d41f4e5580a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5e57475fdf87ad24175d9bcee5e84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb49ffb6198a6debcb268e71c4ad82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdd92aea71b405cdc97d4b33eeb1a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44445ad277b6bab4974ae6aca259cb4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc567b852bde6b3773da94bc6480d472226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f07ff2e9c78737814a69542c2c4132227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e8981042465d6a0c3d0a43fec4141228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7c8ef027ea97be17d70fa639d783b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff88bba19d52f5da40b5d91b6c4c92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe246d7c8e3d1196700212c4ce0f9bd7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f85af3b2e49251e825f0d012669951232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321ddf249a923913f0b33fbe53d8f53233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a487c6776f753a86807a81a280efacb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a41edc46edbd6ab89be49dc6f908a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deaef13f69290b4ff582dc543d699b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772c5beb060498d5112c8fa85da3ff5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06db78839f65cf5c26cff41f9851a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ae8e69686ee54d0cf39b4e1c4326b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5ab56b1092c25364fa0646555a824240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1601664aa592ab5d8b71f516b48a2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361535626e6023dec8798da66671c5bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e23153c437aa2a77b5083ce87e0a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9605715c20952324bb544f78a996c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a174e187dffa4e55a92d147d74105245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a17531fa7a9dd8529543fc03ed774246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f92a615d9b6af93ec9c36ddfe77e99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ed0d7dced223fb12b99f89fc34e78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc8f6ef9ef2ee7468194d9db5e0692249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd25fbe913fbf3181382db78af7d636250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2741be9ff205347c641efbfcfd2ed7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1970a8fe8c88feac19af33639a88f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fabe4df40a0c938376b6d7737a43d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa4dcb3585328a428518777cbcf058254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994d29c1f9ed8e5bfe4b05fa8314cbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c95165fa1287510d32415115bdebd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbfca3465aa1c502e590afd8e12dfc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a8e3ba9eef1789201975c12abac9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dcef8751449efe613231c3a6f6e14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a76605d5353101d07ceea05a678bcd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e5048cdb18a6c7f1fb37dc0c3559a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd292f03ced6a589c9ee932daad1d87262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3306a31ba4f952c3f611fd8491c37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc34ecdecc52fefb84f9ec33fe5ff0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0bf98333682e3894f83d9c0b79436265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba6990a9f736356d9bc777a4fee272266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e729c80195ded2afed13571778455267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad71687b3f29a9de0fb4ef1d80bf5fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005053f98571bd6af3cb448d8bfcdb1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e606dd5906241bc24d1e3739d826e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cc152cbcc9e7e58d85a32bca6071f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53051bad9d73de1819c2f82c36ea1d59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ae27f9fdf8acd9929bd585642082b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3356c646ac61e6c9c54c32d84b467274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310faec60e6a4c8b2aa74547e929446e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25775316b21cec9afd3f7dd5f4fd6b90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f624f2a0466771611c172d9b76229f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e46675a3b5e9e2bad78974e57cca61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28029fbcd9018608abc4815c9fdd114279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e07fa4084840c9ebf218347b95cf8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ced715d26837170341fc470050ffe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40898e2e2243ce35a0e3a70b6a0d97a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71371f8f31710d87c758783b74ffbf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e10753796b1b3b564d63d456920af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ecc73bf93e8f5fb0f6a3650a7a0e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7235db1b7b6fdd5b7bcd892930418286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628580582728b7bbfcc1365d0dc7aae1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7a45607a6544529104e2d8d8eb1c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550af11147564afe23fdae13c57621e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2a52537cb0ee0110f7be3ad003c21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01b35508079fafc0a7b673bd6e2975291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e0b45c6630ef9477ccb17fa589e86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706407112d53d5e9692949c27a1f56aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7955e4167568fde08d076bf60347177294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54a8bcf5f8857bb7e6ef0d96eae90e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52b942f1baa0c4f87d825cb7aed3a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e9cf53c196e64b83d95b4b527327b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e05b0941d21a3a26a0e0776eed9bc4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27fd05df7508bc891485dac95eaab8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75020bccad61b387de6adb5c32dad01f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ce381b80f49d4491342413967311b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91f3cabed24417fd5ec2d234577a33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bc4dc538ba68a85e82395c8f58212303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2367d129cdc6cb47c357512eb4462304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fa1f31e8214da914f3c83f83155c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963fb4de84cea2aa62bffd4aea4424f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e921eaaf79a4ad1213472dd3fdba8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b827f63372f0abdd3e4271bdcc15a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649890e8502b74b296ae66ad020dddc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b57dcb3698328cdcc60ec829c2f0e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c49cbee741cc4743ef0a6250e979f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b3f384faea2941e16b55a76f20446312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76401c23cf27244fa969d0f23292fc81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865037368f2d4ad2b6d7966bfdf6c3a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b2a0830884621feafd71033063aaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fe8edae4990eb8db2ac489905cf33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704d0b48b2816f1205695dfe60f28b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6966ff957c9b4976a84807181bc41f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999b980f0d76263f0288a44dc78c27e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f35beea9ae844e1b7975ee46a08825320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454d5f079bf230bf85312f192c2d58a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1366700ffd7213bf64f716f72eddcbb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9aa01bffcf63a480d8685186509b5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d673b82d03f2a8525d89d3b70d84a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b194f9f6d7357a9c750c39739010f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20bcc8deeb2e0f94f1956362858854326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f7f6ea3387552da721f0151117d17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73095431f86b621b443b7595b8b43249328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd975b80aa1118cc6cd2be276e0e84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc02cf12f50ba7d66fba3c6fa89359330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedac55f5a24b9d583c495e6e0da6255331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7dd4caea95d7909ff50f32b60851c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd808c805279085ac906b5fec6d9f784333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c259287d60bf30ae8adc1e1e066377f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6e44cefc3f6167beb091ce359575d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c36be35c290d9e73cf1e8985306d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330c52ec5f9877020d976be2d7e2280337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dba9559fcce33af38219ffc5422e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab52cc54a488eadfb1f00f6bf8ad6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422761b8977e2f0e0c477ea4d52f6fc1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad55144ef66e98b34e8fb766ffc9ecd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8209012d592d6662dba94c02ba0f8d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc40988c757f9f7046f4e0869b32e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdeae5972b6078674999d10443584f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ec9659298f76abe8204663b3493de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61288f90121454d54dd1ef44b5b99e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa0269851bc61356b1ff4e3abb368c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cde18c181799706317d7294a9a841348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb0f401509d117ec86ec5a39a8f2d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83548d8f56489f39f71918bad0ea2523350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece57623c5eae768746fb1551ffae4f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8252d3ee9e694d725752d289f3a76352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4994a689c759b5372bd69193cc6c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eed702f02f95c5f73f6ad568921ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b14ea47501d016ecd548f6cd62b5a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519cd5304662e2e5a35ce99dce4bcce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbab515dda9b18fdb57fd07cefdb9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d8f67f88a582e23b79398952f40a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b3d23c6ce8d712b1f1476954f5f4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fd20e3824b3088c5bde745c859cc8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467c1025683ad54f986def12128656f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d4a9f1d6594443e0a24c09cb18002362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae20bb737adc374755871473c50039363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808aa5ce7a21064404069c1b0434d3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b328d9e43a6056ea1c234646e8681365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25b7f4da4f7a119d1ff5b81cc07b8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e80cc4ac6e2360da296af9ff9fccc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7278efd875a8997f87aa38ed091a6f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00854b5c8e1d07d776782019a5fbd59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e99d70680e5f2c68943ca9b309a21e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45a920275942117c077e2eb84f1efc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723f5f713f95324fe47246d1732452d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d374fc23d52767fb31e7e8acf14e542373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031f140b6ae450dd84890dd200e9cb6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7fc59cb6ce497053110eebda29ed7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068ab54dc78d9ad6a736efeda40aaad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9dba4122f7bfcb08c818bd731c18f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402c601b3a5d2103774787d51c35a50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379f49a1c22a1bc4107f4157b780848379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f3b70b3c4ce9d0030edcd8801986a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a10b40f652688b6d716079955d431c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b2ab6417dae647d9ff43e1aaaed2a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92c35b3ccdd0523acf2d055ca748a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a699dccd9a4349bf82bb16c35fc35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00249d7d55a5fb57fe8acf4084925d96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d77b864af59ff7ebf56873ceed8b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115f7947ec6245b228a346bea4fc064387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21db222eeb378bf2c93bd60c7aaa1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8650f82895d38c1ad59b251c7c71402389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed798d0afe405074a3883a7aec5774ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647d646321378aff89ab8bfb0da6592391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c47a50cc2eddfacd56d033784a304392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb953784a36400e45f7c12745bef5806393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a447e6033690d1ac5c53ca757eea2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e36ba16fc7a85ce7e372b68148b40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09911dc5ce5dfc2104ad03cdffb09ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9051616d20818a803deae223faa25397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d311c24b34161492a523e9c2631e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bc99c225b7d8189c50e9bd22110aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61acaf854ccc497830d161478f7ea6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c9d7d3733c571a29a03bb6422c0d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b8b7e46197d796e4190d5dff44eae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c6a2bc892d437f5640b2cfcf5af93403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd45de1fbc94dbfbf7ec1e15326755404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14bfaa2732dd6779cff5bd8ea232e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5c099a13c3d9f1fc5c0ca8b6a7f2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134ff4016dada0687cdf0179452e8b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29884274bdb2e8e0195b73523f5e44a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdeea4d4782417e39897b4ca38817e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ff9749f9612ce9cceffd64b786108410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9d659e52d0105ce98803733980ef4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b795d6d8f33f5e4f4a7ba65abc98f12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e96e4b7750ae92980d99753206baa7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c465896a2f8657369fda85f642b53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc8c69b2040292a0785400822da57d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815d5c6bc2050293f4314bd0b4d8f77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc62bcd2cf2a52f289d4fb52a8473cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42ec2b71f5952145f06987604c128b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055ad55af415b889b05c5bca270ae99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd208f5bc586e4697d4cb5c90ce3d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81af18d63fac0144e6c3605c90b0b21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6de0f91669f01748736c934c08fd02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f1e4daef5afaa69f320620b68c464423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cb740e23303560a82ede0db9db8cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f23b4c4a7fe5ed61fa0bf3e1dbec4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ef657942e6e9e5f81153c474d6213426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bd1634fce4bfe6fc98bc9db79ce7a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf2c26948def65cc403cf2f2d3995e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9c04f92c2440438cae70cc41be928429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f57cf495d053ba50d2df6c34ff8fa9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadefd232e52b54c509c6cd12afb7ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421372488dba05536bad731944b3c6e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc90647c609f56f5b377749d1116ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbff99da412c0d179fa79dae939f81e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d5bd73ffd39ff44b68039129314d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b8bcff3ba3af24795da65f8d082be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10372a83f64ad20628720056900744ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda245a35a95ea5fa8092f03bb457ce2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9be8ec626493a24f6d6e8ca3e910d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11a75607f94166ff2bec613d754246440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825725e1f38f4c5999da3512e2fb299441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252a751f1fce9c4b79a7764d2250b71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c721c69084c22df4e3c108f58fd2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16921bbc659403a61536f808b96819ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ce533efb4fc4117eb88b1143853b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9980c6a942a4d4c33e61486554cf70c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b129f482ec55242a46ad3d94847b03a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d92a1e0293ef940b50761e6f47f3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d33e9673432b72bfdb57fee05176b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1084f9718568ac2c4f3eb88e1a9fa51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af78460e60993f11a7d2849bb0019a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239867a5cdf8c9d3b3a0c46c53de9ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251c08eb43bb94420e5f918bc726d6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572eb3f3dbd14878b2af91e80065748454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08333ae87fa659b617ad3159b5eb86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb9faf16a59129e1802b22654147d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9c06c25f16ce9d8611677177ad7ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13934a1655da0dce3538b85cfd1e2c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2b145d346369a06bd53a1845f7e4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394251e6fe1b067349e09a836beeef06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d97cf7cf01453c604a6d09606a134461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6287b6d3eab1786e1ec4a0732e45e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a4124e2430f0c87ff6e2d6fc35d7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1faa442b0190e1e11608e6bc24c0b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0f116711c427190c1522128806b56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa6d2adb860a05ae773e679ed9614f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a9f3e29c6b9d40d265f5adaf32ec9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e103cedcc9e14b9b8fdf26909f6d6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930adc4ead9952830c2d3df56210796f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b179ac35a6795e29361c29206c5a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4214b155c17f87467b5a3df0cc4daa7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16312722a48010902144ddb0d5bb45f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cb16e9e4d1fb6592b48c26cf7f5f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597f9c76d7380dbf15e28c93a65e93f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31249f720daec683dcbee3034dd28dde475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428088f39791f515be5cd66ee27b2d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a84669759feb5d01a8b62c8660725d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c5e62c32aafa2dfa2712e2f132c22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997012a6efbdf7e2eb02634935450e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d035d62072775b31619733629531833480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2245d31b49a7389f89c997b484ea0a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c51f0e2e972a49b89ced1097a5ec6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c196420a9795ef80c37f73b23e07d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d973080012f53f23fb050acf7f3292f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014e63c45808ca22d63cd8a636aff20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf83074f1cfd67a40c95fad545a5d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0d74c05b4d226f01fb35575ff741b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e4db9b25e4f44a87d4c892f6a72f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a7bc79db054135d29c7a291be2c20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43103889e9a2ea547100b5570ce1774f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b3cab447db8c59e09107995ca5875491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae4ea86fbea86c21dd40b9c8c358b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c16f87f8e88401de47706942b2aa2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575640569b4dc34e10cf748411efe36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f82525a7a4675a895dbe43c790ba8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5107b6b65e4f3f616460073f6e3ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5fcd0046f5fbbb09d5b77f5d43464497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f65fe2b914834db65f86280b3c07ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157159d8ce613f745741b88c3bd80e95499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf9419d5fe549b3385cea8a53e2e3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272be1a01458eae7daf13ca01c56329501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90623a180646836eb0b78edf982e4399502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fe086114851cfe571d9b2402a6aa9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed494e27f34401f5d4aa59033f5521b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483bb83cf6a543fd5ce37bcf714b7f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4052857d4113b43265b5927b92b8945506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf474caaf0665b5bdb3bef364525fea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88110a984cbad4363d05045f7856e74c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9be29e765b857c38d7962d3b6bfcb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d38ed082553a05ef9f70ce80666e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5658e8e061a5a71808ebf5e07fe7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a2f25078c1df86f700ce1d980bf08512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1299851fb3baeba4e5cdd36ae2fe92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489ad2ad861cb9458a6eaec1959c171514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f24b5728a80bc0a86d9a9bf4623b30515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dfbd47fce94a9412713d189808745516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf8453d4ab949da181f1f370a7cdee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908df762a2280676032bca62387568a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcc9bdb57e47641c38cb628db05eb1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daa9596360bd9dd49e87b60b1613f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890e4d40d54ad424bf86da37b78ca7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6800456719d5ec1689b7d75fa551cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c588f73ef6da51e434bd6cf9fd14f35523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55971930ea4e703a77f66cd286e2c2f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baed5c659795b508612ef1b997ed2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91cd43f6fc3d84377922508e1715c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0a019002954fc4d51616c9a37e27e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750b1bb93d670077885d23d781f9c96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb34e901fe091ec747a579356548a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde6fd2dfafaada15ea0c1bb63a1d1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d62acba2f2e030d0341b7c2a4b106531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187641e7bd59048f6730efdaa88b7d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfe716aae2739756e99eb7a065b055533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995559510bd5100b8a1b2b49cbd40fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ea2297e845ca19a4b3807847c5f2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4ca80e99757450ce68c0729b46255536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb4e8668fb0147b799c73e119441c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92815d18ce85967c3479e0dcbb5843b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404d1e52d8699abf9b545ab3e831b39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acac6d7c174fece5a795c27c36ccad5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec7c23f9668fde63e0e4471e944c81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee2b976dac5ff4d6feb589554d5ab3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26498ed8821e1a50c1b14e2bde9648a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec4b06e338916599ad011c54d1871d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10d265697c9e78589f83588d426630545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7412dd300ceadcfce15ce3b80bbf3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed4509e3ee532f99eb2f81557243d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612969a3a633d749ea2997e6918abe93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404125dc4544d1fb06fad818fe29dc1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb19d9d880d0f1bc0c799a4a7bf65ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37246fa5e0ca7564339ceb8d424a37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a862ce2ca4c4784bec59a7cc61479a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa9876e74b3d8d281f9bbb161a1757553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc7e3390fca0471899717f4320808d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14806877c1c7b462d2c88f539c7d775555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167c929c594f251c319cdf5267d98c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bac21a01815674de4c44c71d99415c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb428c867c8789a6441ddc319d2c82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b2c16bb972e785c0aadac588e5daf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608e9bd1dd76a8a1f65cb5a8f3ed797560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7ce23e71327681f7983b05a8f8acc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee844053ca263bd29d875b189a88ac9a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaba33dea473902302339736bf8be2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af598533794ff25370a1ff6de1e91ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288d7ab575566e3fbcab7ed334e8e3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad81c7880eefcdb9a30b00c17b038a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e775911eea0584aad6a0dae6b0b3a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca7b30e5c48cfb6849ed15740872a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354776d921abcc7444639adca1cd7a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb641227596472b553fe0132219bd1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affd2ec9ca90b377aaa4a251099531e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc9b5091aaa058b8f32bed4998a509572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d7d9eddaa3ddae1fa286c33c3e2db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6b506634b63b99fec8a5383fcdc7d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd9e8f204422f9c98552deb78628ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fab1a35f8be603c0e65c288e63760576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21465b46d91009c349eee8bafc6bfc45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46aa73c331958ebfd8cd4ddb241004578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0764584e15193c41b9439f5f6a90e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6929cb1bf752cfe04873bb76a0f1d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439964534911ff61c1527e9d057b6e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fb21ab91eeafcddeac4cf693d412f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7991c81cec0e6230982489f5b7763583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798953561c0de11715546bb2736712b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f07f482eab9f446b263c34fac0ad7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c87e84ac695ecff383bcb3c0e22df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e23942aae69c8eff79cbc77b709e4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150cc9c011cf06180683ebd7106f5e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b87750c3d1118506330def29fb6a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99adfadb072b5c1521ef5f527378e01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067d56f97ac2d61c788288a76c373b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c1f0cb5a366636b21cab9065b2459592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb8e28db977199212bc4e9a1d9dc7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcde5f3054c7e8266e9322d32046fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fb5b06a75b57f3ae606c35b5b784f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e14fdb22c0895c26d5a62c43e3b6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1170ef2b696e6dd5fa75d33f5eb1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59db4fca3b13ae8373426beba80b47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da16fdbaa67d42b74dd4e32c80b682d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f486b1da7fac10ac2e758608e728b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bed980cb98b1a0f4c8a81809353a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c130bb0516019b3164f4fbd30540d94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e972b978d70e3896dcc8547fd44af37603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342298ec4bedd765ac3a508d47b24a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fc16c15b8740080e40258bb9ec25b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f8e1e0dc4ba516c2141b070a86f63606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f4e3095f03bedd30dab6325532576607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940af100995649e281c5dbc8ab9d8cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03c0c3670de4dc8b805b970a697c00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c161f708f9b1fd793b608262497d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8465813a7805efd714a3b112f54d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502e8387291531dbd56882ab00a287d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efb0b68fce4b4a246fa1e40a3d2515613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2703c5355363151e7018ea848db5a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cce487849cbb51283cb6ef7649e6a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60481f4a6ae424cf0d8d926e957e18ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d294be4e31214d52bb64ff3af2322c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea2507b4a1f01efcd50f7cec3b14d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef273584be2bc238abe988fd8487e75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893078182746ef282a6f2dccc21482d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53bbe3faa362deb7016750a2015bc5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a568a1dfa5ee22a9562107f12b0a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b2ab1231a28d27343b98ba39019f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4032324d418dc017efd13b4c0380b9b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e495a749ac1395571c72716caeabf3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22402a6d8832e65720ac79cddad8d8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5185216e68d6f7b5ba934bcb6eb05da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f7581dab88cc7c2f23cac9cfad497628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f80236a6490e2b9706cd5babb22fbd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f65f80c80f3ba02530a16d41a5c000630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b10be85979f7e4bfd6590474516a8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b526eb059f132367f70be925d48c98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcace7de146b572b0c3941e4961b2c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1739aef30351b658be7eb0fc034e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1eeb5fda2efde694bf01444712236635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45060850ea77d00b5420fb1f9b8b2d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10589477faf998e4aca56236ba007b54637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe7033479f44b0f2996a37bc67c977638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdea02f10d81aed9d820767d6f0dbd5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326e8fa6bfda779035e9e11a89ae84b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80e0457904eb8c8c2de87ec3d90987641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f231cd540b43c4d8c229612bb634494642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce1797e5fce13aa503ea4bb5d000a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd548d44583d0175e0313eb68614c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3793ae3bec59aaf9b2035d952ae46645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bf22fde04c121cae27335ecbe2004646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3b85e2a42edc0932663242b2f70fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ef8564838d84343ddcd2fc3de468f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd56e3c11cd2358fbaf5e9f2368897649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fc759ffe3ce77e4e28c1daf28db44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fdecec3bd08f953907460380e9d60651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a047bec890f72cc8b8cca26597ac92e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b33b21156c368e235f21b697496f85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd90505d15d16580580854cbd031c06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca28990e53014d12a911e63b1dceaa3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2069fe1c23500db27923184bf8518e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102fbd65b7c576f91259998919283d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e34198601cd52d0586e85d8967c9f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480ad70592680f24fde1fbe40590229659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c00f3c95699fa800ef0d898d4f8c65660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a4c75f7d579a965f1309a2b09d672661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eddf6d17929a6f50b775bef7446d94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0ef1c475f3c7bc7e8a9420794832f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a82266e668da1921ca206db8bffc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3a5b33342ee64dca37450e02c433a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e99bd76926000ed7df316d833efff6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01eca200af86e9d6bbd350f3f99a5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03fcaf196f1be93949fbee2c89dffa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbb7c3cc57a51b9af8885de874b7b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1c4937bc59f24b28b92e28b1e200d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02105836047d72da99dd044a4c749920671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df855915576cccbd4f6df7193475c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcd5c49c718585f374a1d27e19ff61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37de364d2d9f8deaffc32a8fbcf2559674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f068d3527d3735422c7af661be298c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b37b08e048438d775c3cd1e7a59d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e3def846a2818d38e4fbfb04ac51b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028564139a4981ac92274d952a81a18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d23fba78acde43e6cabda39992ce3d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888ee35ba6e2b07796b54d5fbe967cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd21da716e2d4702af4d40d569a574e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b0cd3497f3c809f3a8c55f1c2a377682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9646691a313b6473512282b10b64a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c1fc8598cbfdcc4524146c468f9f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac15294cb5cf079a9a0193d4f58704685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b2d816af7a094663bd3979f3b5773686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6835cb8f04d32b502b095186d6cce54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440e25357aee7e41b852c660e554799688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c5502f03a54ca7ab62db218e5171c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a8d7fad075f64db94df702a1432c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c637ce6a68cf81f3aaca894545236a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabe7735a88257976c086740ab27fc1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4292b020676734a59f056aa5db1e84a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330fe25587ec01d693c9035bd0d5625694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0946649e34a7b6a05105bb1079f9e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0de0006c0e4122d11143b917cb69c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935739d37db20820f8d740a98acc49a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a4b358ff930b3fe457541e493ded1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb571caf4d4b340069f43d95449c334e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64376cab6331ec5d24e4ff02781466bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af985ea78550af3680b3e7883f0bfe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3e6f23f6ebeb6c3d5c7d9d29ea70b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678780b3530f25e737f404bf11dfeca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e9302fa7b22cf371a64406b0c7b4a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402052c3c954bfdbc056c8fdea81021705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35355721e1cf5f9c6f54545a19c8038706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e114d1d793c8b6fed9db3d4d67be1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb98341b5158953426406dd14b96e8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a31065f2018afdc1cdd2803f63c2c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b57f866cb9fa8c41e1f0c80c862fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dd36f93123db5091ca3914b9f7e1c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71791e4a3a362283b5bc576f0a6264f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7489a127ce19bb253e92e6043a4b7f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c239d06680bcb748e1ba81fc0fe051f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32734fe5fe768bbf4f10ff1ccc92e246715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434ec6fa45aafa89d82f161bfcfc9c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a46942692661a5491133a2a797ae5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23200f0a140aa2674e3240cfc89d8f3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf9175c59c3eaa632203f8c28b3ad3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6faa5ef2707da7e60b4a1d9e7f7e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701b341cb6680b6abe1668a563ca674721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05de54862d30725a1a246177dcb970722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0434635cd97e91dfb57438188cb18723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9392e1ab65cff0aa1daadb7cc456f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7375d2ee34f77889362a9add7369e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd7a614d6fedb0b9e99764de04736a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b411b4efdef9de9d001c288e4a2386727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8e84d387b4854647f2bdefbf3b509728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0f62a1196591004e1e6b701b87553729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c414012a162ad1469b3f9d00142935730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b7a93ea95b9eb2cdfd197e42b811d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0971b40737ca04fd0ba6764e35373732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141157b898348d8ccfff7c82c063000733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdde2fc374452d9d17ab8a6d8f5a498734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1adf29177f09790786a8abe22a94b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c54b19fac9be8646ec9e34dcb8fb26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf3d0f8a02137dccf3d4c0f3cb83f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75ab266d569a3b4830ebb77a2076f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497a1b3dc5be3d547306a3ac106fc1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67addd8e39e3986e1308fb64151e7a4b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa97417d5a241937a0093ab32919af3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e832798017f40598482dc3793359d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdadb123ea07f38b9f9f97ba6ca6f38743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1c729390a8b276e15ebbb94c93f6c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b54064be5cddb5c0e732d841945d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41b846d710933d5371e1bff640a3e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13d897cfe28cccd39a5cfb870b4956747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8506f7ce7611a29ba653748626c9459748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5ef20202a2ccd3f40e56ee16f10e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872f2660a803d853c9c3f2b2230dc3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e723de87935179f1e8d794008bd221751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecc37578560cd41702ab91a9941310752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c65339a59a3a20d3f7ee092cff76a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a498b3b7caa7c3e19eb5419caaf92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267d0666a39d952084557683a9c3814755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008b459ed94639936da9434853d0c4c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152d60feeb2a4ce4ebf73e59726a2ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab0d6b564403706905c23966bd0142758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9c5de7aaccedccf91a9c6dcf783fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8e3811d7eaf332b40ea28d2a8e33f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02feeace702b12d3fb51e15912406ac761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e64558b481adcd71e58bf51112237762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83568d7aa0dd866e19fdd663c55e3277763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e4d5d3d0ba9c90f42ed6d0b835afd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afd680f88b8095b1ae6c711f1fd22a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b68d3c2fb85ea1aaa4970483abb55766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d3ca97d1e84885243738940c2e84b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd911c86d6cd75bc222470c6cfecb60768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190070bba67afabd83791fe10dbdb97769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e48412585b02ec51534967139840e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905aff7326e4973acdf090914c0d916771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70259b599d7935d0452b22ca2a296a75772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33953fb763dae9052888b14d1c3c507e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96953f393626a95013b42ea1e52ff96b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bcae2e9143d4a921bee2d76e77ab6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cb6554f584b9aa361ee75c1636574776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d25ef948297115b4713eb484b757d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246899c2437c87157dc316430a32e13778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c1dfe59699001c786bb112bc49e45779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be41373ba5a3622cbd5407ef424d2c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac96f95db26dac959c117b65bc2dd14781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3bbec85caa0c41ba6f40fd6754692782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06f24f0d704da99f9e72defdbc32c1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fdc99b4772bb56c13c42881309677784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674b1e133d707cb7f13f4f9657d1bf3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cc349a17ae8338604ad6ec9ac5247786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396f5c7bca8a83f4591158c9878bfa3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f939214e38be23a26d04a8cac6c0da3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2e074a22ac1f458154c83baa511b1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd55e293b3ed45991408bb22354c023790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1cc35a1f135bee56e060ea6d4d1bc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b6cc70bde0b59a5dde2143895d61c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21017a6cc4dafd6735b7e1dd2c6a5bd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca09a0fee410c6d23ba1c7ecc10e27794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd9a8c3a73cfbe053aa987eed81cd6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266dbd8cf054e2f398e275cbefc999b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04452c7fe90fad48c33216609a1ef82d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770e7ccd38ce03a5b097741af656752798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384e2096cb46a9eabdf9b5aae6567ec799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520e6870ca90575ca63e9eae31c5135800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e995d0c250781f1a460ba201a170f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5bd973d56c7324ba6efe614bc3e6b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0198f94c534dd38c09cea91f33dc2b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd78f4057d8d27b5396e8fb90f595b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21a50264a383823495be58f57a3c6e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562170ec694ef042276d49c33c2edd16806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c29a0bf4e5c645ae7346c20298408807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bed99e0272d4d0befe46fd3f12989808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101f6c0e70cae667cad5c891ba889e6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa49789c3c36e6339e8250dd656a64810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0a9ccf41cd54333aa0affc7cf0452811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a85bebfda19493ce6a0ccffcda88eb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec685737134eb4d1182795b8ec96831813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87caf8fe0db102b18e5cab3dc31d957814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396efa84b0272a9a10cb12f2cc493ba815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579715658330c8336128dd076fcb956f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105451e96ea4489f8b5cb11259122713817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983fdd3cdb1c57ee5ec526b002ebb301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022189b6aa3d2b8bdee6e811606b0c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4e79a7c36665e0032fcce72726ce93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb03fb950c298be6516bda4230309624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb27d9a8dd4d5c61ee31bc8d6b0d025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525630e2b5215f60fa2827ac96ae16986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4db31c4d66d71c898ca7a9120dc9327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256faac3c47e9b930efcc7355dd28778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32292cfe6307d8e691a7968bd392759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cff1f1d53c4eddaa2e0a8426c9e7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc0ea4717cbe85c36d13b9cd1ad7af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ed0b084e4572f126887817120fd5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534c70dc9cf9c9274e9770ee42a99a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5419e9435e260f8bdee159ea58e2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb45de53913197197b32b3576032f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492620ee7bacf1c7c82aeced45b188616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf8014d6a41065b8f4270048c4d59117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821e923eb18461208add3b03a0d8b3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d47a47b1ba7044c63b2458802ac23119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd005cc12093410af408052b03d3e4b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f87d4315b5d002ea9a67f2998f65f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64361989388309a926fe4a11342ceda422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab946e567d7991d080f661a106491223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8079b06c395e08babc4a039794b6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da12b0016e7a84a250e7ac2de63e3e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece21e57a3c88d275bec72b8ef258d7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af927fdbceb3fb8478774371857190c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90408ff04f48e017ad75e66622547bfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264fddfa4571bcd791a6e97beb7616229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56d8998b2a4b14430f5b79083a69dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67f706d842b9b4490cb4b92bfd2bc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5c4519db66d5dee734b466dec1c3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e0fe953c57ba001960bcf888dc41433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68401ea09f83dbcc6b2d1596b8d10934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60077a4276ba89f527ce5b19687132a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18988e68086751ff034d1ca67e582a3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e547b33d2831d191548c750a457720a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ab285f1d2d1db12af5d0eb419554638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e868d89162efd528b808aa19b12ca739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec91ac92e7585f422f4f126b514b54040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870a613e134cc05f8c62811e868e02441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8b0060e442e7f325e2e5e7b47406042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9530977795d03acc9eed21f48099543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f92186f87975826aeedaa5af65870d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895572569b54661f71feeeddfebb4ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d606c6d836d60c5b5c2d87d025b31346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365790e7f90ff281860a3bbc278bdea347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7737b0297f40b4b3fcdad913f8d21a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952939995bae0201470bc0623d7a5b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef799667e106750de5585f682556f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1691db602a055804ec02412aad76d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e75f9761ec07e78e6f27c11ed111b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefbfd0af826f6099905b400693480c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4235c9c990e812ccebfd1e3cc4f0ddd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0dfd7e758658cc5886cae6588ee2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac618e38311db3bb18e9b8b0d0972256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7648eecdada0d20f85ab059aac2d9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497da92dc1416ab20b6e6c9c16cbd6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb171ccb0cba6621340f7d43d4453759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4809b54e9b094a9ffb9b37fc9790860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab7114c3a0b077fc9c29c84d60c4e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187995cb4c4b41d084778c0500443be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b1dc8eb300dda8a3ba0d73e768f7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75b1ea961bbcd82dd034d1c39ad52764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688ad7f7ad076332ea567432c5ddb0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101d4ba790c34872345e1d3eeb73fe266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2254e2dc66d01f58155bea709a4b3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69faefb2ac78381375c886f3a62433568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b163c5bf1998acb813c1a2612c2910e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2039859e078e505a6d67c6e6004cc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a27ec199fbbac3deb0fab4bfcdf1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc8510bc549046ccf8f96020200aab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beca9e39de2de2e83aba3da1b3150273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcde7a78104224690964d1fb29696274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b42e4f6ff6b63d5a74db81854d1cda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9e96b7821af13db239b5c847bdafe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b852a585ea8a52ad9ed865c42f0d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3954e8b7fbef49f1ade92e28a6c2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46846342e6ccbee68871e6c57e9377d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ad0e489467ccb1598163f6d1517ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac02f948c71fa1a9fcf002175e0e88e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61d88583c82104cb7ee14f7bbd2fdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa256f2de4b08d31dfcf90c8389984183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed36d500365da13229e0d6681b20fb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf1d635de0904eed2f8fd3dacc5b3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e7f2a549f347f5edef75da728098786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d117b041ce8a4a3f5875c1b2f1d87387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d895c81066ddfefc23272dec53fd9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee1b497162ff72dcf93a422a1ee3b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2bfc52722848da2fdde3a081ca18290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f95e9fd59eedf1689f14eb687b372091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f41abcad0736d99451708c8b655d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc931525bcc884386efb486048f4ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3d667e1c3be854cef3c13f3e8279394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a34b8efc411511b0c7dff961abe5e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e816060af1f7c77d6b1fc670b715b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfa19c0f7e35802af1ca8bfe2f979697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d42bd2304485a36b1458537831ef7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124f38882bf1b9f7f0d6f5a7cdc9b7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9425cf2f0ac3a171d746d1d90c6b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d891bbd40b6577150af123c82a165a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e82aef38843c5ac0310ffe37a5cda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dd325dd689bb7afdb88fd2daef6f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494d1171702ed495bc3ca57dc1c0764104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b00606c0f76c5f7df3fe8c99879e6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f913e550d54b631978e330041dca9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55907e207d4481f853383edcf70cbd26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9044b006b1df42d064ee15f995cd45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899a5c430501f38bd3da522b78a38f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae02ae8a18d969d791d7c4aa366fc5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe72e0d9774e7b62a92aed09bd20702111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28dd51bf5a56737cbc89dba623a066112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a47f36ad8ef63be1c63fbc78c9a6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103c415f6446ac71e7974359cc9328f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875866b301b6fd76f0d075ad373697b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ffc6fcb2f2c04e4ccb70cec0fc7e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be593379a0fe69e2071cefb1a8844da8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90c4ad8a0a54ef06b22cf0dd5a1226118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f06ec7156082bd0146e2454a7a085119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fc1865cf0868f2edd46baf27d3392120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6529dd441fe5179a13fe8cbab8afc88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76422106886aeaf9cde008865d98302122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890591a345f719be83142ef2ba39d05c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076531d9759a356f03a8f12bf0e3c3a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099b33be19f2cc130d4b33949654247125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb17a4ba6fae3ba31cc543285bb0549126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e717919fe24325584b324bd0b4809127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c26af8f244d28e1bc938564ae505f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fff965c6b093fafd1e43d7e0718d2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897536a13334479c536111275a77f47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1136ce553c0fd75547db0fe70c1e5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193069045ccfb6bf15c2e930a6c26af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ca63bf76c7bd32fd6d29b9fd15581133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435f04ac77db1370f44efb8ed4a4cf6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b82d7bd6139e12bc38ac678b215a61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637239d2c72df3b0899d75b19b83ecac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80d29113b8673920d13189d1b96a76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a6a494da623063377dbfbe29d538b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaa265293206f71469df37807edbee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39884389451969efb7fb06b9cd1f24f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd658629924a9ed66d359116ed53fe3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6995f53f88efa38ee011e28062179a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff16b64e1d2c7d67c88c9691590888b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe899530dd34f67e2f9166984a8c31d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01377abdc7c7819b55ddfab83fef7fda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8e1d6db4d2b51504eb55690a5065e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fa63f0863c1e09a6998b787cf464e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8e059b98f7c449f8f335280e1a932148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de560f3bc6d2de30297c8043846e39cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b3c83c5fc9476c6a23f30d3b7588a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bbba3dc1c1aa4fb89e455d4355a61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e114e95ff8b5de17db66f54f09f9c53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26bc16a99a46b7f60426cb481cfc4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e30c0d8d9ddac571efeecfffba0129154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884469047f1a131ec53b2f5fde81cae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e635f5ecf634192a17e82b35780ebc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e12bbf82e45024047d226b1fea817157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13a1f275912110418a743650f18a1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2b7b24eb0a8338ab3f46b3c826a62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5cdd43fad2554d8482501443c2d91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2802c81e0e80bc54a23632bfcb0d09f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05961908d651ae95f7750dc184ace9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf3860013a4c2b9c58a2cca8fad120163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709daec54e08221e26a79ec6f7737704164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12086950cd4bc6df2d817cc66d66051165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a70cdd8aae17d8b931bf733683bfec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7e87df9ba07a46d5a480a7246da78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea208d1da9ca7da83233f0e97e8c228168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566acd9952f9cce7bbe2461d140f476169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc5e22902774b5e1a93482bcf6a652170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd56337a122e7e31fd0051847582428171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835fdd53e2855933a8bf045525f5853172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff47bd83512c8e7402271b609d8f3a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69590c6755bf5d823077edd7852673174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e49bf763a78ad13c66c5a7f4de5687175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6d5127ed1eb6e78ad1817e5ca1c8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbdd898e8e877ff283c80812652bce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2da0197f076893b300dcdac90a771b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9715a09a6677ab5822de906d45c7f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe2117573f3fb59733489b0d6f58d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a066146b54faea16e97116758aa1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951745f71cc53d40a59534d8b0b69c79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912d2d9eecf27d284e8a521b9589db6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd928ca8e0793af6536a39dcbe64a508184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298297ced70a37110341f19c73ef88c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccda7055121b1abfd64f7abb06d8c9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ff501e9085f46cb400aab00047f56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698da63323286762ffca74fbb11c83f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700e857a0eaa7bb6338089528716e79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c7c7a000523a4d83ba9d1dd5832a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd18f35c2fd2ad2479d327fcdfd1d5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb239f9161ad16faf2fe864124ffda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc766e88cda7874e997b9d66cbbbb8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c1c53dff098fe9668a04554362052194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4b4f9412852fadaaf1dc45f1e224d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ac0d29d05a02239535c726b429c1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db03e9e1d5ad6a506404ec1eac7e3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59825cbc16a29daa1359b65f790235cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a5d98c2b49595b0b84bc5576ebd08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88361af3d0d80edaac96baa22e8b6e6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d243ce36d543c279083d92f7ab4b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacc5bd4c7e83985d9fd67dd8f7beb3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1907c280d2294403222d1545020888c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7496488e5e086aab453b6662574187204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8bd2b75363837c6ff146fec17af05205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3f87459547338fa2dc091f4e89c28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318d4d44ef822f24d0f8df1015ba24a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe743934e7b53fe75619f2a3957550a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11710069cd0380a576c328371e03d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459acb0ae8906de6c043f960de24d84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8887bf05bfbc4fd0f5027f284c89bd9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470d12cdbe196d7383b6b3470201b97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1d4b369f6893df0b1f87d930c0018213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55814a4833972ca2287e6589c100d4d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025111493b00f500f223e01d8fbe4326215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813469a634c5a5a678e6e78f7931ef0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c6d473693670c08ad83a14ee8f164217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcb4064edea918a9307359d98e525e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692ea3009f37345699adef0aca8d96b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ea483eda053ad2e96fa64b3f80026220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea8296b73e2ff2ccbd9244ebf71c79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701993dda7171278a28c1e09281892d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d56c0be62bfa08bf615895ee8d9570223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d2876d45dd6ae34aff0d1796fd053224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abd291ab5018f9f7f40df4a9f7b766225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4498dcbf73acbd62b96d005d62aedb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d93d86e4188aa18be99c6f11192549227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe954023d365c585f7c11a99a82ddd4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304365d283e93f011151b9bd75a87834229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74562c9c7a2e76be091dce8f8c3823c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c863e5d6014ea0b8885866cac139a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091486c75510442e77c51d0b345d9d6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e408779302c420422bce83e116df492233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58bdba60f5ee093d244bf878bc4612234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607a6434c5e5a9e96ec4766add08ebb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a2d6b341da4602ce70b43e0229439236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50997759b56acb1fdb4f6ffb6d4e60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d23a9d7eabe12cf75e64c58e8d933238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e5219c86b1ee54abc7e6221d3cdcc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b10b212a5a644d7c61898bfe4c497240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a9e380dbcce33422c0cfed681cdba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b08d0a177415403603d230655eadc3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e184da044b86b2d6194561274b91e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc9f80f008f5ea5121b6cde61c2a77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0233ed6d089f17bac663758fa10246245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc4bae0664a9566746f63236fc4096246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e233d01e873dbd30bcdf3b6d90bffc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c01163f72afffa699458df6953e58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fc579298ef43475ab992c70d75c82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853df58cb99ceabef5d76a93333dd4f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aacb7a4a67f8f7d2d458b292a58b0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22722eab0265b44b8c6e60cee5c4d007252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65017c3a89c4e69a1ee5ea32191c7f88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89700e926b23e17cd17ccb1e198c07a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57859f8ff703d228c21f42000881f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1ff349aa888e985b4e03c2016a478256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16477ad40b92775c52ce4ec66fa7068a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548310f6da505b999ea87a340e68b5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cb52185641a79c31b7220307aeb6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca53b9c54f505a8ddf3b180c9c02be5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbabd21dd7ebe24db3d44103f8a402261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae31e94aec4966defe3c71721d62930262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4037e04a4927d38d4179c3a8dd511263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebfcd0cb57a105e2bc1f7bd4e2c8d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d17fe42ed1231588db3e02cca24699265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f69a747ddd21c6d7df4a3ceebf0b5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d37ed81cac5f3b8770e087573767c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ce82223aed261e8b10c05a733d971268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203910349e374c890b5d26fd6f20aec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3109de88d5a0bf583496d140f4e64c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814130b08fbd6f601a8b93cbdee02072271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f664f1cdd7556310664feb574c02615272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c89a435e37e32b1ce1d216e83e9eae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415922fcfab27b5827af68205193491274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535066d4a9d78592a7b176a503a2834275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094b8b84ce5bc276ad8be9a6b24a637276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7527239f9f5619cc93ae4a88294ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3171768b9f5a4b648276e5bc3b12b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4ff15eef70399e40f992533bb4cfd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e244b2c3959c9170fc4f1c12bccef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9c7a334b934658230f991e6ba8380281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58c1d73ecfccc4a0e8244e62172c4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27653a29e2427a727529b2d120376130283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321433674b9fb552a2fb962597a07b48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b50cc4f7dccf863dc7de20f5bcda25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617aa95fada6cfaa7dc9573954e3af6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720cc3ce3f0df14cff7016c75e50e66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bef681de95940f16b917d407719c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb4372ebd61972983ba45f0b77d897289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670226dceb4ea47c3c9e1204cddfaa4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af37492810362a361e0fc7ad560682291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262284b787bd0930ea055b3d95dc816f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b791be8d92b15f8bf1d28fe6ce01b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdd4851b4c88ea5007cdeef022afee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd882b85eacd11423854cf325001c321295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0a8807f68fe2da7b4a822263c3310296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eefa0903d44d81dcdac7858a67356c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed6f769ec688a2a0fd0b1aeb16d4f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91966939fcfae789fc838cc3b2ee7822299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff2f23af5070fb5bce2078e0391f01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7cffac7771dad839d07d95d9edcbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4d8f9a1a584700345769f468d366b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9782d7e6343a71fbf730836937d2799303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516529b6c730d47c895c016eab902a8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d992fddc7e680d1e39b5276d81769fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da02244696af7b19c000c578231fbad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab694579b46019ddf9dfa7336fa7b26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5d208b85168db3f0c0e6109e51c66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e5bdcc115e781010f9ffab5055e54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acaf4a1dafe7b8a54c6c729bbaa6ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267108b85af190c40253d72faed9ef6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3fff5bfc83d274aff7833528b5296312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b143389112d43532f584268861c32c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06815d3ddcdd0789a5da85b4dd514e06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf5e0acc910b54038da65115aa65b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee667dc462a44063c31c08f90677c5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d704a9d79fb66e077ae518a3bd54b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff710465a65510b24bf907d05ed86c46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5523043374bce0187e720b44ce72c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd46899ec89edb96d91f963be12dd0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c79b7e7b36e9918dca52ea4a6a5460321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8e5478404447f03d97c3f61bbed8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6da239593af394aa19ead8731629ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120742540104116d47c74e38a832de4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45753f8e7b1c2e8c01e803cad9dddb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f81053c78bd0fecf843c5a0919171326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851d6c62af798bd4e08bce3622fb66d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e19f706143a08a948024e52192727328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34a90e2128c5b0544b78c211291613329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ad90f806150421c8ca327414f0498330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ce3b30309394fec357baf46e7d05a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f39d0cdc84e50b9e710feb390b8fdb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b2059367fca7144bfb8060fb3b7ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0918f7d6a82da442c0af0fab41e34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d328009a82176d3ba6290c360863e9d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e84dfb1acaf258a009d65b6fec16e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39239b97a558d0a5bda0849cdf9b8234337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00070b49d60756b036763b5ec7d5ff5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93975c9426a5299f22fd6e215a5b4c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03339a65c7088e3743bf2aaf16cdef33340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5da3384733e0b9d63b62d7a0b9ed8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd5b01ae1d22ae3ab19f87af9e7c89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc75ad1e5a46900cac53184c136456343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b3be255f72bd9c3d6b5c5d8b3eaf0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c5e5b12b055fd7e8926ebe1e7abb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21723858f8ee6e087f1f5e31aa1ec588346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7151de7808ff2f4574ec851dd8e76f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd6a44e8851284eeff8f5014bae2f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cb767b4770d243c1015a29d266844349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216abc2d8bd7409fd0015e7f2d152826350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb34f8aa24f31574d50d6f542a7ccb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd30e4fe54afc826a3d10495580fd75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9267f168483e41d675dc11a756ae3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa308008de259c35631690c5d735432354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf631ccc3b7f56697f642bd1b7af5e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c905144fa00068c6f0b854df5689d10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137aefd8e6207e6fdad897437e8d1405357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3f525e1f2967b56bc8b7b0dcc6d46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50b23452886cfae8822d2f4e0eb621359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea62dcf0a9b0fc7dabacf2ad08915b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84b87d7314eaca762bedc262e80113361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502e596dec65caa375180afdad1dd93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633889069d1d20f8486a72e4cae2583363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2e2763ec0df064bdeb31b7cafe5bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c6d5d162f5d64901381b13a08755b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51914486b2fcf035d45b7fe3b604903f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e592f2681c29a859229a36006a2ed1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaa6c5d76bc145dcee21c8b8c39fed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aafb239078451bfc1dedb87eb20ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c1ca9e64296dbc24667c29c43ed78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad165128596363b08ad64801ffb1a93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e599898940648c903b97e5ecdca3689372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9272ad1c577eefd8f45b19b933c00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872062ab3c3d988fffb53fe3eac816b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cbd2509df11d7feff510ff37e9825375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618240798030ce9595f2c50630318431376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6bc7054e22d7e1ed2708cf90d3060377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840928895241986bffab0d379f23075c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db651d9c89fd716a5311cc08f2459ca4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71934f9b44583b18fa2c563f2a6bf46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da569f388b2cbdd5f5ab281068d41128381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda2c3d5667bb80d6b6de6c58c670c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805938080139e54bce9405fb7a964f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04885b84068c5272923a4ce6a7b92972384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5eb505e663c7f9d19832e28962d75b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d78239da528964061040f11249b06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3baf6bb9c873f48da80570849423d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ffb4e191cb51998c1cb3a1e48081e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53833b9175aa66635415a583850b5115389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d83b4fe664a4a7cdf033a668c9e380390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85347c6a56e767574828faac3a327d50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c513a5213305673bfa15728594f086392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4dd7ce54662d995e11c38e219c2c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a590a90bf4a27138837a8d63734f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc8ef75f4559b6354ad05a144835b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25538fe769af6af0a548bf5e9a304155396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0362744e49cc6fad5a0240e5b4b7b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61966c0ab58bede3e3ead8bf23f9c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1155ddbaff97447b975199f2a61cc4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743feebf995831eebbbeb5fbe62cb21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c98531353d441309f6100cac67e9dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b86e33f407b3b33506bbbecc554ea4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a57de754d2b8468c0f16690f924337403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55a6a3becfeef62a595eab54255863404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199390d1944abb0e6c11a5339ac0e4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdebe661cf26ec4d0c528b33d84d4ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba033de0e7356e0670e4c304c5b7f3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d30993dd50cc63f1c39df44cb85f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39bb1248d6d027186d5942ea693e08409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edb04fef80c940c9bb6cc6b852cee6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b9e5e6eeed755c0f7376081adb927411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2896fe5c2fdd67f92e558cb2d87bf7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecfc4a4d0e6f8229990eba7af38fc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b9d8e2a8851d372cdc877973c2fb4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c5408b18aec557c5ef5ea9ba0ea52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c0fff6c5bf03486fa506c322653bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37e82ccc5dc4b8fb37e6e7940b28e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9f92721224a2e29a87e3b35cfa815418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048cb649acc997b0537782bad122f6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e58ea10debec2622e8805f10891825420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e84055c22eb2f65b25f980572e7461421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bebdc1b621df51bf6d2bda0789860422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dbcc38dc01eb134f61df67d70c61d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170014d579a63c3a3405de00b26c7507424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9a8b589a31f528e2cfcce6c6c7bf5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe99ec1478cd49ff50cf5a37ac0b57c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37e9cadb8c615db4e51f2f6108d4da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfbfe1897e8c06323e57f541add31e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b04a55cce3bfff539dd83640f6482429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca352741e578647067aceb495649a6b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f85d91c0922942b9ea96769da5bbd2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c180850a1d7926f1f01f632bb804f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaa5b0e3734a3cf41b431aeaf4a27c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d844e59bd01593c2134b6884abae7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c9eb41336a705ac95ca5538751ebc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa8391423c967b42ab57666f7402f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496f74ab67fb9468728edeeeeea5883437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07e6943c03a2ae4e9fb96c592ad081438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbd53dbdda7b79a162f450a0431d4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517b3469d5fca6675003512226da185440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e35c82e715cb3583c72256675e681441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac62143eb537a6c3beee9ef23da541442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c3b751fb420c749c3e4b1796c9d5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbd822bb32c08a193e20fe70c771f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc6d16684bd79270b51cf3c905b24a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cab5cca1c93ae41309cbcfab23849446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a69489e4a162385fa8c4266cc4c41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981a363d93eef17365a1b3e1d07a10b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31d3ae9cc07f48a38c575cbf457146449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb87b91f7e294ed8ddb4f6d4ba86c73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d501e9b97c25121df7910748ef4b244451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04d087defbc815b8ee252655bb5d68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b38300d888b3ba3f41d7a40fec175d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb7427d4904088e9fc18dc11910191454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a636736472b935d6d75ddd9f6960c3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6deb37f36eae7a2370c142f91893c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60616557f3a5fcd8bbecd3e35e834b2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7846333ab597079f8d4d7cc55e90d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc8320929ef9917bafacaa0cb4bb39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1dd95e8bc5b49e1ab463165828401460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee319647bf35997465ee19eeb2bbb04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3b624ad3b2186142cb55fa2d37573462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447adf8f5e456eabfa632f88d5d5b46463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7a16ddb147f2ef3a319410a45edd2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa0ec2ce5f704469d5870c6dd94a09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34ca76d2ee3e7a91420e964823bdf0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e288d1a7ec71486ac2779aefb0bd7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b258e4d8cb23eace9dd77971e122ea9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a1c64ad53dd40331c1d94160309dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caec1c0a155bb40653c6c636302527470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cb550b13275a6addd0cf0835e822c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5273c960ab8e466c2fc8606632719f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212674d6f3f5458e7e042c6a84f318a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57912536e8d872082272f83bc08edb1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e57645bbfebcfadcbffbf2dae4fd7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bf2fcdb4dd4da438ee4d9d1e8bd40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e50e21506859c0f067cd1de0117b51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92f7bd44d73550b236bf59de97cac2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a29cf973ac346619f8a0e9c8f357f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98f020e23461e37d8cb13343f7e829480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74feea2c57ad49d30abf0307057f019481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec2971c319d56faae73edeadd81301482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffb98815aa5b93717d1f8b56a6a4dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6803e167df269461c2d347e9cce0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ca5907a04fab9739ecf7d214ceaa2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80d2299009e41790a6074e7b062b38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa365a9e57620e397d977579f3ae98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d8abfebf7e1308b4dad261f4fd2d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7a87085b62d699aa054b9fe3ed280489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad55695ae5ca81ec75ba6970c49c248490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c872b77851d32757c7c8c8ed401f62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee81e85453cb0d2d81e528467db075c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef13c8959dc5665a7df5249769b9eaf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187d459e3b3be908dc5c26b7e8bf2b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468b946faef69a16a657c37b607ab8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31aa2a582608ed9675d7440e1cf77b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9a279e335bf2814da9818d30c64c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91d5b53e3f76c9914194ff6dd87197498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3556c915459d6923c4a3a426603a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540204e0dde7761554e50fd3ac1286f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b3c1bdbd61d9084e53de40e8c0f0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2523a3083a18d9051e32b325f6280502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe60bc7b7045471067b486e2474b76f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff2cb34578aa7b5ba0f3388ece674a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01962f465828457faf1c81de60e40e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdcdea7f9aa4f98146c8daa2dfc32f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18556c7080d788d958d88a8515a277507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e065c11c22d00c5050a7651efd74e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a1996235650f87ab3ccc0faa78357509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5b8819ceeb7e4a763573f6172837b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf44247af66b750518a0a085128882511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8c7495da9196295a89ef211411b26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538700e0a40e41a879592653eb7f2f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166d4ba1d249185bf27967cee25cb02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3b534ee9139bc227c724642a0283b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026fe0fb6b80c947bafc5ad869a751e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fa27fdb171899c8d1cbf31970671c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f7dbc23540c93671798346cac2618518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaecc5aaa30ace5e7961e39747faf43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892dbc242ea4457eedbb11a28efd160520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c8cd606e49eef2626d8ea98df9712521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ba304d28a5e738c0a74b55c0bac57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7fb8ca19cc82fb0e2ac2fc94d82fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e676ebe66687ff4d449402597368b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4592e1d46a354a8c5a8e88b60bb86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a3599292f74d66efd526310ff08b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361340550503169f4cbca3f073ea9e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbfa7b8281adb2845ac6c66310efd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a84e0f16fae8cd78fa7cc6b9bb9d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1189ce3264309de770b99989ecdc82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e92e31abd72a280ac4cb887f95403c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64358ca5a65a0eb4a7e03de952b6e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffe301b989f3869dc166d4b4845f2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fdb0a05577ea446099fab7b9663c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1785bf290b560478fa2a1b8c32cbc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ede567721d0d9943dfd560711105a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02eeeac90d522d0b372f4f0bb98dd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42cb010d3cb0ba7f69980673215431538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edb4f77867ecbe9ae8e79289c0511a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535814ee23b0260573d2c4a0f4a1f12d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7e0c47f8b89c063fa5882d1439bbe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427629b21b1880ea611bcd0ab5003f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce6249b6f7ad9e642f27ef67d6c2c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade194a6ac8080e0d64ec06f8dd03a15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcad3ee997a4712086b825630fa46cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed78514c0b433787cee1273a0dc5164546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc12dcdf4416f18d9e8e752d6a18c16547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ada6bfa3499694a6a8a236154e261e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c488d15e7b7497306c6b12d876e03c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4390eec0db3a9c2f2303717fab967550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bf67ac76f27cd865e2165b7451cb6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978abfc665b2b688fccef1d7220444d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75a0047e57435b32a167adf1ea8fa4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e1fa09bd4b4794d811112fe02b826554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea16f77d31aa3a5f973ee4a15c9929555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c3314141abbfd3f52f4c08e208b97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25c23549d6cb742238e64198f35dfc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5549e6e3386a44f218e748e99bec9fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2347d6fb7742b097758b36b3abc495559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52628541419fc459d4ea6de7b7c7fbb1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0060541911bb1be8d2b004960efcc7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc27d2421756d8eb5a8f1ea620567e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c4e0665ab0bf782822421d3ed3340563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24954c41bc43c29e20243865b8849171564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedc2b2d6fa7f8eebd2136cf9b6a22b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ef21c2c2cce96e25197ffd98b8a2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a90352ffeec4042158e12192a1afe7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca879aa74b77f149eec65aeeba2b14b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcfcc7fd5ba4e214d57f7989e93620569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b73f4a1ae1679bf69f3d5892dbc0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67f59c5571e3b9a73a4d522febf1bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935576ffac31feea854fa65d32ad5e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2fdc83019b105e4832b30c5e7c222573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4ba2bd6387f066544fc0490b97a18574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610a5777ca44084a8c1e05e8d9d15ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bcb4f240f5b0eabfe53304640f1f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766f7b3a179c39ed4b20e5b2e8b93a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edb4f5f6b63c9171287f056c7bc5d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55601e04d1264533fd84ddb4dfe76b03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee3e3ab2fceebafb562cbd85bfa6b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4ea5196f286da012ec8fb8041bdc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0451ef707e8820dd6ea28058a2c8af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d940481f397be7218a8bd3b23053323583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0008c41e98f4a0360d997bd0d5b865584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb754c3bf8b1dddb786e26a11d4bb6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ce26adde6c1b32b338fa86db59159586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfdff5a18586c95adf72a04f98e9ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301e3e9c67d0adb1e12ca324430f0d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c5ffa6461f701fe99b9c56a9dded0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ac78c72bf6dde21e9419a7c146d42590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b726d4b69d0cc8758d875ac97c881c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae3df84d465f3881a1e40736bc08c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0b3f0572457053fb9b266c94d73e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf48bdbd4edaa82c4e37d4e6842b3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc541a9f436b082fd49fae09105c9f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89866e1d66a130a62ac691d64b9642c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4204b2cefdbc3c8843c0a3b7887d592597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1c9924da11dbcf6f19460d7232971598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662533489fd5327c9481b3c10123333599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85b78e997880dda87539e2d5d3062e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7772db13cc6fe61faac8829a2db7ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4971fe5a0a2db8087a78cfd376e7cea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afb4df0fb5a37e24669f0847750590603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7b82b12af3724cff11f42e87c9db5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94428c92b64e0bdbaf91d9087ebc8f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0664ab7496a778c5d3187b9a7fb4cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4c92b2179e41080f33655cffefb9d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f2a7333e1d5ed9d61b3c934274a84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0fd0424e8145ecd5cc7974af6f7c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a038c8876ab74965e4c961249da6e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f89902751d35aa17c0d39d0653f3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec7ace482eb3291061922020aa1823612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39eda1b1723fc0bbcd5a2cac7f41fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b98adc5656f6e9190472d875a3063614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec24d8ac7c0f153f8bb9940ba8d84fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba368a5c33c4fb10e826334ba81915616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81539081764faf67b504daf6c614ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238ba7c66ba66375fddecd076086766618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d11dcd0569d5eadf34073eebdedc34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563814023cec22c65fd9a7d5af00e3a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa0e5b989fcbf851f465c890fa90a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364afada823f9856b958fc5b682e3ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac41ff88b95bcacef9405e93fc1051c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e554edcc205460bdff8a63cc81d605624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a8baf16f5c6662ee1431e2ff391be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6c57e5067b74024e8fda66b5ead32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d880b73dade08e9b98fcea7f31ccd4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b5220e6ece453354eb537caabd37c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739490c2b9566cb237493b1534ac9f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862c1f38f3523951eae52681e605166630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed2314218df930ed5d12915110f4ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7d9e4a0e4c89868b770e7d438168b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabbe4bb207b5c9b28fc6b413c96b10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2a6312ca37b9082349ea0111d8ede634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafb685cf0913b0896c2f3e4f167847635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d7bebc984d9c533084f75e46c8633636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070c95f63f5aab1910bd34cac7be185637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309da7a7bbc82211ed1dab418d1f6bf3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5acad7e9967f6dc9e843d8cc002bc9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8e4c745e9849c19bd728892c2e1f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7171ab73338482244deeb011b816e98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce160ab7a77a19b9de06f1a7e92a1aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa9fce852ab79d11cc2c47cd179642643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2d6bee39012926826ba53df6f1192644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c279388737d2ef8fc3c6d38e2d72d84645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e2c85993b3fbe1c290430e23792b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cce529d5de4e2935918d46f2451cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ffc73e3dc22418d9f42327590b117648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01867b8cbafb90a88bec74c601af9818649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f41b8dba3e29807afaecc26a29f98f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b3be700670bc68dda3ac2da8663c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3c59154076aa4536b4008171b0dc5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b21f7cb16c6e92b721c3d55df385e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d951a5d0be26edbe3035b5e0e3a40f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c021d873afa8cd83a18e649ee45418655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310a7ed36df0bd0e326b651a43fd0cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4389b3727ada71d2d3b0f00fed086657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e221e32c406dc6aa3d971b07b37bf5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215854947998fe99ede226c52ae8a17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08409d3afdaee70eb7fd99f7a713524a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198683c185449eee48e241fea2564188661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645baf537c9cf2647878d8b584ec58d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d1971fc48e2b0b12093130551e9e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce53deaba66cbd37b4488f3cf2749d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee84998a08f4c84f3ed23b081684d0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2411f895f11b85566a15631267c27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5cab6b48e46fd8d2875f5a77ee94e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e65e89ec3127a53cd2c7d9f673db3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384ae5b345000bc0d2fe04cc5e45cf9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8562abb7d155fcdb53b6886fc0bc0e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b7575046ad2e89a73dc3f84fa8010671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357f0f78ee63c326f5cfd4a370fade3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676961809fb993a005d704965cb6b02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad14b210f011f4c6ec2ccf0404a5d3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce506273d8df0e28dd0dc4e9a53cc47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c485bd6eace8deabfc466e5de3590f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5feec37b2cb16f31c901992d984868b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a0d82c08d246ab259902b21c3bb26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c19031e3163e78ec872ea70ebe7f19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973af8d2edfce251b18cc5588131b04680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408c92ec1c67e869c6ae0a257f54ae1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727665f06cee559b6197f7b48c06ba3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4261ac1059178299e014787a0470d15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff54290f3482fbfd3535e2e349a731f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f63bc44890e83102e4fee674dec0c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed464d6246e161b5fb385fba690c4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f458030512c1672753fe8b75ba053b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e955b023eb5db5c0c7c16bcf907dc8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e9204d319d4ffc414a283cb87d5dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcdbbb46ea508d18055a83f584629d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1a562adcced62ff6b5dc4edb026cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dce6e8e0b10ae0fdd93b1435fff58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99ecbf2a1c0fe64edb9762144dd431693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5232a61621132826ab36088268acd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547dc39d328f5ff6eaac631ceedd6cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d85b6c806e27ef242ff6edc1044e6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbeee555383a665ffcc3cba383a0903697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f269374b1e7b48bf98d8e0d6a12dfc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c23b3e0ec4ae2a1915c7e8a7a866da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e703313c61ff2199a7fa3d11027d7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29399370c4b2f232e4aae6e0b462716a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d6cc00896e3d238af6b8ef0646304702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd56a76c5b1613e5944fd4bce980bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2479cde42d7013072611bf2d171e69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab597f23743d4afa84854804a22460705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d7121ed69d69da63683b8e3c6e00d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fad12d9b91388cc894e510b8b1b1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bf11a2ba3a48030737be45c03876d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc678aa5e8143045169edb42cb7a4c98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55943812fe6c8042f363acc4fa27459710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215e1936fc595a04260862736a9d8fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa5d371f9002ff6c11c78c93fa1e67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc209287d173b74b1bc5afcaeb06879d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a295dbffbfe9c2e50ca8a5f375d1e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca09d536e51f78933a35cf5ec20bf4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89932aaa24577fa489f12662eb2666a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae28a4a54299b35e4c927894e84fa81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35175cbb9ae6c8b206554ac3d3eb779718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f950e5ddf52a9a56ecf4886603893e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef07bb5be01aa23bcef2e613ecf6d3a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c50f0f3050ea913489b25c6ac972c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8822ce73965f473f9b8b5959c749e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0cf92cf716a9739dc54d3f084e404723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d605ffdedd122c9a398936d18dc4a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cce174606bb055e89e70d6ea586d43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeecc13f62333d30c095d44e8a0d12e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74223cab12497bf5187aabf630911a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ed690717f260747814908105651c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804f20360163d1f8f85ce9643e33449729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc09f2a3d72c67c8903097c0b9f505730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140db52868290df59b8cc2a9f10b27ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72623ab6f24d3d211c74ce51200f4a03732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420882c7181305729a203765c409f27733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eab0ab335177872bb4a62d97420d56734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cf6a09222b156f26cb619c68a597c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f9527745123d6eb6c02898d82178e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e3e342f2795995150f965a0a5f5ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778940da405bbe1ccba0ff42c624c673738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095b73e69aed5f30d1fa3529688258e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54f2f878cee02ba23b64c0ef8e5f64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79112e1d95a8b900593e852bf49c5090741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa64d7b19fe3752de01a41aa121bbd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b739730e737bccdc398197c0832169743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a9c9dfd507ad4e3c4be82bafc8e9f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71636e883624c9f9c05f0d8498f38a60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a503a54cd67ca31a99ec522dd99fa9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e109e234df2d2a375d54f35e1f16f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f763b6e4beabebe45e73f2862c0a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcc5e8eef1253f761c0da6f0f2a3c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7ec4b0c1592ec2673c69cac4fd731750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45afc374a4e84c66871d25affc9021751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d0123a7dc7995363ba3014bb8648c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a770ec270ac58b57882df113a2d46d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2935f5e65e0a5c9c2b18e88e36a604754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616939a14eee0389911bf8123b7dca3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba7112d901489a831e4129e0bbc35a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944b91189a5c3ed731dbc55825a8ac7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fb6d3dfc729c38d1d1a9976db8efa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb40906058b29e31a7d1a4f01a90279759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e2953476328385866cde281caa789760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395c5708acaf1d3788d73551ab77153761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1c29530e2e5daf0585310b91dfb17762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ace37e8d13770ec2e245a9bd4e0f74763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a0d385b16a668767d65bed9b3c244764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450edf5e0807737820bde8d4303c5dcd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd4eaab36f6d023522bdee959d5b74766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a204c032ad936218b561fb3e83b608767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>