--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00365639d236291203523d6338842e501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458cddff3409cdd2b381965b9064b4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2ea1c0253f89ee85f3b44222287873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ebef6d8bbbfdf7b860f8821bf2fac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3e4666794638558e026d91b21f24b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237bad38c90045cb7eecf47a40614d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c08227a55ba95a70523bfd2a1f75477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101f5395191affec8bf2478308a11e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0933332fdf61dfa4316d5f1937a26559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ef0b3f65d3eccacaf906c68f8a16510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3a26f146f6ffcabf4323cf029180811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34507a9bcd560ad87c3c4ce54643408112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83131770ce084af20028d08cf4a3b6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7404d82e319db2e8bb156cb4fa079b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fb905e727852efdff6c617cbd98be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead402d060d1673e2f1f3d86989502216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ee2dbe5fb8c5c86b423a11a19389f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83abd94575b445b2a0f975de25917a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f18be926637c93742a6ca3e8321ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc5150188a2cb2b828fbb550c327e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce1d1534897456af788f874c08bc5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cac185c38d06590684ad36fa4f7c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1074a8fdefdf65190b9a9754b1605b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892908c26acd79b6a95a7fd3f11054524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a246a4a1d2275368ed4756c5a5639725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c98f50becfff5eec8c6220081ef2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed603d375bf6d4db94aee20c5a8b6a4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bb2793f11447b989b08726ef97ae328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1feec88ba7dc90e5df2ff2647caf029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e54ad48980392cbd59bb3bf42b927230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fc4b8d6c76a726ae354b68fab054731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808e945f11c173cfc9c85d6dfe20c0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d55dcad7f1df3453832fd9da513e8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc748c6b37ad2e9a7a067d986a2a0f1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9268f83ebfefeddfdd275b17e1ad635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b369385f37eee5815f2a693e8de2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f58abd9d8a2f23a8ae53b246cc96537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cdd11160953e05b345c6762903bc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e05314cf531cbc0ba9931896bd6e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724755ab523528b1f0d527ca3de9500940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aa5381fe02a6d9af8597c9e1321d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c3aa923fc1a7fa25cfad6d1e33d7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46a903ddaeb9d9691eec2aa7ee71f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de97cc8c7ac96b858e48eae2b9a649744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b429f5be78c0df29b5e7ccbf1b2c82945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cffd0c8e7fe3f3035e40227199159546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdfd9c9bad2d9cb881522bfc7b081747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc1e9df04a8eba041c38a61e4292f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf10c4f2c93d404ddfba579fd0eae649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59554b94c5c0739680815ffff6a94ff350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce3e02f1ab9a77fb7503439599633951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b81dc07cd2ab976b4c835227b2fb2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f963c98501c7fc565bef4d55b59c2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41a20d55d977a8b1832aea0de43c3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b5f6d007dfd211e6a53f6992abec155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61465136ddbd9272c227ce2f4121cb0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858b74b580689740bc163bcc504392457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb9cf0ad88657eb6d4a610feb3af6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa963c7375d17201e59ee4434eab04259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda7f87a5b3eba0a8b314e62aef789460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ccdc32f71eca2256264b5843adc1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d57a0a95f27354356e5dabc1803c3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c96c1468c2906be1339c11e5888ca663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87ceddf50c64094da4bc820952479364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb5477eb09df946aaf4099e839b71365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eef7007d7173887a2355885dc8be866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d1b4de379e20efa32818d0081d59567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bea9db17a07ea007557e28bfda161668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04f5cf58577b872df6e4b3bca7e67f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7123927c85c9f37aad64ff419397970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081202d01f2e764986492fd7e274183871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beaaa472b915ec9bb8435b87d5ce1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c31a352bdd74900cba110d940759f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f1dc0fcfe9ac7d16e5ae277dfa72074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bc92332e8ccf05b1511784e37459a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b8ecf580a20e44c1ada971dc3277b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6865bb8bb43eadfdb7d70925f6de7d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a472b4f9b774dfd63f67973000b06078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf9692010785b2dc10a0fec0f9abfa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee263cb5356971931d8d00581cc40c3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c7c779448e8fab2e09fcc070abbc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227f299562e0b007efc001e54a5a10882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c26929a4491e66ed3a8e36a29366e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3c361306cad4127857b43d046fd5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44449ff663aa8c6cdae8c4c8fcd1f2b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea02fe46f71215abca85684cdae74e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb306d3fbbf122eed456a1a68ecb59587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b751d0836079f86857503f91686b1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c134e49a171ce02e3b2d7cbb50269189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edb3f667b0fe58c7ddeaa06c7911f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883da40b6045dc99a8c52766ced7bd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa261dd10a9038597bac6043f1564492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a807b2a0b4aa59e80b9972b62e08193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf077d08fbf490978737b044884f84294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431f73a297e4f8994bd6f90748ae75795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098d356f786628e57c83c0e3235e1c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58083d4497fd9c370bc7c76addc3b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b74df8f476f20b0199703f0d52877698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555fc38178c7dd7d133529edb6abc3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda6e61faeb46534aba03288a73552d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174b946dedbbf973610703cb67e9100101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db677c494f04e2a8f68e89efe65abf93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db7b66138d280b41509c693b8d5c65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797a10a7f33645c9bcce24dd8b52f52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd137848cccef18b9962338a6dc92b4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b853d6e577e07e42d59e4f37f80ce75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0232c2ff49be644ab3a280926ac53d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f00cb5f4d2c10902dcd00406a2250b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85003e75d0bcc89a12393909808adc82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4d9141881f01ddc60808b7f401ee0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b7e42953a3507da23995c06b1949c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edc34957570806d5daffbf5cb9f45d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc0dbffb1c31769dac21be098b6b3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd5f73dc48608286744dd6ebe8a3db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49adbed9f0defcc9aae2a1ddecc6c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde6cfddc2bf74d8ddca22e616a4bc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bb3a7be727aa635bd13b91bae7fd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb469198d331ef8a964c9b4e255cb7a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c2bf83f09dc8a6388043568fcdceb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d821b796de381cf6b4d60c5e28429af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c958bc1a0c4a8c3c78648f8031516121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9538a435e4406b0d65e543bef3799122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dff1b361cea1e4c464d260efed213123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea210c1ea59a26526560114186d3fca2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d6821e3b43c1e303204985298b535125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25699ac0b6aaabfbcc3513f8ea264195126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b253674ec3687fd7713deec100c0fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30e8a3cb61854494755abc6c52c2c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93f5c10d625e866e4f14a7b42625a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6f0da1a520ebe0e001e0046826d3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42e6b007862945f97899772846aaa0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d2cf311f5070ae09432f3a197421e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8910ca27feaaefecb65c54d510ca67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4e4e2b26f2047962a2bbd8c837b80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9936b4c517a19d139e00099fbaad6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff307262fd23ec59f5b9e978e52608136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d45479260af0c87a1a6459d52ad13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f39a9c143f83605abe7123b5072da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1126744ab98abdd585f88595ab192b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5601cecc104a0408c4f7fe5bbcb748140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a741339f716f45844a6bd53d1bb871141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5230ba9754fa1d06cc12c339374541142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aec45015403e22f9ce31b784300be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e08d58cbb35f55094bbf48ff9a9a80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118747a062bd0acc11b46122e6d40c54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69273ee3cc0a6be276f647c3dcb07e67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb1948bd9bf80db072b5a6f1056214147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8804284170bf4ccec6532c67f0406bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49494ef039ef86e58a9c7527f1e1c6ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f89c8033db4110096bb4c01507a69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1071cace1e7a15cceb4e4f838ea6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5458c8ef38f2d215d732c58908ed01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3182b633a149591081252d4aa8b4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08505af91f8f7cb20b05d8a0970c971c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06405605ae35f075dec4d725e60400155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1a57e2953b38d946ef7b32acb9597156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207ee5a580ef2c86d05ea732cda49c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a413a7fc63ef694d21ffbf54c26a83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2d390435a9a1c0bf4b3ff2991abae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f747a1b401ff2967b64e008bf60d9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33935602384e53ae5536d37a7d00c9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ffc0e4c28f76ace71d1f97b312b6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14435a10b9f037ddc57bb4437a967ea3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0ebdde7b12a2e6b375300bd9d0f1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3212b06a23105f7259d51c2c2286c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cbe7aa604cb3f7937423970297d60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f4d04d067430798ba0ecd0a967269167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73a91abad020bb4d35d2f9d234e39c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf70d9385182c7717d924ec99bb722b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80424441f6464f25fcc6fb8f26f9d0ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6a9bc1c2f1101eddecc4f6edabe8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d312ef2956aa1dbe642998ea984cd3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b2a01665e66ea8f6abee5287ef080173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26edac09ebf232144a84fd3bd81b0aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f47865d45e75a3010ffee202137a21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb22364c8cc306b2ccb60d4f0ee74f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5df9dad8fa3177b0449eea8203528177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272ab88c982755bef86e3837ad9be1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d7da8cfe04677697188eac7c04472179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14426ff284e19c9055c64b3a9b6ee720180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504cde652fa936eafc47caddb6973fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694822324b2abf7de6ded32de080e20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e9cc7616b95eee49d2c148d19c74b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32338788e27aaf7b57769c7b9dfc259184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ae6c1b1d42bdb545bd4f46e293f80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df71ed220fb50c66f7ba14c022e1a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a2f9d034a5fa45327ddda6d81a6d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d9f68ba2d6c667444337297cb2a97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55451c375a7ea8c845300b2cf27f30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed62c1d3511ecc8f86e82e3e5ca4aed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8351060a017c27f96e66edc143b8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1049bf4df29de7c7668009082fc3fc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b916c5a7371c41289d65e3d7f5b9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98d0b2aef12b0d2303be173a3c881c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805acc4858d96fcbe62ef001957150b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f108effd415841789d12fae7ed7e4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7627d640c16cb1a87072cbb10376c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d2ccf3c3bb2c05e629d9a9106be46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1559feca878fcef89eab910962d780199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd553a08489c6511bd8734adeed55b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a648eab5cfd9dfa874053eb3a0e56b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0d3dd2ab20807ad2dab3850017d14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dae2e70e9337c4685e145fe60300a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d49a2fccd18899beebd9c595b261d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516e53fce670a0715d61284243cbb4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832b3ee6dd1b84472540d119ed18da2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4217fc871a4b6c4cdc7f9ea84b31bb8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42978cd433f9dd46f5d08c209e444aed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326b7d14dbf5717a9085163260c3807209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e5ec5c460d6effb79e8890049261f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406ff6445126762b9ebd8fc2144840c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e0b6eea17610c8c2058fc4242fc51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc43be1b523e506a6aa995fe339bb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694e30b3a29c276f0c7e49aed8607d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b03015b513b6b09e4a682605a73eeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8ec0893aace604d530f1692ba101a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599efebf0961ceae5f2c084665b25a32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a21ba89f1956160ef684a394f03e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e3145b14541b9b48d610f0ac604bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89441e041a1e6a034f0d62f126363f4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd96f3c46c5e3837c84bafe062965c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e487dd771e8138115d01d8371996d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1645a365b940e55bdc10035027094a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0fedf9505409b0e52aad9a943839a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32923d6fe04a1fbd8cc097e2bdd36a14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db1dfacc4c71acdbf833257f8b6007226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e2dd9adb90b65cc46ef7055e6c3ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da322d95e4448871d0d84ed70bc4ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe9d99c3f8082846793fb1c9b17271229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90d607baee76639b476df2f76c00c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed0426ae907bcb7a9bfd2a2ca37a98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce18cf4263c7fa32fa77b739eea831232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16509c3c056aecd644cc53d2ae6ae1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a813c10d072f0a67636ff05f66292f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0ae30cd3a1d9cc678f16ef09e3cbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74cc07c11a309420095c816594b000236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dcf15752f4c27d3897e648ae0f243237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585161d11ce6e4daeea2a6838f379fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a8ab419f0f3473f6ef0f55fca28c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb4f76cd8784973f4c2a4b6daf1c24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7249ad720cd1cadb96f4b821af1d86e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585280a2f6548de05f283a45f8ecd1a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e40ea6c2d8272ba2ca0f7edb76a71d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2930d17a62019edcdb158fdc4ad238244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cc50f5f812b3194dbbe4e93cd5749245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9777fdf7a13e5552aa4cb682e91c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875c3c893a2a89a4235b72e46e0f740247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e85165048649e6768597188ed2653248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb384ce288698502bcc4c94b5670de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2225d94c0722a35cc65f38a9b0220250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a8a255c95a61f9e0eddf8f1b788d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e402c60f03ddc93a4a8baf59ef335252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50048a71d3010a8a6d95e5737cd47f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb15865d701755f2aa025590114b75c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219d68216f1fa9e8316f9d14724aa2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15a54ee7359c0f73f0976cf8e6b24a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f46a20a0f94ea9a07a04004fa0d25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c14753ca2a19567e2bf64504ef04bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef57c069057a8039699f91efeaae72d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b803882b94f7feba230bc01076fa284260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8351ad2c6d32e953c9e3f5a867290261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ac4e0c4a04729d8e1da0836ab68d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecc5443bb2cfec4ea1d145bff663bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c749339ed0af258d7cb90919f639e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc68858e5b031dfc50fa1435bfa46c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907343683ca115d3cec9b2d00e4ad922266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe48e7afa2e400f6aeb6d0578c73d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f86c23fc2a2786e0d24a6bd6517b46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cf95302c76ded7f4d9f652b5c6f2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1eedc6687b1c25b3a820da3efc3c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d77699bd3dc2b981954536f86350bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ead5fc8fd8e2a903eff14e5ceeeff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa612ba94a25131debd9104df9488fb4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adce1e6d1d8db78e1ed0df5455e379f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61676bd75b4c35965b58575f8e62a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1438feb2145fa569fee8f5d84b2dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a1f2ce90a48cb92f47bd2a0f9f9fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dbf7e340173ae01423ba8c95c1a85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec22849c140417292b88b90c491cd0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ccdee4c7b1c7c43ddca0b56d82314280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786446e742ced4001b2f9b7b3d040c90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f6622335620ffcf28d0f3a4328404282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ae7023b8b76fce1b9012cc5462cd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94912d2d8eed5e14a5dceba5ffb1c8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3457cfcd70e550c1998ae00db0dc2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb92d8b7bd541810966a296265cd2f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a50e12c63cb29cdc76b58c952e18a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ea27a15806f9cddc21bca9e56102a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a65523665c447adde9ce86fbcc7b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f760697b4417fac2aa5de855de7f5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144c9a22e3b5062660d45f20158a0a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d3bc2934d5f123f3872b095c8f8d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cca95a20bedad953781e932bc2d675293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3e75c10674584d9fba19d2f4affa1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd06dbe55d49275794a60f5245f143295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03b660a4038929c4bfc4d4827a3c38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59298f9a5ebdf21f0e79b2d9d6d86d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3115fb2f400dda1a64a366b65404449298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e75eda012da497d955555b255b259299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade286918fbcf0b86658c6488f2c3b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e2bc8491c75d3802c72278c8a9e95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a133fc046f148b5c1acadfedc76f15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f044a14b8fdbae695b19cf837547e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a859c848347ed6e015bc4a80ff60e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe571a603ccb52c3da0245b0ee4e435305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6925a5070e78379b60dc190f57e65c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266297cad1ddd7cb5dc97df5226d0024307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b8c7754ac847a4e55cf1fb4f18f38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fc6e4619958f965499cf47e272e32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19f5b87870364ad7f0a8cae5cf1388310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5b2859974c9dd37748a17682ad8e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46de484b8f39dffca35de4fd00bf6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3783f6f131b5be728b066f38c62fea2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05005ea120a92526b068eac5df62660f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eddff23072573eaae18069812a387315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3e38c0fe6dc3bd527e54e7601886e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a8e2b1831e65797be4946baf7b187317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b42025b5ae89801d3ee3bf6c69403318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b556db5587fe43f655897602d133b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4df5716517bd758133b792f54f47e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b7294cd77fe10992b7fa9d05aaabc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890484575298be5f6e2caaccaa7e4c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf47a263cb63028d6e0d8125744700c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961d45dbf940fc21958a557851e4fa2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b8c3e1c584c8d7df73e4b77d5cc3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51702b1c83dec359357e3205db93cfd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b8813a7138a583af9c09d8c9a328b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc713aac153c06de5937f4e4cef0d96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6a6a1c157d9588daf7b5cf183d612329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe9e813588c517da4e8f9ab06ec14f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20f3ddda7e1110f372293825721639331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c52b8449de2382690a852af60465e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc5d97f84db3b29a79ebcc17d6a6c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261610c072493e1da65601657ef3324334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcb5d505b0e9247735f1863d09a375335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55faa7773cc3b0f012d229e85bf3bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb0c939c4bb08f7b24ee9f0769634f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1dc9c8d61c28c7b44c6fd19ec30bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d69934252dce4d79d2de257759fa5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d50f8ecbb9ddcb28fbbc128bd430f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11b530d034cd4959de99a7aa77fd75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591c5e39640f881dd64d3613aa47953342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1928fc96be63dd1b7bdd52677c32a62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b69feaee3cf85faaa9bb0f5ffc127344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb583edaeff8d24f6eda32159b63370a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c828db6c7a7e6df8d0d1f1e12ccb710346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee719b6f949efb68e8264cce47f78c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cbf0f90f1a839962b02af2b48fdb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f13ebad3699e99fb84eb9792b90c19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69bcf8df407b9e2e3f250d18157ea3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2184e9058fd00193d0a4617615f6413351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dfd3a1cfcb3fb7fabb745d2e9fbae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b59e80b11a9fe094bfe6f3b52b71b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b5356e166ec7bc0d2649126b3c14b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562bb740dc1ce761426e03ce8b73ac7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b6f6ef1551c4d51abce4b262def34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b175373d107e7efe380375f54d80f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9faa461239a1774d51db26a0761533358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50126b466b4f96ff986e7ebbe402a79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a180e2cdcb0525ee3229c8d78a1e2bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30205842bf2ad8866fb6a4e2c5c2ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a937bc51a9e3a589c086d5ba7306a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfe813108d428845f5ccabf4757173363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d86c0886cba7888b0c04fe8b75c88364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abd7c561adcdf210296e24a027b6d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df01b1b6c310f877fb143c85989acac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bccc0021c4dff8ca872c160bbd5065367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9dbf569a32bb5ee2b6d181d6d6d71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24133c2729fbc56e788ec2abc52ee377369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a14b93e88df85fee6dbb926d0087f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7855456f4830c286f4aa7f9195bfebc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1b4909ac6eb8c80860efeedc33ca2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454f76669b7f95be76cf8a1c1a07d2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895512a89b64a8661e618259a93c013374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320abb55bfb81fba91d22ad8bafd2ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f6a2ff71bad22cc81cbce86807991376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc746e73c1fe8b963ca584cbaa0f86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bc58e9f5e4728e7260acd7baf47c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d8da8ca925976e3956e7fe21dd4bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4010e96750eb9d1fc9045245b12cb6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb208efceaa5fb9ae801cc9a83e8cb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e88caeadf674a627333e2461824f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85730cbfa22fc9f9c9d03f3bf570168b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2307a221785f9dd7f786449d91650384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cd57a1568c06a0691390999f91c99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec001550b4f05eb13b114521001540b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c531e59802e957363660ec98fa9342b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2349d022f2bd0713f88f478a27735388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddac9df3b084d542e288d8584b6b3d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d15be6cc15e240b2c9a0e4dd7944b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f71d0b28d8de51b52bd97b04ded94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cf008bd1a1ac174b98d5efc9b81f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fa6d00bf02556de984b71d7ae1dee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea86ce2d990a2b88a8ed6e63028fc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758dcda227c30f8a131894a4ccf2bcb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c200de1a16b41040930acef8cc392c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab817b84e043bea54d9f161e88581e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229ae0b1c1d1b75f7a100102d247afe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af11cf4f5158f46db1f895c6f683da7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4b88de01022ff841b8b4f8ad4e1b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa47b089c4164a091e3317bb31f7124401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc108c6fdef6844d1e8172f6da6005d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e5494fec296993326c1f3d22514d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0e043f5c3ce489ecd4b311dcd83c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0419d966fc2ed518e651587ccda0004405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cf75bc41488b40b16dcbf5bf15599406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5151735d1f5643baffdc0520feb834407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec87f9c00ca977925cb1aea952ce57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65b5284ab3dc616a83dd85b28b86e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bede48a8be1b8172bf599a1cf85b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87f5da49b9a56b6777cc71b02eb9ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0397aee46adee1f44beb3e063b6c44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74ade56aaf8e38ac7e6ac0af0e833c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2723500b30d5045feb44fe3ce45d15414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fca8db62b4bfc88d3cdfe30e9b5161415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a922ff646a78fa97f655f9ae8b273416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c032146c5c1a36de02c7c9164d6f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cfa25c67a15a3272728ae765c2077418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc38154a33e3bfbecefa51b08941c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e69d052d88d88796244453ffa35141420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec123a663851398ecc77b4a51dbd654c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d94de6efa1a8de79672dd6076f9894422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321d747ce1170b71110d1f920395f2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897ca64090b69e887f5491fe93cccd0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654e047b7d6f60d39a4bc0d1adfc30d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c615cbc99c5ff67a8a81d614a0ac20426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017e79ef2c0aedf2852fe0363b48343427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba9bf65bff1a86bce2c1cd350bfc61428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200f662a99866f8c7065d40a9d9f914429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539f03e099d91f3901ab5729c6cecfa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a359431a39acbd3a716e2e2529a28431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2e75aca4c74783e166770f9e84614432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443275b7c81192537135951bc22219fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8660b389e3997fe5ac012b4ea57433434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d71be52d4f3b7a43b6c8565f7868e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e73b98f053b0ab247a45c6335e8a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fa31df1a0dce15c0d9544d23ee0a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a68b400e8f5c7517ddd61a6ade9a70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac766b20b5db26eb9915d0ce6ce1d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475170ca1d53c1876ec40143e810240a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e91a4509bab720ceaf28e3fff707c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eef4062674c3cb897f1cd063db48f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a8ab5280f6431da9305cab99bd38f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d129530bda6ad0bb90a1ffbc381a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7a47a6bb9b0e05b2c78ff27a138a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43ba3c672ceefc2390df2cebc7a4f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418e03c52397810d3f19dd84b8c41e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf995124290c577f50d33ef3540b74448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f60deb63f45605bcf2d72ac5608cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ce460f3f7ef4a7a8f96a2edbe7ede450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef988d4e113c8e9c7f08416bb04d3e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193884ad05ad7cbb9a914fa6ca0b4941452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6a6efd96d87f2e0cc30364dd9b79c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1274b3a8afdad0f93f2c3bcf49a678454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da329822335c6ea557767b878c009f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c672b46dabac42c2edbbb92cba330c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb857a6ed7af2eeb9f4442ed55eb2cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf5ee48d59c0a10418055f94b6327d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bbe16a049d16ecba8b80180cca60b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6305970432689dc085b64fa97d815c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c01e9ba329e662d591e756b938394461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e516fefb63e7ffd1afc622cfa5d08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a91364da36a1f037af8f7ff3edd060463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98778615d40fb994dd4318344e29747464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e49b9a9760afa5a3cc64774429ead5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111d2e63d216ff8bb62d88e80509da4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436b4516371e472c518d6b2f679adb0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319ac096437b5d75546b03787dc9453468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaa34c294b0c3ec4b84b1697a84731469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f83eed082a342936747a626d22228f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a1643ad080e66e0348c760210855d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631404a61fc960aea72250d3fe44e03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2bce7e1370e5c035185e0a498eac4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bc798b494a53dd4f2b7526746d745474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824ded2a5d075cf57d32ce65c60b617475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4a5818b65a6cea26b9e770910a73c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbdb338505aab82dd282ca9aa59ad2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660414f6093ec8fd86c6154441cf382a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a443023c48f957d88f7e5fb029ba5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26d737a9065f1f2aa68e0f720b0306480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59473420a1a9ef0cf898418cf1b7fa1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b7ebf1633b623266a5601bbafefad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d862f6a73ab6a835d0aba4d6669e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d4e2bf2c14a62d1255746520366fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe4861ef7f9fde827a3543fc2541d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c264bbfae186e87ba53070bc2b5403e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256297ee99499a5fd0202184f8ceaa75487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269039afce533830c12c9ee00e61010f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186c247f87d6e1203ddd79513f683df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ea9f0058051d4c80d2626dabb1690490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccc0853cb4681dea3fffcc961bf9df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04208cda273be5f7ef48decc1380f43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a183a79a8878efd595006742f1cfebb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c65468202abd0795f855c1ec402bf0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc367d0d4095d6a44d55260e71da7953495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a5ff60b1c6b5cb014dbb08d44c8f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e964753bebb09470a6c2830adb728497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4046eb52b29e49d6b36d6bbeb83371498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0581409ca91997e81ddc3fcf324c49a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0ab4a5e05bc5837976921cfdda369500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685462674627a40af69e59cab1d06f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4a5c65c040402fd9d595a89afbb57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747fada4285068389fa7dcd3ffc63ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2da50c5a5eb79609720366c3fdf95504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc79a6f533ada78b848987d2e0a695505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef63806401d486acd5539901dbefda506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a72ac39357b31e42d3b9396fa740ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58f8054b0bebc7020df2c94e97da05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e2198ffe70711dd2f579278381a24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9b37dd42c80ceee839309558f4c19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d1ab92578d1c1dcc17eb674dcfe6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334c31601912fddad226be08e8c2111512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb3b5a5ea4fcf7e2ba935a3f77a4e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d88facb42124e7b4d30046b402dbe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e762d70da78c09035dfe4c14ceeb5e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09154ef39f83f114beb8f2d2f1f80de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f22441d65ae9e6551a6ef09605a89c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca5b703a59a5e3a277a6c97b76f2f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa22f1a49b2fc882776462c006da524519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913289e5e4800bbab9cfdc847ba5d689520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5378fffe72d1319bd0076af7bfb09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949f4058cde9714a37696a3f9651b46522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1f0a56d83a7d918d0a47efbcf2bd1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbaf24c58d45a06082c8d59a2a1869524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217a099caafa57334c5cf8626575bf6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bd053704a37e5f5977719ce9ca3e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473a354392a7380ffaffeb0faa2ce75527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddc58360ca1de1cfd9e5a2a096c94a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44c19359751c01b90bf1c8834ff697529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15db1ae570e6871809586650ee7423530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86e9a49a8eeb1f391f112c06217dd1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f69a4c6ab291e2dbb57e75896e230532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecc7749c758b1b04f33e38a859b27e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409f1bd6e39513e6c9dce9ccd4a29ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8b7756b8f31da3284800af78f981a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e23d8ae13924a9cbbff30c86c8c6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8c0bfdf8161262bc97fa2cd7a334d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf03014b7fc0df54e16ab33bdc99f7f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c6739c44a02e36747b45a8d74d5d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4c3f654f016a69831720112d76177540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05f2aadbde402886f85035f75feed9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd30d7ff7ff532ed076e0a1eda01f6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30a786391e633031b12d5babaf44fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d45177acef4aee130adadfbe45295544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066a2a74cdcc94ae9c6b19bc431620e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62be70b9f375991e0111ebefa47d836546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c07e8b0275975d987e46771e5749ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c89fc3dbbfcb384c695206add5145548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6e8d82f0209ac2de2dd870b06ac68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9845b2304af28495ae9cb9093099ee5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22acc0854e176d6fddd87010658565c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f574156d38660c6cf6db12230e052552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec06602c6dd007940b60e79e4df10f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2302174230caca426b2adf26caf5b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605c3da37969e429c405fa1f024c223555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939bd3cb85384e25fe398dbb23649b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917627b2a299e765062db8bee64a15c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eacd11101d065833ff823da4a7c4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01628a5c0a30fcaed9ecccfc8b0147f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078419c6e0f988c88f6972b3f972f9c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff334a8aa2b17039b2f10d1018034f77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01eecdd3bc0619bad480d702001f965562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c6ebd18234250385be1ce6a4caa52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be129732af2ca35a8e704b46187760b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5349d4809bed7a231e9a84372b3318565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425be023c0b68a386415f4073ca62ca2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aea200c76d88e7b9361348f85d262567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b3f065a5c6c1b8a4cd6f7daca838c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd51d83d7f52b2be6d528f153877f4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153827efbef6059a4fafe8bf650c777570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae01ed49f716bf756104cffde68ebdb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134e98ad345f288a997bb5c192b1dca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a123bbd0998f77d8c4445304166fdd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343f9b881653dd7c5368ce99f8540c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca2935de25df749da9acd117b5b027575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13eef4c2d7744ae088860753b650e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ae2aa5441c4c52c327572bb8052fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89881d522359f8b054578f09f553a9ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88477cda45739175477aad2d4c98dee7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f356448b45f530393761e41c51db6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1f351134ac2f00d52ba195e5ed5de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23025e820d0f805018c9de83579624582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d34b42101d48a54f3c36610a3181a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b9feb23563326e075e10e2a0f13d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95262fd3818d4dadd98cd77a0e80eaa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b45f4d8d5ab2f78e5010a4e8b4d9a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505f01c3eab1639c80ba8d43e59e39b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bc03d1f7caadfb71b3f9bfc888353588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee5562961cc629a29a29ae4431cd83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896f5008a3767dfd7756c77d0256b49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808a8473f3ad73ec3299a695fb9b33d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e82c9b2f3ecaa2e1e01f06e0bc1d7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304df6207ca22ce61c6ff7d48c56ca92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49058ddcde16675464c471b71da30747594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8166a53cfb1075fb1354a6d8c2b9cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb625f155dc8ea9c1f1fb2584ab8d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85e907fe41b6af9950c85f1bd2a8df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413f914b6db3094f44268e32e8b9b47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2068f7de40b1d95f34ab8a2e9eaa31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edf54630ebeb765eaf0326a4f8f55f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdaeea5ad762bb6ff5c8f017992d31601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4ba6da1d7f3356eb602f5eeae82c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9f9dfd7f1bbda2c5b150468c095ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a80d9d4265bf43268dccf7159e7ea1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40147f146546b089a05e222fb13cb48c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dc31a817a8cdc9d9e7a234abfca1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1fcf68ae5448aa178e88321ed7c8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510aa88961fb39ebfadffb2ee7ae4bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92464ee925298a75a3cfc6192ea9bff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fa9b9ca900c5db9dcf7dda4004f2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6b51cd69746d8011aa9b5fc49de79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449701154023a8800efcd908b60ca123612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21945a1bd54f04c37584bc98563a5a20613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c61d46dc173fb39b2134141d0a179614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf65b86d6544a0bc9bcf9a8bdc15906615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf00fb7acf4a78c1c0416493f9f06c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0d983a398eedc4d2a2d04ad279611617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c949b6df80b41c4c8e466b083c0bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e33168b55eca3a008d75e9a0047129619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde7f37f36e27eb6f805b530927cc0c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05be63cafc483a3526489cb69259e5c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5374c052254250b004b33507da33d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00862b1e1e039fbcdd0af5e38f80fe18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e071acef9a83783abd9a374bfbb3014624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e69553ffd5829af596ea421a6a6dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df988657e6ea17604f4df3c6d3bc7bd8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684a5851bfdc4a3d2664dd11a564762627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf38ed4e93decd11c83522c70b30a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d92fa00e6f2545be50d0849821f66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaa0ec31df1b2240cd71e39445baa6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3bbea52c8f630f37e26f4b785a60e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ed90e9982d5d260bf029ab647d821632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df36d92141a52ca6822167cfb8829a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0260d16381097fcde2846999169560634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ff7c34addfac107578518c2eac3d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ced854a5d5b6c53608c1ac53d5def0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b584ab0a74975329641fa9d6e8608fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4904f23cbf5e102e8d50301c468661c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0369d96eea9f5ce86a5baed3c11f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b164c42dbdceab0e989c70a448be4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a97341e4d5d9c38ee682f3ef8ccb50641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daec0f443a2922919461163f48d93f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2abdfc19e87c0acc76ef59f7c27ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb03ddcee21aee08c44ded12e407099644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bbe8e3e265d8421fcd83cbf3a1863645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860c2a73238b75c697d9a88c42b3ab4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef6987663ad175dc2fa8d12f77167c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4dcc1bf57389c6fb332fec6882848648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811695b36854fb63a0778797e1f1d45b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3ff04a2e6a9803b3271eb957f1471650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635f30a68cdf9d11c427866ded2074a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461ea4105ed375ed613c7f66f1ac83f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c690448556f60d0cdc65a080740d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a9e03c48e6ec85a69dddfffeedfd1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbeab712b5606cef9432e7b70b9766655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5a94c0c6882827e76ec43faecd692656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db520e5ad1d58163f925de134dcdb5d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b963e8d3df3412098bf7d08437fb6ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6637c74461fb664ce5d53628313b5c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b7c958d16c1859a2f9c59d584a410660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445d92a25b50cb1060c93ba853b28c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74e80edac6ed3a56de60df12ee74ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadbe1b3c29e0072aab60f3ddc5d657663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5799c49497ece11345cf1d8490fcc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2001ae83ffdd22080e8738d087ddf3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d6dac055869fe728ef155835a4802666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f34cf22c9fa6c333090121af9f8f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfb8d3525d4827631673e79f34cc78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1722c4f2eefd46cb44be349038f40e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91b4b0e07aad20fa6c91445e8628e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e1252e69e0a5dda1c9d20b032e8d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704f577ddb7343ba4f77c5a4636f506672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56eaa0f3d1836bdc67bf05342504d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0b2650891d86ce9ed9c1c4d40944e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b34b49e5580e836bc846e97d42e89675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb18ffccfd3e13963c770b27b122b8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b637669a36eef27247c20c59a9b5a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bd74151312f4065fdc907a48e596a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757deb5cac0200fcd3eafe8c95f8c18d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52650dceeaf37b38810d71e6e20edd72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd588f22e08dc287579ce7287b78765e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45658d64539555bfca4f523f17db5c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81589a6948376fddca45bf87e5f451ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e09cfc59b5cf6637caadaf77f8a09684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb0e9642c0dedc5de95e0c443e158d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1f1ddeef21df5deea53b7f505e16f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f42875f0b6b590944dc18d39a5e08687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeef0dd56871bb8f247801641b2a1a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7003c27e27f15b2c483c9ec4fdfc6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9625b5c98226425c933404ef15aed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb85314974082dedc46ca151f455971691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56837ed3a80fd47653d3a10aba50d2b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a0de062853cc09fd0645733c01ab1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fb6cd1ea13d676d837b005004b5dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a8cd5acc326dd5891706dae7a3c78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a52cb0de1344e9c458467bb4865c3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b6d04194f91d78a505445e266af29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea809b90eabfdd6a5ae4ade0d1f2e7f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915866b4748a022b26f947d3fac35ca8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c50af5680daed6e3d11a9c969464f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab338fce8b99fab7daff44b0c3b7153701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81714754da0c6981bb1a82293f123de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e81a353e3fdf4f659608dc1a3010ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d1cdad97f8485474a466837e399cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee42ed54b67debd3cd89bbe5c2cf20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef5ce9cec894db6422f6ec560b19c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ec68687f8304a3521dde4bb649b8f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07ea552126997c8596f38ae68ba3a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884078e64e3d61f5b346445e701670b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2622321b87cc0158df8fb0e3cced47710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186e2a9da1f64a6313796cb8b0e9f7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2de2b6c426ece95fb5d93aaadcc610712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52222876595140b39ecc83c038c433e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb06ebf303fd708d918f03643ee965714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577622642817d2503ab1ce41f0b6a0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d67f41ff998fb93410134ec05f4cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bc215a9f811c5d92c16f20d8b9319717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b12ed1db939a9d2f2bab832c0965bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698e6def39f0df0b9cfb9eabbc9d001719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608d4e9719de1d43d0cfad944e1d6be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565515ace8239331e1574ce4b06cf18721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fdb1c43c155df26121d8785fbd46e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ab00b2a058ba4c67546d03850661c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fc77747be1263c0ca7b19209cbfa1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b3b4e1be975948427bfccd004fbb3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3633c3e57114fc745e2f2d855507a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c6a637e8aa18912936c31f1e1757c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e691a2990713a00e5804c863c86e64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a31e14b05ca25b49ed865b6c734a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07a74ec72a42f13a773bf267972c07730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35485d569b9e4231206d24fb7f6290a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b132ea719ad29388f06cbcb2ef8ef8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47e600ad1737636c78901daef4ebf8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc3880ba7d2da7948a168e911eada8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d73c9964efe15ebe6ba34b1e9fb0fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0ec7a6c7b87f915ba30e54cefebe1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2d6dc9913fd2d95d7ac9e3968af31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075dba1ac77829266a62d500b48cd8b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e5177fab45e3e13e55a533ae8ab3c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f6e792a903a416f8cb80a765d6c8d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a02658d738008361cedfe17fbbbfc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aece4714ab4b01f97a6d2a52ef314742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f98d32f1d400aa1202cb4b56ae17a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04a2a5601ccb960940315f7878826c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80337f06bec5629574bd398f3b0ecb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e805c361838159792b89525b2dfc9e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eacb6ae20e1be0b54e1a43773cf3a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fcbca9aa14725da63ff696791c089748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9f4d5efea29df643e3d4629cfcca6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54c25c183547a27081ba2240956592750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a63064f8d63115ca460e392bc8a492751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8181381890712ee9c304347d5c37d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fe2d2f6b4e1d72e8905d5164aeb47753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db0f13a192eb74fca3900563680e5b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3f46d47fe812d90d5c2a9fd63dade755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb829d788176f7308dd7c6e4242e1ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e926bd0c62a1d738b41746aafe8d2c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66711421759b01dc3fce57f9f3f2a16f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0cbdca5228550a2a932bf9232c430759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f76f5c59177f1b49a1ba57f7883fa2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355a069ad7f4bf2582cc0ad608c9826761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8f0ec5f4661e910c5819a1b042eca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f44804d8d5bffeb38028e7eb12e338763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f6b8ed5bc03d8f53d3956289279fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b91a4fe5a94b7520467b2a552f287765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8aaa663b93b2d2c5ce8746f039c28766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2105193436e923e5ca389930626c3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d602e66d5eadd920444806efc2494768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086150659a255d6faec2001d9ca92e3a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f20b7d139685e4651087c66b55366770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928692cb31fb292d7b9dc245131a9dc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989865c961ae2590799f233ee77fea0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8f3bb9ab4d5c2690fedd766e55ef1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39baff42f9205215d93bc9de9865ab774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f2282121ef0f52964ef344971ca14775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e781bb3f1df6fe8d23b15653c9c9c0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a68e84c6393e70b31f5aa628a284c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4078a0027a9537b1841b2041afa55e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e4b3020a78a9a42f5542bdba548f3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2419a003d5ef9fdf96155a78c6954780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9741c66e3e948b39788a34506914530781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1616dc5914c07b2b92cb7c1c54ed6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb44b94780f47cc1f112ab588b93117783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765a724a7c95770c26a1d0295f54672784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddc0501e14611af8cbe9a2acac7b8f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aea18583f6ac2b77ad99e6466a3481786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f1eb150c29eeaff3ce3a5ce33f6d3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b13143108a7ed8ac5f9b55149863a2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c2157ef79a0bbdd28f851ccc9d1aa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e4c4f52a191b00cca0ff5cd37f013790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8f4f875a156f029f922140978e3ad791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c346bc61c2d3b2bcf821c5fbacbc836792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dfb4fda43641533d3d6e7498b274c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1643e1ddeb12ffdad707c8cb2260c8c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0111576c7694b16c811555209528473795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdf83d8cd9332dc089c9f6692151fb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d5430c9b786f7bb6c10df5740f4a1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e50dd30ec48f32b1e38d98ff89b19c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01af4e630fd5d95ce41d08b36cfe5f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934666abfb2068ec19fcb53ee6c4876800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4e3b760ac4407fd8e9263dfe0a32c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551c9586277e356840762db56903008802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e9887610b04f3b95758f8716b0033803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b81d8c5a2b745211d5b8674ab3051c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd5bc30857e2d33ddd10f71b72e8e6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4992fe72bea1666049db643d16d02b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffacdfdb8cda4caf4351cd252f5dd9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64f9dac4b52c61b1a82ffcb22e6f90808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79151f22415584fd9c74345647a93f1e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9145916e796bfc8c40c4458cf5617810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac90f3866a764df332dc3ce8376691811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1781adc23833a80889c155ab3bfcbb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a274fcc9c8bcf1a1ca838565b3dba813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b667347123d3d5bc13942330fe0b4f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae00595c00476d0fc1fcdc14afd990815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98122f6cdfb335070518a1f1bc4a948e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117208dfdc45cf720458d70f84844ca817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72f1a7eb5d731b12ff2b5e108ae1b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fc2c0611618fca076337a4d8990562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81336013c93ebe2a8d095c079ccc321a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27d382088f3a42a07d6a5d5928b53f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f29ee106c2fc11bfb13843326d2cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff06ab70ec542f418ce433a6af3b536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af303e533addbd1c705e378db43aaf977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ad1c11c2aa9637c14ba2adb2e80028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0098907cf43db02a71ea2343c83c099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218e01bb8f84325057a6f501d8f821410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95343fe214aa21ea5a5a0f39df211e8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5834d6657235af6a9b78c57e214b83712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b27ef1c6fe27cc70ecda4d661a4ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab069903da25a4bc4b1945a927e37e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d52cb3d729ee97e105a4caaba18ed515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855a00b1e979b603bce12d886dc464616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1943644d5bc954a5437a8e84dd61da117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552da3165f1b0a99e103d4f0af964c6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22fcaeb6f2c278860a8682f61cafca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f899b120275ad4dbb7e5e6969a99b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326fa2e630f6a156b00f63e3bea12d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993488d1e75f4f7ceec10662ecbd181922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3bb31bd55141fae4fb2d76c9cd6b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaeb22256deab3fcea82cdfc5b685ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd80db7b669e97e1370dab76fc23a7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee18940254b36657f9121241bf474c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b41c8d1bf9a96a9a4d632ceb9b25827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eafd3e123928eca43e0723ebf5dd9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bae047dae09663e3b9185b578a87329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8e525f109c7876b122f4f86314dee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5d5be60c0be4a951da0c8efc4db4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65cbce1c8c4abc6a026c76de91b20332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87447bb7c070bc31bb4313470dad5f0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e63814bef86dad7658a333ae8294834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c37e1c22cb82e1bc6e76ca8566a4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aca572259232c15f1c07439af13e4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317455fa72617e6510c91948483caa2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfe541c88bcdec210fb148154c5d6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b512f652537a7245a74c55cfa59a3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cae57e6af5b3e176df733c24f2ff440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc431f53766875db271f802fd27c47b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398dd2416107ad093816b5259dcba6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39ab891dfca0af7d25fbb815b74f8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b470291f185c8163c9e2bfdfb366b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e8de2530b9f07778fd87b30486a3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69fcbc0a053285cef976ebf5b0356946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b58e3324edcfede07a9277afd799347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f4109d85e89fe9af4387547e7e93f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9974ba34dd654338fa09e3388b8bff549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2ceac02b528589135f7806b2981f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757fd9b4175b55805524ce00f7f5e0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d4be7f201131cf4009227dc161e3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c8ac7ecd2c30c060f5485ab16571153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74376d9d04665e85f9643c5bfdb33d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9be64eefcdb331fac9230c495b4ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f96082e20a90fa4287105ba893cad656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b1bf01a91c23ef88ba282c0d9147c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cb402e478307a7d7971d9228ac29558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91637bed33276e07fa107f178cee754c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc666096ceb63ff6c9d3f514e66a88960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc721730aa37245cd3a022d3b556cd961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7105ff086598ea00074453e62663c6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8c05a8408909a9e8573edd4baf87a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ba7b8abeb3dc8aa77b76dffad609464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70333c66afc54a68e88c1692e1c73165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f35ea6b2237db577830aca24a5732666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70963e3743c1e280255d14bd8291261c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ab33968458cf96a1d33724ce1ff7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836b84a70a7bb7cc1995cc006cd96b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7c09f0d817c30b16f8b2234ae081070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bac1761e635cab6fb51ad8e296c1f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d371a34cf3ce6ad5274de735fe8af7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1715c24b0718a9faa781322e44c5f6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efe7bda827b1ccfa468cf88cc50a3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c79c382bc03e7992c5f25594a8407175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadcea7423748a0e5adf462b1822fda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742447cb721c234954e62e3dcc861f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667239dc1f98766fd108bdb8c718966d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa431860d37fb13ac67157711bed4fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0308128fe2c8e16a7a890a6cfa79f4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8261b4a612f1e1187358c4be1ac8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914ba65fbdcc24df3c1db91dd46b2b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb9d46afca5adf26fcfc35274bba3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2dad7bb5e28cd9b7fc40c1550822584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029b071eddd6092b49911594a876c1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91af3c045491022c6551fdf4663ade386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5410a33403a033718e88cabe43cd3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91db04b4213d69cbbd1a8c868153a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ba88b15404c4709a8469131b385f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bf60855c9abf38e1636e858a5333d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa7b2d1be7392b1c557f217951c2d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cb0d9e049959d8280fb8ab3a999fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7398666d1dfb6d5c3cfec69d0e38a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9cb397f69f3904e089be2a1a2b2f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c69bc0ef633876dd9f719cf7cb710995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eec67f31a12ccaa7c5a38deedb24396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb191bbb5ec4b04be470c59e8cc38e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e85f64c6bd3634512ba0a24e9b51998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cda2b6c124bb19df23492089c88a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825758fccae51737157d01c0f34d512100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc6cbaf17062bbbfa183d8247a6fdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5691596d99e8607bdcb5bb7da29df4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db838f2c6d44397e003d965166a838103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3fa4e05bb0ccd80d4ea70f23a478b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cbcfecc603e4549572ad581e3aaa3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdab96f0c88f6485f215b8c10af6d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c820a9516c35d66af10b5846ecd0bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4beb29fd73ff704319693a554d3b25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267ca9408775f81f273eb90d75e2458109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc22d5c5ba9475b3c0c0e006bed0479110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c411d086efbe696af4267890f107ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85471fcfa2a1f977eb0d6766b04361112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcef77a4af063946a65ede65bcfb14d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2ffe28546b062f1fda6775fcf4ea4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20adc44a51c94f756b3d3ac3553257115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92eae7ee5c0ab73656afaabf37d8bf0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d6d01b5604ab094922b56b515d37e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbd0886a07f2d33b62d7faaf1a09e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326168b1b5aa92b396c555e7d50ca2c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af86f12c66281e7a5bc23e442550f9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603be7f5107ae4c20f4efcada203529a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9af17d09aee14be66dfe8c00d9dd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679edcab2faf8873a1d1497caadb1453123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7943876b4cf915fb84f22e586a0de5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21e6bedeeb20a5f515bccb6b39201e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703d389351907ba810d259f4a96fee9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9ea0a135fcced0e7126f9b54a11f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592fdd3697525aac27f5d861f44f0cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14a84308346c28b0defae2e563e6c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52b28f3bbabbc25d07beecc8dc0a96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17a8946c9ea9156e127cda30d4dfc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1dd56dcf925b92cb51160656cf179132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3ab6e4646bbcd52b0c52c1f72ee3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba5c2c0d799928e08ac5d6519aa4e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2941b7e5abd3f24e007f53f58ba48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c37d4eeb04dc0a9372b9a623825e9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5da68e1518deee7abd7577d010259137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a4f73629738fac997d89733eacb5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06934cfa1428ea34aeb68f695e266250139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d3c5d8d86545a04ce46997391784c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee49c4fac04e67862b40f2464cd807141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130801a27c27534be7a5bc9f4d9917b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a6b719e85f0018ba724e9c9fe4929143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97977aefe96b9b10a8d96f7d49e111e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8aed650a6cbe0e94ec295d52b8f6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b4727d9afb2fede8379c14c956602146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea02759f81cfcac14646822ea9185c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe367446aa1fd785037983c2b44d714148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52a84ccb40bde79134a165632503b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3086bf0a2b33475570785c110be548c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76b0cd9e0690cd8830101a1aa4d4bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f57701c0b833742a463b322f370f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547b9f3d096f34e4beee4560158b948153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68058c643d81ede91da84562eed874154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c239b18fd72daa032d16267dc7251155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb085b162827fbd82b5e47efd6625e29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee30e3cec8b10520466921cfa43f43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfcf1d90178aeb571370c6212df6a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02012d55747d9c56ba12284b0a61a1cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2132eeb0abb43ff2dc9c9980022c1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3838bc7af97a0c4c6132dfc550dd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c577dc4f24cd21ae01a19d39bddb77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f71b0871f90b82bc7febe4866595f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0847deb116172639308df2c21a26a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea895034187284a9f66ed032b415a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dd6c1143b59d177979a2eea79f5a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb8407616c0783f16ddd1776f60f50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095172eecfa84dcbd8fbea94799e8f8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49de60eab299da1ca952055c163008a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af02f9458eb92115d7aecb87b9b1308170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14dc1c295118726eb95e772981d8a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6025f032290922ac93eb989f88c876172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d171bc6842c4a0336eaad361af2b5fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a15da31fa85695aca583151a648c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a483a6c21f518c144f482f38f47fad6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e2114fa1f47b38eea2251f46abe33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5f4e7fe835a96087d9f2620be0491177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4a7441493d73186eb749beb1be984178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d4ccf39f4486265b2a6bd0ee9c59c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bb0fa586e620033d53cbb9bdb922a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e4a9968ddcf5e5b62fbc471ad92bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43b818f90f785b886cbbd3cf1bbd3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23f133f56ccb561896d0d07890912b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5958e411d31e00100d95cf36d1662a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d39e040ac69edfe9e08cd3afcbaa45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f7eddfa5c3efe877f8c0cde9f3758186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa03efa1dfbb76e254b369f4f8fe799187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32df81500e18ad049b39edee9cb3b71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7a9a22cb69e5e6b0f5a60cde5a64a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5e471c752f35430961ad480db05c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec06546390910ed7012102ed3a20c83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b71f4371c7258eff9375098c27c1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1a0408377ee5a581ab4a5b394eb1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9ec1d423bc144ef3df88332d9e8b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5ca3fca9610a4f60276139ecbfa42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341cf7f07b2e64584a6b12e39a805e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23625ed31ee22ade6a1f37b8fdb258ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fbd566c084a1ba221668d46618f82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a67a3ec8d5a615a5e70ec9de2dddb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216de8a9a600d4965a29c4bcf5cbbc1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3467998dde352cdc7efdabc301d38e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ce39729dbf4127677ac329de37196202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53259680417e13cfe805d7fa6072708203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d155dadd03cde4580ff91cd0e04a072204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b803b6aaccaf0e3eb19ab0f3a5e57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc603ef97dd4543b6340b25bd8d75fa4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea80175cc812f7271b33ab0a24b399207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31578a883acf0fd96227cebd507e91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf90bdf69a11169c9e4423e41b586d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cd03bb8e3e0a499867cb8c7b6b600210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf42abcc219c3b9c7d615169c3aa6f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a0cd17b9a769fb06b913c92a09740212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2d387482d2b0d8e99f095b88af342213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892500938fbdae43f02cb65ea90d8cab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a7810897d0f69e20dee35bf5e5a00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aa79a3a2a0a4233b8d8f6a58c4f2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aad51fb019a5c377e901deb4f6dcbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7313436136381357dd602f170140e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78966b7ec980ada042e386608616e1d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f807f864d666360627c6241f3d5d81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6981cc505ac658b13d386a872b6d44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0ca51b07ec1b40e5a3ef0d1ff04d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a8da1928927e0ef089ef1b6e48f4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b76eeaf5bb3d1823f4f237815554e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692577b80d1d0724cff44b9507745d99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51637929cba7a5eadbe56127fc7a21226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8600da72e9b002032de4763b156110227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18359b17e2d9c5574f9e120735fd6ebf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e851e713a11d3da8d09ec044327af85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317aba383214d3e2653c0763a1e5046230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151169b51ab09779b1743185ea02aa5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf7756d1098295fdfbcd2c800221fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea5b6391cca4dd2cf8a39f6cc4afba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315e3900742ffa2d532ef4bee6ceef3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5ede407c5ff95081bba7b630bbd20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f757554ff1c7d25de6dbb7df4f16b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13c90d93c20b1bace21a064e38372f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8739b5bd6a9e9419e4aed928adc933f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a77e8bd5f53eff2ba2cf314801f4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65294f51bfc92ba2d022cb2c7ba4bb0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276585e89ef52de6b48cd7c22902cd94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943d448dd2ca0683ec813b85606c22a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019ae5383a8666d64a1a67637f72077243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0f0aadada460a50a741e68291e3e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114010d8d97725f2c6b61a9170ebb902245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa15f07e27d0d6d0fc108e18060ace0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c59af918de9a06d1470574bf575df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc20c596c757a98c252fe1c40d05e86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146848d9e8629f69a7fa7f0de89507e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502440ecc2d434b97a19437e8092bee2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1692a99f347f7cadb3faa0722df2eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d180b631ef5b07498a0e9af0f0a6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe0ef950af2d3c09458b21d17d8e36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911443d30a53315d15e1bcceddea632b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e22f41b00099ad60b741ffcba1558255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f4b0a56aff3b930e35c6dcffc6090256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64881bfc77bbb453a94fca2484f69b09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c648c0d8f41e5d67bc3d0c06a788f12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddae3ef91c13ce920c534b7a0c368f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe25b053bcc59548fcb8e68ae1764f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c2bd21db43eba8672e7d1655231d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b0d65ef3d722d17fc2c53686c3942262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2bf093eb861cfe17edb8e585b546a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c7ee112563e3e560f891283c8f4f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e0d7abb6b0301d0533ff7f0b111b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95911ce93bdf22e9a016c650498a9845266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ba9bd6fc74f60e9e34f1778af8ce6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30b52969b9766671f96655979518e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5798f360ac8f1fa8a0df58cc68d2425269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb01601f9926c667bc02bdf66aea74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4e996dacae21d49df9cb477c557cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd5edd5df08c1adcf773b6b6620861272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ce20fea36e0803bb1ebf71d588dfa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9af14b5284cbe5d14ecbcc48896d2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8db5a2d855bf34163c8b245567d777275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8d855c08ee70506a081437577f028276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7724596f518ee70dee1615b714588277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d281ea6bfe927d718ba66cb940c5a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c67ca0c5dd21ecb089dffe1727757279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9353e2eddc73f9ba7013ad0189509e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ca5d343b6d90a8ac2d8e6269234bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ad9381f3ca639e6f2db032ba862fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c11564e8297c52214b46f5df1b016c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed5c93337458597c00c38952e04a1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bea05e2f004e385382d7b24cc229f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe320105b2efd327a7b04ac8ec6131286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68db69e2bd9506069c91ef4af14aba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8a6f39dc64692f844c8256420d5e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81199d5620e08cbff60c2154907286289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e4b089529d82a06eea554995183a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1c572ec0d772f2cc18f48a59fe9d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64ecdeb7f2c29e2b2904035650c949292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20919eb4e295473d215a7b26f8ab417e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046ef8dd4963f9243441702c792a5a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285e9c7e7bc1ead3bc506fa8d895051295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edc92fb5f280dd2f9586b2415601d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbbd4182234fd3755a86730474d45a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2620640e8adcf81d734a4a579eddc26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047173f7afcb2bf88ad36818cec7272299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73041f16fe987f3f178ed511a041fbe8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb56ad113f07df3bd2c9e1faa76af10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e2e7d737be0b661162d59d8222bdc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535a555169c89971140b9116920acdc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06437f35c00bebcc4a370f9a10d9046304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac1bd7d7cdb1383166461587a3674e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139691e6e6a4ac847f92307aaf2a19d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b153f3d09c9bc6e8316e79241625f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a676d4d9cf5906fde7a7a17a7ec8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de93a432e48d9bca938aee71482515c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfea88dbeaf6e9260784c9aabeef5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc05657045f3d2ad7b3872a3cbc53f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55d301a26a5360582371069426a100312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881c0a57e94874a24b0e2b42c03457a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bb3c2c20adfb41b507699603ec0c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819762471d2456ebe063308295c9b7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368ad48f88a95140298386b652c6918316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36934baae130bf1ca82c5d28e17808ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb196823aa6cc5ae750d7238a7f1f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae21f0dfc167c697369a7c773cec0dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdb1abd494a63dce87f01ec56a37b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b958ca8b5d7ebf8485f959ed8d7ea9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbc8760ea94e3ba28a67ef5d146ced322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350670784483654ba6853bf17ee898323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a166bde432b4b6c671bca5d0cf25148324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee7d7dc22c1a10c3c2a71fbb472c8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23b19c907f3208a57f169f6542f79e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006a365479eedd92cec1a8e15a676ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa93ea0e57065c4aec77699b39985a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f7dd845e142c3d46ec04de157645d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b4a9d803b97664f0586007d31fc1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86241e9f08e283b3aae17229ea369e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d4b21f4afa8de5e2a5584ea3e4c2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8f6b6dead7942c7a986d6096d7200333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3533ab56f49d2661efea4e76cada8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10f7c409cf0ae301ae7a35a4a16632335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41331cf7e982be999461fe07ca7ebe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ad3741db5222d21b2ae4b93dee8c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb278ee6b9ede90b10ceed6dae91517338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd68e4aacdfa6718dd45ed4fcb6d106339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb985c9d767bdc596e155679cdf55077340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ef7cf22b7ce155d308519f0522936341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44b0f4506717b9ff295d3a20cca7c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2984d91113a36fa862a0d08045f0ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e80e1d79831a3139ed1dbfddd34c7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517577dd29904b012296cfb5a52a8273345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e8235e009d2ff69fed4187296c086346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fd6f4f5e7c5001aa4e704af7ac7a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2be859722505b54cf7dd5d9372c12348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb964852d60b6db3831131716dccaf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78db7f4d6c0bab3391f2de911463ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b38e395fbe9c44a596d28556aa5b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8672bfce46a3bce49eaf027ea3be3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a6c93d05af6e676d2380bcb8c5d32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2e7f634280c6a7b18c176bcac98be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86402a99fd76e76b1612cf4ecc04672355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d7514b771a78e55ccc6e216c68077356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af79a7b62f13af82f8166246939192d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d036b1955df9c7b44c327f942eaf8f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca13d6e9241cd22f296d294655bc32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e37d352962b91f17a958b928e0927360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d2d29ae353d87042aed7085ae3beb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d240f0c85124b1d21b97f6c6950561362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c46691377174e2b8c60788513b165363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6f7645542187fe853f5867f7daa75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62aa3c9de6def5a939fa342859c317365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea61bcfe0f8c1e4679ee638ee4a7d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52c10686d35e1e29c1a558f3a1b61b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2b5486c07603a5fdd40a4bc6af1c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d12a64095b2fb8a65279bc0a2518e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc3205b7bdbe822479c6c8bd8e62fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e5b9c43148c3c80dce146e5f6599a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82db7c8902a1de3da2de35c4727fa7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0273c176d7868293b042ce686bb4707373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65284a6568090044e9cba6265be66d3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b060a2e519c0d4ebfd738d920eb93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b220aa40b3adeeb509e169e7c39602b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2d00fb80ff0abf4f7c8d3caf2ff50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6571a7477ce9ea7ff86fb9de16fa2c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb059a0499c86688ccc915dc011674379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45299ac0b8cfa03708dcbc67eedcf844380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc360a29c14f6726115c5cf1908717381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc6813941f568358446ed1eb49c07d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168aca026c19d2a5da1797ab2bb4222a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183938bf16e058916838af0113ad737384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53ce689275d3052db9b32c9530f7cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ce955d5de3b99012a7020c6005737386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cde8e2b7941d29664f3f3c254ee3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce01d6373f73ae6eabcc3496f34ee17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004912aae268b883d76f4d0044a2937389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b7e8cebae59bf96ddfff0e40f03bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f4ff110eb0db37f937dccc4b0f795391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c8ddbc55f8b614718642153505477392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20c5a1e79eae9d7601a6d550b5dcaa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eae475b305fcd08fd99c7ab914a46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d027f6c9b9a21bc0660be87965b0b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e185b17b1e439b33f7d6f5d7d347d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2918e27527cb114895def23215755397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee11da213e2131da0cf4d31272dc1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69b91c653b62abdb7e140127a93b8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea80b897848c0062137e0795758b2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704835080f871a0f1661bf1f25ae510401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc1e0bb36df8739d589dbdd49af6c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e33fdfa9a1f370cd54535206fe0f92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d21670366c7d6dc47d29b10b5fdf9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afb764600d8aa161851501852007cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a429114a408369d19cdc32adc4250f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad26bbee3ae044cdfbd1cbad0cda2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd2b26e31ef443d4f2d154ab7bcb02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960838a81bc86283dbc8b83c8135472409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6a1f4bdeb77d8d7d6412582496e25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d237f08e2015a1ced1aa62f9fe525411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071a049ce5147042833f9ebc0357218412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9762acd1452f52288deb444254bcc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902fc7b794ee898c8e0f42c337e1857414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb7c063b914c47ef2f22bdc6e9a65f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90226e5809faa618c827296262b8254416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435c0e9a4cded421a7c137b9025a979417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59f6b25997cdb5d54aea1a3b319fd7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380c387b3ebb74487dc74729f6edba4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e311a9e87df445426b156c8be3ea60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31b46cb2cf151a5941b57b88d33052421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427a2265594c72d9b3c2c46c82bca94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15053ad4bd59acc4c4b63902ee9cf8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641a157700862ea5f16e083cd366ddd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09966d31036c9abe9d08ab48f774474425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e216668328ea76d6ba301d91979cdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c132178dbb231b208e58f176438a691427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013d9783ec3ceaa1a108135158e4757428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ae0700f3c539afeb92e989317592e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2cba75c428216736e090f895dd804430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7d0ef25e129dca0ad2f64eeb33e22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051afd0fd841d6240bb48fd376a0511432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189bb5c33869f2bdc66380e74491c95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e937a99bf3848f12204e40e8013f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b0e330d08ac5a7b912e01a639f6f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9ce36f207a016a122e945eb4508a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69eb2f8ec69a1f66c0b280f624170d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c33518d1db237f701e1c4613e3403d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc542b217dc71c75d7efa8a233655dfe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe9637d5bcf79c56b70b158b58f035440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e51797caea961923ed84a78859b25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754deb0b7fd11e5af8aa6f14c9a5560f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf2a50a8c816406279f36aa21ed70c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0e84b6c8df89bf14bcf6d745a1555444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811205666df2adb248f73ddbc9c5b8d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f4dd5d794a409aabb591a0d593313446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edf81ed8d0ed2708c6091bde098a8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9d401a426088d5aaef89af02831f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4423270c95c6c31d15660de1b43ef74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6520a889641151c0006ca7f640902e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b389d881ce6210c7a30f1e1dcd2a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5c1db72d97759437c5b0fca7bc6bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74433301e74bab2f59dbc0d0c6d04fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f946db975f51ec59f07f5820a8df127454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eabf2be408b2fd4efb9ddab74d051455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff225e7fa037dde6c43f4dd31b42bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9280d4652e56a86939aea9de63e22a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0073e3321d0a269a5f6bec1c4e0bca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c2a8d35a641a3bcacffbf99d98c59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2863a927b6426770c3358fce627a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475167037c7bed6ee60c0d8ab193d5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75021ffa186de0e847a6300efe751fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a828d8ea28068c93b8e7c1542100b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd496db2c539fd76e6d34cb37578dcc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e9f18903426dc9fb0b1d4d1019e4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42895b84ea6a68eb1e0b621f4b81d9f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09edee7a065968bee5077cb265a02e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5f52fb3b0d89f0275e5dda119f876468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb5894034fddc85c4124c7d944619b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ac1817bca723617a26ddaffe70d39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf9fd44f78aac0d45f5c63ccdd2a60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c0fe5627efb03d1d7f29677c49096472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5438fec02fca3068cd76241af598bc8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee14e8fc96e89283cdc31c5423190c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a60202aefae0b8d074a23e654d9cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a8670d3e42c534633bd7c3e971ae9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89987f1ab9ed37eee4a296efdb85e8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d08f8d99c01460190eeca988c035d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a20f28023be9813947bf184a2d91d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9de59e635e2abd49010a2e70c3adb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafe8f4c19c3cb70155c96c13a9f8ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e4594c8ce20bf5d77f2ffa24feaa9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3282cf5a10c7491240b1e04e646d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583191b3776510300c3ab1f6afb3a17a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d52e300a080af8bd0bec67b085da9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7466fe1705052fb52c75ae312afa0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8454825637dee6535f137d9bef2ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0381e27c6468a3b7cf8e8a9efe4db79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139b1d117010a5278b2c21a2b094b92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd23b932d783dff5a74d88e1abd0aaa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144dd5199ca849056fc659533417d66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc31aa78f158ee26867fc544083fd3f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1d47051343935fcda2c6a080e0fac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc8f03e359ab2c8fced2eb22ef8691494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fa33ba8902c45a6c8d6b12ae1a604495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7465f7229a9bd8395bb9a1b531924496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3623d667ba15560d50e433f3cfd49e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28a2fdd2f7f9d7331e83ff46376e47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f15200bd9a3d3fa0f8020f8be715b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5b3a5c52869a0ecc5c2f8c896c68c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c02d83c63ba72af58b6f0e8a3e2b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1d8c51bfdf01de4853cb8e6b3a601502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2600c1f5c8248450293e51851fe90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ed43aba3853cbc8918fc836dfce44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c7f37f92bccbe992d6b2a7617dfc2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0216c3f606b154187e872cb9517f95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd15108129a77fe752330cb09b06adf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d0a2e808fefd8b7b617b101e2e5b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014805aa79e08636052848d8af8e0df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f7bd8f915db16a7715dac42f140f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cfeda9497b5da9bbcd3864f8d1e87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472b3c8f9753bcf52bb512254ef3dab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d99ba383ad557085eb05fc4e971687513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551ff7265e2ba96583a47191808f120514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16afc6e92b7f7efc5e1af63be9f4a12515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d0fc0ee59e3a64eabc58c2f912bbc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65372a352ce4b448e44ec0bef7db411f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7b6a232457648ee0440eeca93c60c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b7756984cf3e9899f25813a2158d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48b144c5b859d5225466dc62709522520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f7b890abd1c5ff43836b999657bae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3340e0dc47535dbd0ac31de168ba6ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc17f6d74d8b3629ba9c472f1d5c54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e449fea5f931ed7e7492e7d1223bcc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb394fd59d293b212b0339020c1d1e38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6769e759c9f65def07bf94daee07d9f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eabc044fc8a011a97c83287d022250527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418ae1b86fd2d93e7fba5f43befbf0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f7fa0b1536b79faba87fbdf4519b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed3965ffedafd585788254154470fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677bfa8f850705fa576e865ed117db2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a593af9a3c4d9cc7a209239917817d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4463f5db09db47403cf1b257ae93e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801a4efe8399bbb4b805633f9803a5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ec19a56d3e94b466007a34c494cbf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03e087b23360cd073e0bd9459952b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a173f566def5cbd0fb405704c464092537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b146c9229d4bd38b3e3ef4141f3c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a2dc8304403195d3a99d4f94d508f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d04b7d8cdbe81a5b5daa9b294fcc7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc59ff6e0a2d1edf5ff01cd8ae9405541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf0b1be65e877234398879eb7c4779542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14689a818c4bed916ea4c63f2f9dd7a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a44f65079ee9bd383f79238378eb3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87904c1bbe7e56066f4757ecc83d9d2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cf9757ccb705715c2e5a686f8bd3b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913161cccccdd49a2a3954abf61e6d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d1047484c49216d548c684a6d60c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244619d86a1af0e0cbd7b47fa6f444ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794b906e0db3db2162b1e9029b228e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0788217c0e1e79a6a50b976ce1e4fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22adc4fae03e4a905f88adf9297fee7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469b5e2c9c845e04e29d890e16f4888553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6668678ab06d72302b119beaf79abf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0981b25eb069626026cc74bceb207555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924812ac35428935589ad226dacae9e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea34c81b79f22f164e1dc443bc42075557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42063d5165c8da0ca9ca9ef16df90ca2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764feefe6caf841d9935adc4c0a379b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f5410e793fef6116bb1b6d60f177e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de725515d672d648930c40986285150d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d14d6500689f53870d0be324769d55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab23718fadd1801fed12ff1ea56b54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9666393d535823eaea289d7cbfb1767564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef59c285c769112a5d34babee8fac4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3126a4d60f8b24149b6688c69fa1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd43cad22a4760b52ec8192f49da4b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f838029789713d865a3afcd872941eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd83a7e0bfd7286d64049ff384e10d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5209546e9ef5799c22d6c7d49dd7ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be078663d5638c88da30770cfced92e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0241eedaeb510d86d3ab0bfe0a9306572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f26114a004a04a95e2b70cddc6faa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054c4887c277b513f94f13202fea025574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16d7cad236232a93c9719375dec8d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aa2f2e543ba5ba9b2d03d2d650ec6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94932e6fba44de4b8c7a695d3bf46c12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a2d4477e5a5c80709a90bd5047486578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26eb13ccb736dc1b2535a1c4d40d5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712d1d6380989204840c0e315cce03d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caa3ca096bf3a04f6e98ca2cb554d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649f771a06a340e981d17d212f127a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862b444d673621ff07ea8c8a921394a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ca7d73d6e36dbcabc20adb4881962584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2583649eda90a404a1a93e74709de46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81146315d67fa61de8970a0660d7fcc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a583b88eb358d89277674d9dae5d7e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8a527e041e7c7f0a7280d80e4f8f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde04c2a682dc6a7019a2c336ebc5bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44400d3e6a8d2c0409fc5ace298d1fc6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2f47978c6a48c57ea66d254864260591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5be358f9b85f6e552128e2f03de262592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4c42539a310a4c99a481db9a03db1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb9d4b7925774695b9f5d9b4a2b061594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c21cec6d3c3c1717bd3d71cdeed11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6d840fa5a88846df43eee7bf46bbb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2516de238cf7d0f9e23cb31c170301b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385a42b16c190b6b0a73f9a4d7c3efd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f2dd25458bae05f5dc50e732b74db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff45342182d7d78b02fd041079b07f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6905eb210a11ad24807ccc82e452f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d67ff46d0ca72ec4ebd9180b366194602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09cd90ec715a1a67e470bc15f2bbc6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a7952a30047fa6f4a409c5368a17a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d2b6b6463eff8ecd8abd83079f95b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7c84d8fb8b93c5a92b945b7375a7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c090e3605cd58c706cd13d58ba9146a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d077f4d3d96dac15fa2bfcdd7285f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795a49ae9f225764eca434d7c5c5171609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0603ad16c1f8596ea8574280585793610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d264b5fa47daef67c206f292e1f10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307610489ac135d35cbc6dd8e939427612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff130cff81233cd541065a26873669c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96400101b3e5cd11d2242100c45e7612614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec7949794fa2912f7564f4707ea930615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe154aaf41bc4c057a2434dc3d92fe3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274a14ebd316d80afdbf08d36d06797617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c48127c25afa36cea81b567b899353618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd3b92c878ae70e32a3b7ce9a516f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fd30c5f80d8989971946237cee59c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519483e8c96a5d18949fd5940ccd59b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39251f584e8e300dd93825c31ffa66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7ef7c81d30475924049b3f3348f74623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89233b649172ff8322e8b5de19149a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969945029612a1422583248deb9c0bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3106ae292fee0e751b8ca3c61db139c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25571bb509e3f3d4b47cf9e4390e4fc3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71bb4b5e0e3e0200426869ac40987e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b6c8b09da8fae02f0e0eefb25e4fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82553320876435bcd4045f5aa47a5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda552c40d341fb622ed0c9a131d0115631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5cf9e3f7d4e3f97f3f82baa6ace07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ed8ae409d17fc386571e1e4deedb3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a154acc92de2d4420ccc4afdaf752634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4f6003f4079836db8c39a42b89453635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944d851908b35756f294505e76832bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df404bb28d743849a3d83c7ae2001e4e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e715fd1b07097de2a336027230d53e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dceb21cb3feb32ee6fe19563e0ef4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2345c4f5a8d7e0ddedc0dc182f353640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e0a35a2fa23e21e69438896a28eda641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefff7fa0c04876bb0e7b11542f94c0a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b299aba27ef034568530d8caf3e929e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ca539be77348827e3da30957f1748644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200b39d818847bdf350a619082666bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb6623c125ffbf3447f412a2986950646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9438d14212eadd3eb4b914436a3ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b830ace933603f7a8e71664e772aee8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeeda294a19268ef680a18ef23375a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0a9727f8ee2e5e1f0f0d700effa2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54395b958fd3eac0ef3441db77eeec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ca34c29cb56035107170451748b98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f82283df026ebfc0a47206f0265e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0672c0b9992dbcb23d20cc82a4d8e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314895cf9c593d22b53580685979d655655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10caf4a3bf7edbb81d5e10ab47967c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e020790fed2bccb6bf253417ae54a69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fa41bf3fa85b59c5c80cbaee32f27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003843835745dc4053380c1daa93549659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78203e76e76fe8ec70cd138cbfec1ce4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d243cd4d3640c576ba083acd3f6292661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a0591c1e1684a1f308300358c3fb8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce483a1adc058516ac88d895ff0da4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fe520fa67810ea0d540f7892c5fd8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0c05573cc82fca54250dcfe5a104f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282bd0d8fd91a2ace6e3f33e497d5ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b56aaf9cbe7032a2c488a9f5b7e349667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d50ed1a8b069453027d47bbb39e15e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb15fc3aaec3d7b997321e0c641f09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bad10683c4d2827b23c20a998752d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f42ff0e48d61b5b06d6f88c896fb4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8cb38e2e992670a33ea337c182e5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dfd23c99cc6cdcf134eabe389573d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d39cae0eef1cc86ff9d845628751d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cc6a3baf325071108d00c17e5e89a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdffa8dcf947f957a3d7b7b864141e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86389112923539547cac64481c46e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5558c720f847b7daeda71e151a528678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa886ea6831c3ab8795fbff3919aefbf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e7ada0426633f920541b3b1485423680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d7ce1e4f78e59c12339105631aa68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64353d9238871762fd2a2390a10b557d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5f7b9d83dd30bd04792ba14b35f18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe128ff42f9e7d6359e18a116d79fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d659b887b4766347954ca4aee2885685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd96d4bf60a028338ee69392580caf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be69dfa108860f4f488618e75645e75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62945bcb0a548d17b4086c5cca0992cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2f8ac693ad095514a2d2af941ea2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ec7fb630715457ec4bc1f2af63521690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e34510f526f483f87d12ebd778aad2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4cc299528733fb6c581e438a5ac71692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d048d1ffd3ae6019c66e62a7158042693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699e921f83a76e6315ed4a2ac173fc6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be014907811774a8b7ba4e80f67cd29d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4090cd8843ced5d3c023d738d295b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11353a5e07ae0a97afa358334cf9606697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68711cb81a5f2c58e9e7ee15dd7599b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9c872c949b2b477ecf81145f8dbd8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78c6af636d48e6857adb37e9c1287f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0605bba1834a33456b77c3cfaeccf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b048fd6352a0127d80b12de8cad63f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3c8ba4e0f2742d415dd143c3d70d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771ec278e29b17c2f9f651f31d3f929704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03c64a7b9c1ffe87fffb1de95f05b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a3eb2bb377846f4d1c5709da52ea5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe34f933b0ccf7f22180b5005f8673b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5e064c3065aa8a23526929f668c63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ef8078d1ac9cb837aa06e995daf98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138a3feb7792ee562354727dbd47404710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecad04b31087500a96aa543462c711711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01602069426ab61ef9a6f53096ade71c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4ca74065c5ee21636c485f938f332713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618afa0112c434528f634b12fff798a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df9cb4192067975595dff0fffbb11a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308289575a4ba5cd59867facb9618678716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c38d8811480ab47009fec4491d1b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7189672e1b820731ada4d78f13c2950718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22f937a0d559b3ad025c4848f56fda719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9463b443a9f762db88b0602627a08e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46655e462fe81b72e7564a4c603aeb4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba967307b7c93052eaf8a0e1d5c76e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742acab40a7c54cf290b47f5c378613e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2dd31e06a3e1026954da9a86bcc5d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998f45bb33435d983545bbb1eb544c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92567577b5f7ff98775a16a9717df7e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda6c518c1d76174f19ce7a4e56eba1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab22d9a4a46aa2d8708de99a82a7224728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19076e27a96a995e43b7d6f94238038c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea715d992dc27fd06518d7b67c930fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c86a4f0d52e5b40df5f164cf0a4211731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e5b40c6b6134e22222a0fe3604b6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac21a4698c60c7ed6baf12564046d6d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcacebdda6fad97e0f293d70ad41b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474249460aa37a2d9b8eea31206682c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834355900870cd6cb92a32b03aa0497e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac54f1dc8c2f484fc4174d0d3bcb609737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58160074e970d6c6d699f0c7b1d8ea9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8a4c5486db071823e360b44171262739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2562dc9ddc7bf41ad0b7b73d561287740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a3d2c4a68444420446a007a7d94ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b93e46fc91a8ff907195a0217a866742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bbab2504b495912c282cb2a2a5515743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dde799cdea11858074606a3203e94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83253d81c2465e33443f73fa36cf128745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09831c78c8eb4dfa55026e9bb9342b0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a407efba5f95b4f07d4b0509b8ff3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7bf04ab55bb7c4e9554094d9f1877748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95974343d9016af95fac3f1b4d2a42c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051df0922b87e9ff6506ff3e3439f974750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00851522981b8fb6243d6f7ce161f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc62ac6475ac9da210c2fcac637228752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec65e8b582f68c6d77c19e3899d0b8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e0eb55367c2f09887ed4bc1099073754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f7fddb29cf53367080246006f3325755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9675cf82b1a31a01536b0353d0c83756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444e367a194aad9d7237419b0a5e7ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed1b4c02a29fe7b4488cd016a26346758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774d08f4f82ca52bf8218bda2778fb4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08346c610ee5891b4087cbe89fc02118760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6896acb4be636af2d9ef542235aa444761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755ecbe65c78c1d7dc0d214f3412ea1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d9282b35282e61715fae073f94588763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24e184c8e2ed98e0d4f03b8592fe7f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4914f0684a5245101201aed20c1995765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4d342fd53659e3dd2900246934f10766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fa5d818141495e7d19e33d3390148767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>