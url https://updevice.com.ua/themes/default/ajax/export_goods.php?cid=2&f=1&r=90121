--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb171523d850b7745cd11ecab4a1d1961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dd753566247591b05732d9b95a6882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa442c3263e88ce7bd5cfdd93d72f063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155872dd5a8f2f0aa42b61d2fecbdda74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaae8eeeadad14098d9d54ff0707315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b22a5a1801fd6e6c906179c66c2a0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d679447f6799c6c9b8741731297b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acec7de9d47a23b92065a07eb3566f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1b93c04e15bb82d9be429e7dcd5db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e04189a2c7c062fbf46aad53dc65cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b238ccfb09561a4d40025a56aad098211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883c80652ba63dd264fbd9dcf0152e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2d0dfd599cda66f7908ef5816c3a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b9cc0e86f7a85fc102582b6863d2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f8956a6778df1d3a8c66d850ad0de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573579d5a698830d7261d3525e6003d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde082b3974860a16c04fe611899c1da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d864f469a3eba3867be1b98ceface518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab8d44202821ebadffee1f76bafd8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034887a153ab4524c536241fc41595c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ba90530f6edf580f024ce4d7a6bf921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01790cf61c0b497c7304f381763c5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9685d4fff9d7a6a77378cead1de6ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0ffe76bc5647320d45d5023b65ba724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad350fafb48884683054b095a15cf4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a823fd33cfac617dd856abc4034f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05f328a88d4cc1b89299cd3e91334c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ce246cefe3a47981a40b30ba7b3df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ef7d5e345b4d5fb36d0f936a0f25b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c34a223a28c571a287fe2bd1efc2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb8627977f4d638f3ab582c975979f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ff5f23c77a488d0a6c595dafc522c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f250702da69729b32f9092eb03caa033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786954c184eb0918139c2b449e40973634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70819784766c97c44d6fb3f146e998135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba18cee1ca475a19c3af38b18c40ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b254f4b4816415f75670438d19abac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cf5e4196b8bd4c0c19daf4f76d30438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a187c5f99cd339240141e6f764b66cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c72f88768a1544df3f211f5d5351040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9515ba52b66a5c8de7bbbf8612a9f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd556558709b4aefb18b4e06f82cefc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557ac50549192e2a50e39c490e99bbd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24ea8518b70b3f4fccd02306c383bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f1a1a3ba8fd1edb642ff0d2bf8abc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101283cd3620b2a868d39bba4773cd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d0dbe6ca1641546beb87a30d4387c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce3cfb49482fa8d1d59cb8c87decda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86a2924c440137a3f74e6ab95a3cc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f501999750eb35d3998c559210294e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5990400f08aa24cb7b3f08ca5514851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edabb123eb2d368ec6f73dd6efcb3f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214890d5432e11059a8c5f6be6748ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911808c35c161a9b6539fbdcabb2d7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0b859c6558f400b6ca154b88deb9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214ada39177490202f67160828a6f0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151b3c5c1fd250fd8fe131393ab004857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143584392343986f09e38aeb28a84b4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f11802ae53bf3f26ccd6a903b892ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5009078b7ef36e35e02d12aa8c1380960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce757eed28003677ee4c48f6d95380d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcc572facabb96532a467483c127a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39371c569b16d6265f7e5f5ca7e28863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d960c8f87ab2cd26b8ac1da7109d1b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b857e0d4308593d6979be9eb12ec3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45d35e2eebc9c3b0b8a05aabec30ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c08f51136466ec02c73b767d7a13e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b00ab2c32ce646e3c5c672ab7a6f3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3b763f41188e82b56526d4b4126ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810aa3964c836232f0e4139cc40ee6fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c655c1b75312d7faddf52ec60299571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9de5b54b3918bd1322d23d1c134d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68a13c9b36a416a975a954496bbdd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6d3f89cf5270d03674609d5d70b4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435ba9ee2c2950e60f273f35c29348575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67a6a1f52577d2e91c57ec5ede1c9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c0691beaaee51b2e3b7305c8485dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ac0e746fa9095af022c01c1dc350278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a225a1731c66f1d253cb74a792eff479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411412ffbd0ce7d1f8ea20a6ed2ce1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433dd938d85e11e26251dfe530067e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d53c08195a22f772c16bba98d3aa282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cde603220899437c9b6b03189b40f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6275e09a2ed496ba0d0a0802bb5c27784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3713078796693edd18e5cf2a7be57485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3279d7228279782df70af2f605b52986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bbf6540dadf72937e45a7ee00bd2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dbce879aee94bc36e505fd622620388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343279be1ed8f8f7cc0661778ffb4f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1d141066370a9d9b8f7c4296da65190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b874604775a4965891920b36619319691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceb8e00d7c2f43a46185cf2c044b7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b24373dc804e017da5dd9414fd201793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e5ba40ed79b41d98fb397ace0e90594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34522d06ed44ab54df5fadbc4660cbeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166daad8840124d3c997cbcb7e1dc4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755c0b969b349ca6948cb384370f64197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4b8c345cb6191191d2338f7a341f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d06fcc1a5c53fa32c8f575c6f5c8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f2039ccc178146ae3b073bede37fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420f7c66397886966dd70eef1ba5974101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21419698c996a784d6e37fac09ce4a02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574ba6eba3a7ee929973b1c22e0596c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4220e3569fea446559a82f838a3a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ebcd553b432d092a4d2b244faec76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f73f5ad6d08ff7788c2db8415f109106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8849da634081a3caca9a36fd039ce9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6970cbfed9911e4cc507c64f705f0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4a54880a91e8fe0fe8defd0013013109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8fa6600745f013ed815b1f514debd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f36817faf54ca58a074c7963989a68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0252c4779f1765e621d7829f0e508112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f200fababe0e3cd073c770e452f33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da9462b78691474b45d92e4177a7b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0cebe211e4f3cdb2d5070034ded3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c206e4ef996f916691a68bd5e01cef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca27e984668ed9fac746cb6a3f3fb6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad84fd2389b2994e056e7df8242f4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421a9d28d4dd50855fabcaebacbafe7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcb88c845df87f42936fd08226a38a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963ad34c38d6e0fe21e860acc30f416121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc54e520d23640427a9d305260a9e2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c428341397bac4c9de5759213d08842123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef94de2ce1722782959cb4f77ca9952124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfdd51eb53cf935732b74b67feb786125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3795671e51cbbf23d72df1c9e0cd740126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1154897bebc2fbcb27b253f83c4b3b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaa61f2c9eec202f39cb78645507b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e315961683d5e65f7438c1afa364753129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287db7ec51d5ae5bf62434c254e9b0f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738de37067fe172d1030d66dd32d276131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01396dadb15d5255a96af42591df2d0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48792a6eee24dfd550680def8b41b80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf821c3040f9874bd1d6c316266f13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1f5befd5d9b4d0150c80ea2115013135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ad222e1f6c9b73785c938eaaf5765136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d087087119320b4f3de623041fb02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a89d9bbb15c035157efb75e2b7bc8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f3fc50dd81f660aabfeada385d330139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b883d6965528bbee89caa26473939140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1064380082d1b76392cc8e050810a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb2d05085a2e844cad2eee889d3d95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859263b53ed579c7b8e8c68f3c822c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5976236352ea87983ecd18baa83d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba12edbc9aff94758146a0641fc459145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cd3a0ce117854dc12b78f8723fe3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae563cea284564400326cf0432196d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda616c98d50edbee8eeb916b06dfea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fc85a6f95af3b7a8cb4e3391c78e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed8bbd1d1c5ef93bbde8f0e95bf249150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f427beb6547a6701b2687173f1b0c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e91bdf463586ac243b6b773b182989152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f823c25bdabb5525f3fe304c1fc07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67af89caa2248fe524a8db1f4dca47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46df6e929787f9bf7f39fa2f1f393e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f2a948a195f812c5c671e4306a042156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b16d0652c6e149139cb5b030a4431157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e1d13b90ae1d91136bb9bd3588146158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe009f68f7dd5cac777ce52b5c9778d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d340006a5c2104ac3a6560b6a1200160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5b40da641ed96f4c6929f65825b26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d31d63cb26e8de23a30f541a95300162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4af3e96b3bee057a6ca13fd02b9556163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1934e88d5c9ae2a8797702dd3817be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706fc5d974a76f4dd9e1550abf40607165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f62bde7bf3c9648c80296edad65a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ffae566184e271c2252f1ebd8bc87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aebc7bf91c915c886753b283f81eb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c481b37abe04b2d0a09a4658c441c56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d97cf9a04f6f1baa257615b8b571c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2da6451783f7ca2ed269960fe44c43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ae0810b2e2dcb9bcaffed4e0afbed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0951c90383a551fb8d4448f2965a5bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773fccf7bdc5f42b679a168357c45c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40ea30f1cd842a98beb58ded3ad262175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7342400c196339c2c17a1a8c83f19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84850a20294272e53c48976b28b9f405177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28452ade128578a42e474d2b723fcbd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e05d16bb4e832c5df61c386bf7b8bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8bd5150acf139d6645a7d6c8bc60e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e7c5b86d8e6287dbd7b6a881bd664181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160aee9c979f819fc66a106948c63bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671efc73b55373690e12a56ab234dfbf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226609414a99daf660f19f570184877f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946ea68cd8c47348fa3fe700612a2b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c65a7d8777c50fd48b08ab6589dcb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed846fbb5adae77177ff91afcf5cd6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c7ab340dc4a1fc254aa25bed31440188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e134b66ecfdb07aff4887a5b4bfd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb8de514f9df4dd6bfff18c55084e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a01dbc4b0272b8d96252bcd9a76106191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb9bc79923fb5f14d977b5aa0c3696192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd76f2c1c4b6c8470c9ec8fc70fcbc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb2b8e5b7d89848de72e4d21865bb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb3bf39708994271793ff4e98d97fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda902de4eb7dff7d2f94db939460b72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14622e0cf2572a02d04ec955026d87f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a25baefd38439a4a181847bf7a6d52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b700572b368d8fcfa50867215a0bf1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227855d8dbfaf5b5d93b048842643aed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ae8e0fcac50d207943bab2144b4a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84f250ca3f5b59cac695a571cc7011202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8159735e730fd4f869fdfd288507e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a34809e6bb19f91f0749aa61690ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0649ad3f6b0d4af1ef0c4c9f078b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab86e6a5fccfd43be7c246f50da818b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610949087bce05a40b928c7cd6e0293f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880babf261a301bc42586620574c7271208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47ae7ee716044b77bb7c1044c3f236209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a2b94524e1c645bf3a0b1a5665bde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46a85afd354c07c65594a62bd7ff07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19366bd6714811bc8056aaf02468fa7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03154786bd092108130cae6bec21d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef1a9cf17cc3304c6ee5d952ad1938214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ff70a9d97c5b89aba1a57d3e541f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd95838d58518748b9284b0ef65cb76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da5b293a8f83cc6e99136061a83aba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f920fd254b921ef6fc24749c709eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f223196042c76ea81a242fd67765f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38217aed1c7e321ffec6d6a8f56c9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9e64519b4747be5cc30743b6b0be0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42eade98c6f62e9dc4eacecda30755222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe73096e526dd546db1168cf7d2fd36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f6818f71b429252731b6af1e44cee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b1fc5111e93ae047074605152621e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7150b2660f7aa4e098f02a60383e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1059632ae653b0ca7ca84abc9c8fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d849ff30705bb32bb8a02da74f735d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a4f9a664873c5f7e657f4e36d41a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e296268d4e451170023dbf9903d08b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822857a484efca9c11129d831da2aa1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456f9277d402f9414831fb280cb0c57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6f360632bd8ca11892114d42c4a5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae95e15d9bbb7785d91934b88a9b5b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fbbe7238937ea3812dea617e5a40a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fbe11c1dce37f500d937126b0c142236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e76ed0fe253195f66c8c0ba485960237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb79663f9884f5b9ea4907e57aafb31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db10dc99e5f9bf8555e4cde56dd348b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7ad07163e0792ad42aae79a2a3b24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29680614780a0be23017282f4eb557241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c4382be961cd88859d2bc6a884e94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bc7f33311b8afeba460f2f578944d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4899591ed62ceccf4fbd340a5d3282244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2af0dcb8c02f91ccd0109fe88f706245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432307c57952723579bd64a980df3259246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad60d5e8554fd9c3e865baab5757138247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc4e96ea3fee35105c4a97aa7c9490248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94631d3a89884d102b422a9f588df5f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b863ad7215e24ecb54f786c6fd996f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a04cb02fbd35d995d6574cb321542251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969cf3d7b3bf0ddf2def30397418e8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c61e5a3e26975df8969c47b86a018253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff7a2487a6a6fed0e64d3368139752254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af423b2d56b291d474c9ed2ffc1ff997255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8eb5a52552de308c77cd8e218d4e5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5e4b50d7c0bb589495f2efb463eda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1a296213ed1b035db40144463e6b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf71252d870f06b1bd91cfc65111ee6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9655449b25af0912b14cf0eb97615260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c37987c682ddbb31cbd44d1023a138261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3d66363e53db8befcbdd7e21c342d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157cc0ebf8e398f7a9a1e5725356533263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704c1507e3e23635694d17e664fa0b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd12f138a335b473f5fcafca0de6a2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cb563f98095988947542ed252e7fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195c7cc04aa189490c9f32cb48cbd44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777240cc13d470827a64a1a56a0430d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c78d52df3a9ec6275f75804e109947269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c108865a073d7b5c168837a5ff27e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d623c9fecdd1c3f191ba824985b5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c159423a813408e066b04ba846ae11d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac054030b4c5be89620b8cb694b979ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c863bdc5117e098fb08794896b56b4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a77b7e5389e6fb01f51aa90fae0843275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4144152fcbc76d6d5c158d3e4326d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4e9d8ba980519848c38e6e165404a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8c144fa6c2ec9f4aff04097ad0995278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588de1fcc4cab79ff414de350d3f198a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a97c9cbf937109891d23fd8736d55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82ed477f98732670c08a980d4f418c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f95f26ef9bec54f02e440d11d7d51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681d8310a0cd7782887851c9959df21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf7ccd0d8ecd5c37fd4cd733d53a94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb560ac6651d57b4a84b08d245ec4afd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384bd34b0f160da937fe7c1e387fedf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb17c5effc420b531c0f05c63fef152287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a44cc8a9985cb8482cb0cfb374fba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790a3b641f14893b05a787bb84f6106289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e6bcbd844ea62c2623755509886d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137fe28c989caea4b16fb83c6af73c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e72e591eb2654366a2c1abd0ccc1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287b57a3e929ab4f343f2426cbed012293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dc3f78440c9b4eab3c0488ee6164d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bf4c20662f3fea770f6c38540970a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452a292137968a52b4ba21fddcf40af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf3160f120f3fa7a8a597477f038d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054ff8560579de331dc8a58f93cebad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35726aa95eb15859e1bf64d244afd6e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3236edc084bba9d5e6495fe47369e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c762986272cb93bdc7ff48978674d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8818c26c46623251bb265612e6bbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937003fbb387b4180c22de2eab746ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798badf078592556bc0e96317d061bde304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366cd61396965f7c555646696a2de08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4209a94b40ccd3e3e9ff94ba8e4707306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4d6913f14935f622ca1dfab528891307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfca9df6ec558ffe307c3aaad4dbe4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c0ee9225a833398cf72147d482e60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bf0ecca82d0cf7e0f3324fc26f4f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc436ad1462cf2b7fb95375f3610da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fcfdb5c5e07227367769248f4bd17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d77d4c2a27c4542754c88968cd6f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd8493e3e65ad42d3e7ae6aec14b63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29363d0c312d2b27bf8a43cabf635e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d83867d323795e638bfaea44b89da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27567284df650ddf158287f4c48d61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006b6f9585288da0465a9cfc5a3251f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5270726b8f9cf6959befd5e56bd8af9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bed05b4f11ca4aec8d367bd6dc8aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555f1bfc309262ee73f98e8f2096322321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915e44aace276aed56179a3ef46cb63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b608cb0b37a0ee2f86b44d570993268323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a5de838650a3ebfac67e28d44a0c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d16cbaa88662170f0e9299b19409d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625210e5f823331944795e49b4a5086326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0cb85474e190fa9cb6be2ebc59697327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0865e4e23ac8c4ff048c8cc3f841e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683493c353268f2b34d36dedd34296dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d414d8839f17de111e65e4176ab65330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c089193c6df95a85d108eb29f35e56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206e7dd333c973ee640c7954df2a2a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e7b1259e8dd914fd44b5e2e2cb292333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d33ae0fb21499bf243e5e95095371334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65236e2099c4e7ffb61bbd6eeed9c56c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3dbc0b01651a576bc457e300217b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c28f6b455e11d4672bb92abd453cca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463650e0715bab32646a7dcff39c975338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ae9c37ad8d16be90487248a100caf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f761abcad8a758d2ecec6874300909b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356fbd36c0a3591399f4d79640d377f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb9c0d0396735ff428de0ad5d88cee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccc221179c85b95cf1157e3e780bad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf931a9db5110c6e5dcfe848e71d0e7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3489c67dd7098495728c8d3ddd0b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd39db18df46818425201db4756bc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e19c662ba51d79e8e7fad2444e2bdb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af736bdd61e80c49536f6d14a2cd0cfe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b50b0eeb111bc0fbf09dc4da0a340349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533004fea7361bc6ae53c6e1a701377350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35716023f60c57401a33272db42245351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e49553f795066d4e3cecff911549fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5706bd374a14c5f3a192a90cde259e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc8bc922368bc9de7c2ecd2cc2d3f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e922f5e0379653a19683724e4b164cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942240030112746305bd1a32e1b0635356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd635752329af335ccc9ca8151e80d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782f2861a4893684b49dd4936f19683358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1803a81aaa974fc89da47e6fe4c65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955e56eaa610d13b1174ede04de963c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47245a6aca81c179f421d402b147e06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200728308ddcf332ba2cce437bef6867362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b603f9f9779911f4001f1905dd74f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e154798c0384a76fd81b6f9341ee2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd10e58f2e101f1855648927bec845365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03e3a51036f941dd2a6cabf3684692366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf67ffc4ca09eb1b30d5704308553d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd698878914a6b8b63abefc9ca814be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011512622b23bcd5c837c654be635cf6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dab6775c961369a4b300994109dff6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583352fe490621c8a8e8cbcc4a00f7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e95f35ebd7e321c401a3e432ae7354372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fc748854120e78116d26c6e36a38e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44cbc2d303e32e8b6ed58db4ed2dd8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8195cfb5895d085aef74bd074f348e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95a57524776aa09bef1ccd5680fe08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d47b6bc3a9f64b352ed43ad0f527d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deece1e12545de38ed85ab5244d828c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b6a816bb233d7b2a91faafe817e30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab6ebdb2dab047e8f4ba802c0344a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd7bedd8b3f6755dea39f4453a17d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3ad7a8de3a73efca0f9948d9f0e94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b611bceb02200fd597e9e2f96ed21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203dd3eea648fd56eec59c6b3917595384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd8778143e993e5eaeff806d9b38a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ebc3116c0572434674e22c6950495386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1626111b4c4f6d43e6a2a4aea6490387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1d6087e1ace962b91229b41045fdb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37063390c0febdf425328ae5cefc7d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4335622bf7d21e628383e56be748652390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa2b8adbba51ff8b09408a7c1c2f38391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2371b0758467afac7ccd235b319da2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e881288fb131fd702174ee4a77c9d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d9b676f07d84d10c6c750994fe043394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f547ac9a135a2e93e1371e98364097395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f23ff6f3e956b5f5dfdaf18b616708396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb64ee319b5b0dad946b1683f66a34397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce802d5df03152b95070678294ba5704398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c2b20b65d650cbe1edea7acf8ed0c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba4354c1d2593ba1710345431ad760400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a244f9d83eb9e9a90fd44c195d71a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47756829bc7ea5adc8c6364644d0ad85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd862f6b4358655bfd5aa644e3b87d3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760de6e857fb311941e669ff8fa040d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e9f80ef9d6cc3b375479f530943c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29d7a09950c93e010188093c776c94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4416c402e0304f7b7ba59e15c8b0b55407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400bee7b0f7c914ebbe51dfe36756c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4da21705b07b2fa48f89f041919d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cc9a148d58cce08e59cee6d410cf9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c5e190cae0c5c2b52b192ee190c7f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4da80b2230fd26ce37e346eff517a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efa0f4b6812a179e95fd5cd25771fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbca1bfcebdf40210cb36a4cd4e4bbd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e9f581c6ba5608fb76ea57a10a828415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cc09570209bb02a39a020c6f98d21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f307e6ef3fcc9175f2089a7c2a7940c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b171b1b38c1dcb18353e4ccb30ccc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf927dc6a83a26c37db3dc3471afe294419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849247b098a725f832c12a346192a4c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd82b546a101cd633e31c3c1d1f2eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaceeae96f92da6645037a0e11c83c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c9bc2939cae40a8e3542be3861728423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc9a3e64e0d8875911382ddaad6785424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a15a4c32c54a3cc77c0836198bf9cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978018e25ae0f42d82024978976ef12426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de6ce894e39feafb2d41ce4fe175f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20d1679cb537d4ed867c0b3a85de2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a61336c5f835c416c0cb3957d2ec9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eeae99aba4a9e7c3bab4ac05d36d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7a9693f6d66614b4fb2646500eafe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b1c3ea1dc542266d09679ee6dde67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7b6b86c9dfa0de88c0327dea0f180433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9056259dbb4a17be5fe9ab18c73ee43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671cf9bac3036233edaea4354876e2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c583b51ea54d625124c94ffa52a97ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826e819b9e47b9644e5ea9b9d8dfaf0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257736b9a1261749c46ab0829ce9367e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd799c470b62d2e1bfecebcd187a9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fee3b91355f8a5e53dd2e8a24726a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064a095b866c2f72363331f0b4dbf58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e088236a2289f00226ef8644a1bfb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc60df284874927d0d4efde8fd45339443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010421d3d16dc885633c3ff43ef8965444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622f224a6d1787a0bfd49b0bed0b121445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e94604ee3975b1bb89ffc0907b5ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536dd6249ec0b45ad85a0fbd6e30755447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2596a0a3fe68d47b7fb120eba815c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f45008f5e9ca1ca2babc30377ee72449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b759e20645818e4dd145c98caeadb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a91e41f0f1843c0470cced2c0e584f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb6a85923bd853e9a5dda57712898b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4518ddcf9faba9f29a3ba7c38ed6f2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8162413083970beac854dc1377b0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c96f9643b880364cb39798da7bd711455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c3172680ff46bcf161d8ce2a81e61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a703a37945292880cc477989546dcb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf72d059ac40cfff247a2b3985edfe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b03b07a739ddd41a90e70018bfaae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178a5d739ef42664a41a6e76d5a8c78460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388bb742e191543f2f74eb51db32723461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0658c48b8dd2d20125b454ae4f282c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e629e8ccc0d85a862416fd1495c3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ab95fc6182634a38c127364cfda71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b913f8e7b6d55ba673cbd1d94da54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb72dbc865e377113062b30c09d71f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ff58e510a74d20162ced741cb4f72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b146819c29b9ef64abfcdcf96896e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e531c163184ce06d1c773136bb29bdd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51a0a26782131969dd63586c085023470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d491d24844867ccc73ddc6f766e089471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb1d4c73fc0e7eb514f08015ec5e42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458c9b913936567f59dff7748c8cc27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94a1ca0493a6fc83c8b980cdc3cd8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ed85ae8003997ff8fa318d10d5777475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97457ef29112f632797ac48194b83bd8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0c38f5338c0daad90ec02bf8e2aa2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaeef7733437b5343bf3f258b469753478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1836672431dbe9ec79022294a95e5b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcc2a03b3735b76d349ee0ff3d5697480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5e1a2a4a559a00a03d3e9e9764930481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88279c709db68d780e0be7a40ddcd78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12849b62bf8bef7cc16b58f699690d17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515f1e80b366bffd93a5440b179764a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423761d70edf772599f5cfcbc79a1576485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bd3d184cf05e5a7c851497e745ef1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314678cbcf64e913b8658a9e712d8940487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0310d047b8fd66b913b62d1f82462c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d611293a2aa0d21ca29585e1d4123b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b283070fe509ee1d7c11b7fb2628bcd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c72401075eab6137b601062fc9d05a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb89fde73fe35faaf6cecaff7d9f76492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2dc3b3ce21e9ffec08a98619557b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbb65193128acbc9bc3aa4f0e33195494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e07df4e3706926a3ad9f824c10d5c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f1923caf2ca9153f9b974b8db200d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdb5cd287154afad3e5a295cdc8427497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2295e2947f01a77dd094e8a338124498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d21690226f41ef148febf819f63632499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33e37327fc0c129355bc40b222b935500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc199cad41fa8a40c5d416662b661e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79d351b0c08d74b26af6116f3437be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a8e24a1f9b2d6f991cbdffa3315a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188fb5d6e3fbc099ac61efae0dd1b85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff0b8acee18057cc364d256c00a777505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbd073e0d8e21ea0c97ff1a21defda506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c0de7c1f4d7732d64c3bfa1a48854507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc6b826a360faf5b51dc766e4d6664508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2824a0977a07f93727eb869e2e6b363509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637e830971defd922fcc3d106e971ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74a62036c355b70236367333d4e06d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b4ea170705b867e2e92a1bf0005b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6525fd02a0411b92cec50b05ac883c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b596f8ff2c8d257fe9b89bb7114782514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a595bfcf2d302b16db2c6725c92b565515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf88467811434191603909ab0ea2a12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08640f0354b30c0d16c8eb263690720f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414928cab8a69830be6b77f29eb64004518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e91507ce12ca28ed1b8d3f3a76440e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747f0ae8c8deb597331f2be19013314520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a72fb78c383db65c656a63f28ce1bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20658dc0ad4cc8715121e82f652fc95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20292b919cc8facd9776e782930fe3f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324ade4ee8cb432b0807a76517e3ce2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c6622103377a3c692dbbcaf68f12a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bc19268cccb2f5da726c6a8a0a6f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e278e5a4a88a3d7973656e8475fc3a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4d17e90f4942cc9e1da2c62812a71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f4538d50df9790e2c056c28b538df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adb2d5050e2f91651af6ec226df6d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce6d95e916afa7dfc5cca2528c207e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3a5257e200c52574d73781c08f8f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ff075071ce4210573892b324a6576533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e45543a0de913f32ceab5d9978a972534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb215dea0449c3ef46b0e48dc609a359535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ddcc0ad257c0a952733b361617e98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a45756fbacea14b639d4a5811a1cfc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4ee0a3cce609022feb62a7b632c19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bbfa719c6abd2374df8e083243b92539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8d8dab79f20925e54fc3864e3dbb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baae287fbb98ec63444a8794a8d230541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0f134d378a470ea6dba20bac02b81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5412e402f25e7de65bd6d7236adb7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352f518c28a043b99ebf23777d5afac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c921c906f739eea50edd7a742de96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc535cbb39f59827153176664aa5fe4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73954a14d02db3864a17bad0e1f2d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d76644090a53368a736129cec0dd39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ce6fbe1ff83c58b688aa8f8e6d7c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7b8381a1cf006583ac5a61339a6f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822c7886fcc70abacb0ca835a967980551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c122688e790530d95851f88aef71e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b5c2265eff4812e7daa96cfb70b5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bc8ebfa27274681624341e19b5c57554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bee3b022040f4734dacb5a4e895f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492fe5045599087a6c88aa69f8ecedf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052455adf22ec5069d5d75f59d965c29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944e1c8e15d9763e9a366521fd5b79f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e36a8b2cfbce02809e887c0059ee1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542f1a1f807fcbb36c281ed2dcdc789560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb080fe63447b27101295819dd116c41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db42df7bf0845ace6ac63bc6b233c17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bce2b43d5f53f6caf51b8e6059f73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892b950807a521b818984584d401f60564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c3384dce2142395c16117802fa1d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13faefbbb96533b5248dea54fa7b7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026abd1df24ade4d8f8d60504ed0d7ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8395c2a3beb3490d821cea496c1a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639269cb58ae5a52ee06e73f3c3685d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f845f62203344baf6b456f2a023ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfc5f08b7f9da956b4a27feb4f8eb8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abafe8de3e91ace556f7e6f69de3068572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76056490c1bbe506ceb5c05e411d1f0f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc81cea7afeb81155220fc8c37c9e2d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70553d8b185a82f648cd7f51c9d8155575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e7ffbffdc56c16d20115f10232fa7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfcc20a16d880e673bf6090d5be44c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894a15a0adb059e9e3859d30bc5220b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad34a3f7845107cde2f10eae03b49f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3b370cc786d55e95df32c531d1d23580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502da7edc02f1967fc7b9ebf66efc87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c3dd875405c50e0d67ea0af931b6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038fb42cc3c2ef57eacbd657be72a4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86e9946781c29f589738b1973fec00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17c65f91c1d0e14715145b62478900585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd3718047b9501d29bc99266b9d96a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5a507b6fed5632dfa5d90042897e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943a8f3d2b171282759302804720960588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2904b4c627c398d42f625166e7b69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc83ebd08845a9ad91faf737598124590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a97b8843ca351d2ea15819ffd385a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979206f9a8b55e1800d22fc8515d97e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0c49a9e3d207e9150191628a3167c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3aca20dae1242bc1b6f3341cdb9e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea12e799378cebd3ad10ff7bf4c90e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fec719959821b35221c78941541e00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7999774f08f2308895961770f0c52597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b3ea657fda1e472d10b7899a6a646598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f3704b3b3b1b023baa418973fbf50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6e8229aebcc4d458a33ac0a4461f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882bc4185b65854f9b6b5fe77ce4fbe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38141e50811132753ad20e32de32f5d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2bba951e04dc154b5d9d9c429d703603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5139081a753dc162a28ce79b46831a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32678a602460e3aa7ad002dba4c42e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b676ed2d0e44dcda77aeec8725899ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623f2fb371eb983db1e9f83cb9d533d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118e5743fb14af586b0ffeafc01df8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec50e30e0251713000fd50835c02a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6c5737dde4ef673303491045d42eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77928bc296044fc66c3f59b19e0c91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6cdc40ada08d8bb99db3b78bbb7f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a780a45f74fe4062d488be6a8f61f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8ed337cefdffca248d85620e01613614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfa652163482454c382db4adcb4a81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53170cef4ae1f631b492a5ee7be0aea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c570194fd9f529aa4f79e94191c0c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec4d97ec7a2a4fad42408b4ea94bda618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be336c4f228b06efb8648c52d70da60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1d64ae5e8745e11f043a1254f6a03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a43ceaad66109cdf0235b1f9d5f54621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02884b2e517e77aa38a57c3e93181f5e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116d0713834f1025a0e3944c337f41a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c58a85df0e689d44d5cbcc192c7f7a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4908c0e647804abcd3684251eb3c60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb841751f8a2bdf520422bdb73dd69c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ba5c6e6b0a87a336186a3f9d5e681627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db575e6b6b9af3e9fd8403fbca653577628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384ee24bb28e3fab5b866d25eb3222f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90200197eb4a99828fc4306585eda01f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3eb5a2cceb644a91d8131f8c08c5a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7e201fd13fd81a3445b592ff6aeac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc15f297cabd550b107dddc13e91b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7811a0c2d8e02aa1d645ffc8c27e229634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdf27964406ff66c3ab89581d9c456635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739509d2132d66f8d24da81fa893dbd3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788083c7572149e5aa78d8b9863c3e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300264f4da23166c104353bc86336939638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85ba8a4dc7b2b65d4077d6c43b8cac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c0a9cb3641d4c6692e680f44305f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf78e4d7e744b7414e1cc45242f3cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499f2a57162845b6ae3a2976a5b4e11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c7fab7bcf186065bec07e9d33a35c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf028c894294aa327d41b27c09987b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7c853278d2147fabace659696bcc1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dec175e740dea9d374ac6baeaa1534646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f80bfe4f584a2924b621c34a58d23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01289aceb165b33ae3ad7e75d4d42a85648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac26555d0fb355ce858489bc6bc1ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efa1286fd8419bd11ebb3d1560912d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79971690eb0ac28f6360c8697375c51651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c053e256e24b9373a217b9e376de6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49d4c739a4265f7d18dff0148997b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040849ea7ce35ebfb5ec4746989c611a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798a547a9086afb41e0fc16b6d88be5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc2a736eeca9b1a97dd6162735852c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e158824cf341d226e175ce55c3cbabc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea78a6760bc5ffd78feb6212eac77f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1483edbe7867f05a492f464684a1f00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548d3f19e626a549402f0771a499dea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1931d2ab64675b409368bea6b8d9d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79612bbc7e6915e75c05ece7ae1e0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef56d26c2347496e09fc1a6ac0c7d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54297517b47fede86f0bfd1ddd40a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bba2e20edfff884b86d2610ba1b4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5270daddcd79b92e1e00aa9405050666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d7a7632227dc309c8cf506ea13151667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c220afc708d2b0487476c5d59b0f80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcf0ca3d2cb570d33cbbb0fa443bca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf83e44ae22cf77917bb2b943a27d75670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833529ad10339072973cf06dbdce7137671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128ca8bb369751e2e507f52dc59b33a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb72bab72118ff3575bca94408f723673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6546d56d096b3f3e5f01051d61abb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175cd419258f85ac9fe58101ce9a63c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e334d1d670794199cc62ccaa806d4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52254b9988a5f05417ced0a0b65e9af4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cb53b1591dcdff3e93caed6c64868678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda83219b6d6f1b7a35d7102767585e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f98f4c120520f7ebad0b91f108c784680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3a1ca35ce8c9cd8e9569622936f00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f315281616263892b9188313236fc84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22017194c7c098f818ce0bf3dd74cf3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179c632b0a6517056933ff70910cfa8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28d84108101da3bc594f19e241d9d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bae552f34a95bf7595e846a25587d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7338dcc5b3e309bdec11d7ca4578e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aa0102d5d6714651d62da64588bc7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76903835047b83d3c979725416e55a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6351c8331e9074483f3c65ebfd0c3da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb481e71136c240606c4c035f37f3c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300fab6b8628dda38b8aa23e5307f15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bed4349d35f8347de44d8b00b49a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ab1949c6963da566c384d4df5e6e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d05119ff577b67e71f5de78d73586695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b72663231519203a0ec6931c2f0c4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff98a3508e6047980e3e1e990c3896697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8675f1ccfde6be294e93326f608716698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08713e944986f8787d969d74e7553a5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57705cb09ae024c12dc37266323b59e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504c5116823187f8c732c2ccc8df864701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946bdcb2f1847c5330d60d0eb963e33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30142b90a2d05debf5236e1f064acb84703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eda9e9e9a8cec6d0d9d9ba9721fc7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89969714d1cef8cf6e55dd85c1cafa5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef87ee71e00f6a29f5baa266263876706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25f830d4527cbac376a89e89a80abd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d82fe5201cd1a2d0f4ad680a9e6e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21e9aee5a69f6e0521ba6d84fdc0fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974854237a416489e7b9332221c4060d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8080bd64acc61b5fc35adf77b29d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b919f814259731c493779971678f443712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49e76aca82daa4b516f90fb84a62d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b5b9cbe282994f768d1750c1856fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafcea3fc20f4997915024d455017c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7470352ec58032ace7f651a6e2f0c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da783ee3d12b6bd5b27b21a19442250717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54fae4f75f061d6e8180ca78de765b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5736a932be463c9b59d35a775252110719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c3f83f9e16cca15aa83e5d1ea28be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067666e7a5134710e00ed0cea14970c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af45eb4b0294cb9f574542596060fcb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f98fb5ddf0718e661bf26d8787817723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adcbfb19758c038cb899d5e1f23067724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b60818be629131cf0a10ffb967257725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf339e0c7e42fe35fb7f7b8452f66e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13125ada326cff32e60e9456ddb0282727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cebc5eea7d91e4bfc06a64a8ca2c24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8014cc0c0b296857fdbc92bfca17ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cc9d8d5443b354193081fc1fee0ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8fbdd0da484f5240c17556d591c27731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b822f072f17c0c6d4cecbeda86767732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29d7c5e2c381631cc8279c4ab9ee88733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb03423375bcf13b4324d5e9fa429a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15f35fc0752621fb844c407e6acfc0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ead4268f0eec1bc9e5b47f7863261736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00f70ddf23dd505e9d25eb3551652b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01064db54b8aeb1c61e9a376c51ba83b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffeb3adada07459e48568ba1d9dc81c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bb1abd9bb99db216edea86f3eb0a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedf21bc8abfa4b665c7e2cdc86dc53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82c4799be20df4d9302ed00796ca86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fd966b1b8ad572e5bba41c3d98e1c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707839bafde385c798b2245d1c0c738744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6b63166d7b1f4555956a14a544eed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0360df9cbfbfecbbd4edf96802046e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb98e35c5381da56bc3d259f4552cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c8a4c316fbf61ab7d5a4bfba02672748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37f75df41206b13d1a930749d8dd9d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8716613b93e6cdd98174ba6e1e073ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7923343bfb50d26197170a302642d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207a919d1f13cd662c31d0498b6d484752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed589e1f5ad97063c762866f8c7d691753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c378bcbd9c632e2019c77fb9f2aa2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3e90aee0a5556e23a1f62044999e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d671bfa2d9c89c3116725e36050392756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c61c62676e987bd4c1ac736325174757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748243100f6a1992ccdfa3f48687ccf9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70d5c8a611934241fcdca8e51e2797759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac7f4e7a2a26b0cedd636a933bbcc7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d7b07fa50fff7d796638b4a53b238761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0094e00f2b6f97df1d1dcbe67967d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c038b381e585ad0b9b5efa4ec254882763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd9663fa63dc4fe38ad98a04ab86f0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2d7fe33f41103cbeae2bc3b87af99765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fb8cd5bc496d76adad744f94e2813766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff12170705f8d6691bcfb75179090b2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad9789495f5c91594f0350f47e76ea768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61ab85fe9de708245f48be44e1f842769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c842bef722b3caf1bf70f9ae7135e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9009cc3735970effff5f7045e37537a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d3c577084525126af516b2c16bd61772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd78d9cdf84911279cc6847d5279ee773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89770251384e33fc4f88612be5d2d5dc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c375566d7057e4c413931402ce6b02775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03a69c85f9ba2569683b1edf0d3a39776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88464357b2f6fd829dde4b37ea0fadef777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5329199158c260157ca474ec61a4f70778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306c4714d505aff6aa5024cdc297986779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baf98370c83b2240b3c09cc6099d0b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2524493eae7d51effad45fdfe75ed781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f2e86f16fa6a0f4077a4135bf6573782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d89a00ca87de74b62fce1ccbad975e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458049f5ae6ed7ab2f091691f56c8a4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a009dca1cc81562963797deba60c6fd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c600183bdbf52fb7713bcc709e5fcf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6984bd672f994425f7cb00072bad3c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e4b6fb05d94b19323d062a14a99fc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356db421861bec20ff85e400ff9ea8e3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0253bcb173aefdcc7b1374f4ca58c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea08623631d310a0a705c6abe8c9bc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8787be39e6a1718ac227ee65e6ed7a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0cc4f89310b92d982fd54b05118af793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1b1f7a945e1c6b6444ef1ae3f13bd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a481661b60958d1b6404bc44d1e0f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37148c06f6f3c1e035f4bda2a6a158796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25247893fba6cf3c960b3636c6becc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104a4484a7f2fdc16454600edef522e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af536cdfdfd9aaca91745878500eac799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf6250baadd8ee70cc335a3fa75565800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379915cf68659df09fe15935e022d6e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaacc485abf5990223dc2cde5ede94802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0294a49afd79683f4af9347155c2891803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642b2e820e548ff5ff269daaba7a9e4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b7d900b36aec7636c2d1d16d3705c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0aa755bce2f1b0913bda47f3d6482806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ae88a9f96a7f645c750ad26a036b7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c29aac00bf5d19be51f04036f5231808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaecdaa6af33c87a5ec453ca1f78c87809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53d44fb1edd6873fa2e1739b284687810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea691724e4b18bb097b569eb1dd781811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed278bf19158ae4d5d57237fe3bf09e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd12c508a1f67c53d1457cd1f0d199813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace013ed82fa5359975a256217a0e207814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9f7fb26583787e34c10fc9d11cab8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8817e1da4f61c8585414d930e0fb75816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb458a58f09170a48f1fad3431c318817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abef843d4674bc9e90c266c1adabb0b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f397acc43a84f6c1a9197ba3e1b49819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef900c12c97b3f41f9d0d394f24f7abc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4661f987598e6277b281322df0339c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a647454d1daa98e9e1561566b705ef822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb67319ad17c8606b6d78019c0e91e4823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2f383308564ee71ee55e69f2eefd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b68835974964d4c2c241c964ca642c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f85c0f121e68b0ed704e44de1607d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61b0ce6ac776475c567830b54fc4264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d3b5837e4879cf06da20c3e45c2795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7cd25c6b28ca5808fab523fec59626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5163009278b0f1059a76365cfb97d7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d969dfa4685a92ac001744faaab2238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f032b3a5ff225a9785befa7830c4d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bba76a41df4e5fe2f1ec100c762a4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940de4547ef189cd71a8302a98cd713d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ed289550c981b212cafa7deeb5c2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5154c723ee3081953cb1f43e2ae748813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc53429f53e1e17770e818b8db97a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6f409bcbb2d4122706749713d8d2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedac7f88aa250e9f5b0e14c434d54a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90c8ef1119f73e29133ed7cf4e47fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e42c4b111900b2e81e397ea984c97918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b81aa79e622d5526484b72c1c46bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6ebc7a210c2335e9ea87695fe60c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f4a2b62f40c8b7e986fb058647abc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0ce1420bd9f16bbdb3c5c5d83e5ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f95b04463766b8dff3d4aaa910e0de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ad27dbfaa5fc3e7706cbd451fcbdd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253deb05d91056ec886dd039b540ced25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1cb39bca2435908cdda403c53581926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518bbb9b88daee249962989065323ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69fc84e187307cdb41add47a80f25028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5e2e87cadd4cdac4d3a0c58ab93e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a57f5524b3a8959caf57c932fe7b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadc2ecff53ea04743f5d1a1404f1e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775a9735398282133647c9d829ef95b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c54196ce2869082541e1ca479c1bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581ee3715bd06aea9666f2e24d5fe8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3e34a6ef12421bcc606a12b8f686b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c254fc9df83e2d061de11f442cf36e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c205a1310bd08b1ac69335ac635fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a54408630f9f34a072c3783ad4278538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7720d01274dd35627a8442d9bfcd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bac596b4fd34e431862c2fe6603ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465197ee81439faf7d8b088b1c815f0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813dbd70542f33dae31d86d025000bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5b81018a710bfbd5be29de8437ddf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf64f058468b5bf5e5e65e910e66e1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9af08e8645b0cf94198f80b1cc2a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2058ced3647b5e5e6bbd000367e4d3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc4070b54c694c571d9ee3f7282a0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf858cccf2e2ca8cda0a8dd3da040a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5b3aeac5228997e643904e422774349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431b04397d231147b088a406810f1e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671ec54dc5aabbdf18cae00020aa35851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eda34a17de6aa0d6ee5d534eb3d49352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7be9acf62d900e7df8b2daf7f7f3bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b155b05ae8debbe482b1cb9838325a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cce2f3bc6536f3fbc41ee2db5a894b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0148300b807228073ee85e87f8844056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741d412de10eb9cf6ab3ceccdc5729f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3495552cf407aae01ca0c52d58ede158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c6960125e61d9ea7ce2f4e8981b7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4082aab99e265ded58fd1462888cfb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb29c1a360d62af82b2b0077d7719761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee7ad0648da52dc42d9fd31a56ce9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88df40fb0ab141c9cc80a0216c40e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35db8f889232a25e5233befb2b7630364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981be1200fe537f02682a5bf862a5fd365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac921ac4b69fcb94ef37b15a2fbde866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab8bc8eb8d94de192428a9e1ece13967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb119e28da4c1204b2787eb923a0baa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aebf04098e5e4f2deea0048ba0b4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3020ec7613fa9281ea3842adb7be7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d38419f1858a5a47dc591bd0f3dd8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc208ceab9a294fd2b4a95811397c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830dcf77f5688b2f93a3b199148e8e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a97290959e0ef1c89bab611a67e0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ababd47713bfda50a46094613424775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90611ead5c4c4b4c05385a884e7ad6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67990bac5d8ca99784bc817644468477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5938d3825e07a1e9e2155e1369a8ff978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6efecde8ac151672596715691f688479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3ef45cd419ef2f781e1a36de72ddf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c37aa1c386afaf34139fd761dc75181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4250deff986a3b1cdfef7becdebfad082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643343a3b66504608d7a14b1f9d709783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c7ec2b1aa89f9016d7c71be61ac7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c320270057da3fdfc9a80ffb04364785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db840f2eba13dba9aabd53d06b6c67a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fab1be5ce067914549c8e4a946e0be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f8d3569e0602ccc42eef15b7cacf588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681f1bc166edb048a25f9427e79bcfd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d0dce2e401a5f3ad9e14e7621be8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc0a2ca7d185cd840c489b68867fcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247971271d5c0fa7b6811601208e8f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66834ee5d00934270df7cab6e6aa6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec749e95e738d40cb83100a5381c34294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a99f5d18610e438b50f3184f91d04095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa573afeb3fcf97526e876a03784ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86595fcb9167c3ee70e636625aeacdf597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbf0f8280ef69a5aaaa0e0b49f2bcb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ceba6b3059bb2159409771166bc2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a506e463e8a302cdffbea30298b0e2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af8de8f604a85844cb0c1ab644fab6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd8ee206872c6a7e8b1a527afa7321102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48ea2ac3e5f5af7670ba492f7e5cf0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d192211933a1d3839ea459bcb36e4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553eed9ca5624a5ce3d0dc5d67f8253105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493945814d466b8ad509d5f42b78c54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5830c94d5cfbf82c91d244d527c36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218a8a5142358b7de250206dc691ae0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cbf542c38be17d416109b877c9fed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66b691e4028495d404cafaedb5f668110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2a4badb58f5575ba5c6b26bf975a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dfdc103ef7619599d26cbd40c588d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662874ee3d4ff9ea3827e01363d3bdb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a309b21f7cd355bf9e99037b26ea6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb59323dca0a371bd17a6929c4a7db7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10ae89d19c7d0230e2600740655e71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a117b835da12f8313f5ddb0ac874b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7024694ede62af1a4d67ac41c780f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8d95e96e1ea5c6a3962aa9f38c80f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7faede921642870fa2325957df396120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4d9d6bbc10b3ca63404cc88eccd70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dc681af7ac241c89f1894b0878179122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23659b6ee8ed72fa2c75fcdf9fbce45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45745f88d7471f784627640fac46c5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941034200d7a93395bd848c5b090c95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2205c083e612fe239c8e14ea1ae17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db76f698c66108afe563fb7587493f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2981399926aef9f5e4a125845b79a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85aed0695a96883da762ed869aa1a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1153e42bd26dad03b642db13bfe6042130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8de3c21ff82f38ee4e5bfccfd66117131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc6eb49c76487e384cbe8201d33d10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5837fdd6ed32ef93ffb53745b399c47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2436b8dc0ee0c2e88798e6734ee459134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353f40a2210ad3bcfc522b534e1fe37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc76b5d1aad98fa6d43b88c77db5d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594a3fa4956646fa54adf1b74230a87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666cb8efde47ea06005ad8ad23397ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57487153dd968bd43ec01550ed3961139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57807872eaedaa67533e2c8b757d6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a89c6027814ced5a6df11fda45226141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dda7a7d2e749bc36e13530857481d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed6f9e22352ac0cbda23c897c1699b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89256a62324fa8138a67a56cce407f04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667f13421a1bdd4c2101616bdf4a807145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0e79c4a8c4a7eb8a80782bce94b0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862ef26e26d01e006aa4297f80f3378147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfc7357755dd81fbf91649b91c5d84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53629b32a14e776a9e7c5aa8582527149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549277a480571335c12f767c00b239f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab776e0344d46905ef87e9e03b93f74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b4b5cdd6b92e993e97b1b6eb161a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f87679618e4c1bbd6704e283f3f02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96272a812716c9ff68b510702fa1b372154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3aea91de1fec76f6a4d24a8664ebf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d7a2e70d2cfa943c6291f05617d23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1206d8e39b3af87a0142d1aa8087044157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d33a308e4a5b78751901ca3a030ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba3fc56143565d9865da4c602e7594159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b04fc593efb9dda4c179ae5bfeae02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e0bc581318b730685997f0481a713161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd549acadbe6f321267b80d7a77de551162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510c7e1b03abc44b6891504dac28f49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0b1c8146572e3ec30014b7ca40735164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7b1bfb5c92f5a5d6652d551ab3389165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9156637a348b4468e98b5e70c82fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a9a273a28bbcd0b72be3a59d0ea76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69619220a91a8cf63928f0a67bd2cca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fc1b104b6994f140322d20ea70018169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ec47ecfc2b7e5a8c88e77a219787d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36b6b4da610e329562e0a15498bd52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55584b3c174405eca72de867b2e28e4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431295ffae37eb7df03086a0ac8e951173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f35a5718de62698485e02362d9ba97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1068f865d2f95aa6590d53f3762c7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545d4cde79fbf9ca0c227ccbecbbd7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7753d88c4e88ebee10cfde655dc029e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a677a8873711bcb19d68841c317dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99c486d61b4d88c10d90867707f2fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a62a9116e3d491efc9af5d6692e6ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e08e133b456d379974b442060fd62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ae765506fed8a0873e1b1839f15f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2a272616dc898a2d6654991e94aa6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89920ff531dd48d48914ac34e16589bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cd51e21baba46f8febf7722520660185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e39b158a836304b2878970fec1c968186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09985a693f3a693654b2602252be56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e64b663e15a5e6b7f0ca3c408138f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2d99b67bb3849dd92eee9e1a9d890189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515f25595944c65ac1d98cec9a92caf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20387389a2e1fbe805216bdea6a9ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cadb800907bbd29bbae68b032b0f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022437b74c2f8ead065ff24db4f9658193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c004ba4d688fae74749168b00a64f91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674c664059ef1200857fa5652cd53e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2da910a2e3a264a1b66db79b028ad9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a4155276dcbe65f406d1b8400e96b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ea914681d118aa6a5e703ccb20577198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb905af7aba99f9554fc35d345eec477199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009053a17f6cb53155d34ae7e19856c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3232aa3d03295121ed2aebbb9fc974201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8193df4ec9f5d637c69a88bf29e1023202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9846776ed82af48f459ec6b1fc579cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a072442c83a51d76bb260fded886f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977569451f093d9e7b214af045b67814205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2defb7ef868baa127de9ec8cbe2cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1cecafe4da704c4efb8a59c670d3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8f50c43a2294ab7f09610a136d35f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d252d903de658b6fac358b11f43ff65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d5a561f4b51a585e0a18333f89c8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7642384852f93cc95ef03f7fb19652f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e75aaccb55bbbb6f666ed62f415a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a43088078ee8afb961784593810993213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb846f063284f77ac44d449d4fb890214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1aef5d6fbab1c5167e2f198f45452215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f058ad8114d6749ee61ab447f721d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb348880c8a10437bdf82373c1aab0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4631101e5688d9dc8b873c41c40362218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b506f5719eb1e67480212105aaaeb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8658d5aa3c7247a61ea8ab745ec50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f498d02854084d99aa3b788888e8ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366cc472605a7d85daaa39e3a2b294f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea60f9e49c40e82700b403238499c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f477e079aabf28c389efcf6584f8c72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc327d2e66d8219470196d414a26f47f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7b843e4c9f86614bc9fa222064179226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ae28466ebc2bd4582579d22ae5c7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fc33dcf77ff53c9689f42b340fc05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c851ad26eab266f8e2a29bfae957a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3b64cf4fadc6be15ad37c18a29e55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327b2c3ac90d38aacc7209ed1afd35f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dddd4a9310954be8afeed3f17c45d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9852282ce4b93809f95d0ac2836dee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79240c940dff3293d7eeefb068d07393234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaaaf5c074df216855cb44aa97f2ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1482a6a11fa6a14cdeccf01a65270236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421706514c868cafc46bba1f805b3529237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a47610edd7913385a2623cc2f619d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb7f04541b5faac954a55ba55b089f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaa0cfb6ba8974606ed9b0f8548c14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de5d4d473d160eeb5c56e42984898e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae999e15a2f27dba4e0fe0ce9e00d3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac85e87e738cb4d8015d1cb55a1276f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb31955387e4682d30788820e50770c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffd586adb80997d2aab753e205aca0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e74ac17cf3d616995e97bebc8991d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ce4f1dcc668d40e841c484bc0e8f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca2b5f68b03f79498015f97391d6db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bba0c37f827272f435ca312c956e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128077d693e3a8970966860dace9df1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6744aaaf40f074d4688e3def0d0f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4157d726a4739e5dc24be73516ce136252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32843f0b62e33a81966d437ea81ebe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a887dae691a4d59860cae4b589d4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff515d1025a06d42f55af3e71f3400255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22ba09f84c6842545f9bed80ec49cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f3473c634cc0db9692f48512316d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db62c5cf0ecb584d9ff1be97bb6169258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb5e178ad5fbc85fc34ef7fcf5f844259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82f28e19ebfb37d962ed2eec5917d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479abd4eab6fe7e37948bc3d42473ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61992eed4243894682367e9947b9857262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50259c4a51ae0be9865a330db3536018263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14140fdd3627c9c2c8b5bd7b23070bd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8240250d338fdf60dd7d324b752607265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c426ef40dbe6c4d9f4f95e18d91a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d4f4c9ef5f11b3d471faab2128288267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b6da83466e31a6949c87fa70b9164268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a3c170d709162e13a8a4c41b00d96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92527a2de43715649d07b86d9f58b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0b7783ff251744ae1398d78d720b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eac8a14e0258e736c07d501eeef92c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c0709644d8a0e76a12dbd1679fd5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf35033695dd98e0ad8b9917bcd15f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9021b2ab19c27743cc26b9c668b83d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516358553d2bdf8610df8e5876c9400276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28a0ce548e7bdb1e4ee556df4c0b3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a93fed4655ce2d9674bf52d0d313f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7d7adcc63eed3195d3ebc814ea79f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce012f51b71bbc1d8ec11447fc43f1c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccb672bd1f7e96edf869060c213b11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2638ef5537634a3db66b067ee0b8140282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b029c6a96b3721efbc1ce7fad9a2abd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd322f823e7ef8ae25feadb72393b6f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a11260918f217c8a66225f09176e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450c20b5e5028499daf2940147998bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab27f2d68ce332c5b66e80d0da9d811287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0f953b85dfcd0ba3868a2e4cfac51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ea382402e6b5c665e3cca57f06c0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678f56f155450ae5a9a3f7cb488540d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febd49d630bc0a4bb03a4c789583c1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044830869b58f9eb939697235228c6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f520e38075558331c1d5637450d2c31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e99d06e23b5eac4987b9b94e452f92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f094124950ee5619a8ed6741c4e71f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af678ec87061fbf6d666533de1a436d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debb7a9f38bd627073928048221fe28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2ef1a6012b920ad09758353825d27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bfa29bdfa0edd7b9fb006c8153aec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187cf77cec71f9dc684c3b828c12c10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c729de3e25815d329e97f6028ed72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1380856d63173cd0e5b8fc33fa58b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb2239a28d0d9493c51f7153212866303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5ad204ce4afdb6d7ec70210340cbe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa9a39b3f88bd756da65f95c3b556b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03d16b23e90d17d223c996679d7b44306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eacd9b2d2cc799721219c52b93ca69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02482e0b8fda4346b390af9219a12ed4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dd98a18f3d5df5cee121ab945ee12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eefbdeb3d3143221b2011a053f19e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7939bf807d405a1f4a3c5c89d391900311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5ed00879559a2af8ed87dfd3bf7d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad712030c27f675009f45d78280d61c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89845da7818ce3d8ab7e0cde326fd8ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc05fdf59ee18af35a80475dbc0165f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aeb6b09a5b994374503c60ed329882316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3eba1094d1efeb666fab206e87f8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c425baab99f1ef0bca3ff4a3572fc1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bcc3077bba61e3b53989cdfe8b0b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619a29ee4e1de4c5e9bc82c54f7fad1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9f5bb61c252ad957047aa055bbc2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312175b5c833cf07269c6b2877bd80d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47c0d1d96d6293079cd8c7e9fd46b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852dfbd2bb16d5364d6c8245710f9ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966adb9880916c2be81985127dddf8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c647fa24742e3bf470b18c52fee35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291014f2630715161a01472bc43d587327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549738b527e1831bffdbe34445292920328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05f0e4b3951e08e51bccd4d13b3fa4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fa8bc192be224de37ce3e5ba94807330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a494231d8090d0ed15cb32e27c8f203331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafa7b8a8e351b5694ee3ad69e6762a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7148e68dfece71102c1ef1d5d0be7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0420b29bb44fb38b1c1720845b4dfe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce2bdf71f8b9b346e8d330408ba89b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776c23a5bc1e597bfea09c337572a7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459980157c2907a481f2f87c39ca2c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd14eb679811c0f01a53f7401cfe73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eb2f7d5a6a9ed8c12073447188707339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba0b03de3b11ebf824fc8d461e95ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddff3befa91c72232a15e33a9384d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ea4fd181d8e42433257b115898b92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadf40c83ff3a0d72ab4155c5d67cd7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d83f371aa5dab4e3a1bbc0354e706e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b250a3bce731b44c5f181542d118e45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fa68ee81cb57a5e6945919863d0a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db42ca054b7e94f6f489978a38402cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaf39f5b412555ab308061b4b52b15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e6783c8a6e175543a6ad4edc465b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dd4b0cb4e640daf4f264a3e76c5fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c5353b4279b113deb6bc5f2ebcc9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d29882c47dd0566ea27a3fd6d6d77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03592452ab5982cfa62852be078e62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d5f81fd744af7a2d919829e4985a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e3efea4c87cb35d448dd1a1449d81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e59bc0423768c36db659d19327d6d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced72b87eef4244c62ae493cdd12e83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e231be1f89fba8937c8ba5d9969a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce183a5263b9ac514e799de0f29c73359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acd8067a6733d342026f2a36dcac57360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c929071fccc7a28e31e9ff6d5d8da31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce0710d1e78e3dfcad3743bb1aa92d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4c0b91d278ba2ed3170a89dfd05c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4927564291db196f5debce5f5bad885364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160c960f815549f9d3fcc8fa1d52868365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e50f3dc295a0937ab09a3504ebedc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4de6f1034c401093e4086f6d6549c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bb988098b4dfe92bcfc461e3c4f8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f5dd9e1ffe5617b7eef8326ba5690369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd6d795a529dfa5e224057b0290176370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceed9724a78af564f9d06c25bca3300371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd751e6311e67e23da62c44d78159a59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16042360e34e162c0014e82880a09aaf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0170257929ac7ab1bca035bfe98957374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd07e869d262d62f974e9c886eb722375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abf6af91cc37fa300432672cced5a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf741fa731fea235960a8ad52da03b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e83575cdaa9122e4cb8790eb6688fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fded0a34a4ebb4f90d606619440dbf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3814cc76d6fc1d872b88e8a3fc73727380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e1e2e1ba3878f77389bf21dea9b98381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf74be82830eda081cf9d8ec047901b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37dacb82950de5500d8f831e2a75b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc8981637ce1c3924a9f9d3a2efc5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f715088cd9b5e1309a8f796abd86d8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46968c688cb7aec86bcf91df24c38da4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab500601d0b084e0a0b67a24fc42ef40387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467cb5c80dd858a49dd6ecdd1ffa602388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1a661ea8c5599a41fec49b5de033f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0046492560cf02ad0f177d1f65e58b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca6ca17c6eaa8368f9700caaa4d5c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23419a49927be6eddc885568eb247c89392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c73ff232214833d6532bb0cfc4051393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087001f1a5943572651a18573e1f5a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891314bce99066b6f66a0ba36fcd8c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3a2bf7c55b9a41adac94fe21ea195396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ad2131b1bb44506ad2261b7a2ef59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06071fbe7816141547723d0abe8cd85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ad5712f04f6abcdb9641ba1b34426399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69c72b8d9e0afe006ca66c1bd2d07f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fbf10906df12f13238bc4f288a30c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e39b990282a7d55b0877e7f0d308e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd32d76f8c00e3af0def1237a11d11403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fdf5eca5a63aeb80f0f65314b7bc8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16f710a32895975a39172f6f078416405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0c5aa281b828008dd44cb277a04ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c29539cb473987589a5cf2c80f0c24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0484db64ff3c3c4ffc66c321f905c96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b137612d42e8af3f931954d609ed3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62716d38b112c2dfb5edea81fca205ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae5dbd6f9e15ba144a3a07161fdfff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a248ac6c3eec6b434c200f505be926412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8989e99179b4377359d972f4aa25ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad12b2584fce26ff716dfaa828bc6f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c58f640b550c73410713ef7d342921415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15063ffb63dc43200fcbda5740566648416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6401d4d5dc8608c202d4226ad50c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbec9515ed1899ebc731dbe14319b94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab590886c3f07364d914408e1a01ae3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225740ce55211f186db172b028fc684420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257a42ca8018d10a91708d5450160f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bc34d698c47365040abf6414b26d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1704ca272f902974d7c9cc0750bc5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86839d5d5c0fd9adebea50655b26a3c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf16952e0b58411ca31ae0d8556e68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa963b8402fc0171122e54e06e4fca2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df3a72b116e40823f0219881439fe2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab36d8d21bfd8ba6865b365506111fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6617d7542284e30cdda02999ab82a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1ded8fdb8bb5b832c0e1a23628148430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347155696d9d6c962aad70a6184f1b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898888e02937a0895ef7f0534bc7405c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f8c6a0fb7fdf33e150736eb9b5516433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d98d265cc10c1d746622459712e8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3756d06cc3b3a8c74d13f0b578af888435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed55ebaa6d40e435bdd2e1b4fd91d37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ad039c1541a34ef41b7ed0dceeb65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f64624579e274788afe0973b550ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c81a141d8ea12a6a5dd6a3dd12626b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a65c0a38d06bdb31ff8e92ec1a29ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462960999e722cab8f2419c36c8feb07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60ffe08856a5c2579a95f70b8405af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141bfcff3f0b4ce2add156a5a0a6f0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93f481140129fd41488be76cec86a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bd57730ccbf85017fcb234da36ca0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7669c9ee7af6732900ec1f88b38646a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826446e6c8d533825c3ec4ec0da6379c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608dbe8ec2d59db5d9c04e06e36e924448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf8be857427792b335b1257272cec4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ced209379bb95715a313df2a05aa4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1593809d48e45b962d6c02666f6f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835e12c0a4e59296b64d3f72b5f9fc2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7322de911bd7056dd5fe880aed31f74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d087d4eb099ec1a69a36dc5caf8526454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2cb4f6a81a0cb2c74f7c86ac0d29e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29fec32690b1237696882b2d13113a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39574089ca428e8964841bd5965197457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a568876c005e81f01b8d1d0f31f7e84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f073249ae5718b63201ae156d39b9a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26c9390ceae6c6c81248de4743d71f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec027a13a5ba4c1ca19f27649e92226461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7684cd7a9042bed58a4243cca19ab80462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57cbedaf8b2f95900090083e52ed4f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904960908422c51aad1df4567f56abac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89920d67da898b5ce5a3e9b5b8d9aa67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7889360758a20efa5eb08377af58e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956e9b8f6e5678cf82022783d468579467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28210966d8110646e75d30ad04314f05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdaab3f9c0f4aca8398c15762589fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44fee8bd74856e5495f2101ba6f988470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25799baa9e8e9a5fd6c0f84048feb6e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99230a6a5fa28100dcfbc3de19fcbd4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1077b5e2636b00f2e2d72cc4226e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669e41f172ae309e317a85cbd7a3136474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a28abf1813061506e3fba70f5fcd5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3432d8a68fc398dfc7bc63fcfb37cb4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cebfd563993513adf95ebc3d693cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da8b4972c75e294fdef3c4952cd77b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8ba06541dad8ec02a5a494337d0a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9f836337ed52f0d87607508ce5bde480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccdb6c2ab02ee4bf78e76420da2e6b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f172ce3f009f7beed9d2bb6c3bf6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399cc22ab57d387fde54945f8151dde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a35c325f28000e73c649e439978421484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165797c774427ad2ad9c28aca7231848485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f7d70faed1b35d45713d18f5951c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111f22bf5761c7ef3f6e872815aefa3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bc4d93351a9ceb36d58feb3ad3834488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232c3d721c3d333500480d02a94f28c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34929b71c290d48d080019dccc8d65ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd17259d3ad14529e58230b71a3986491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7241d2d4490fcb2375667dfe36be5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb7120252c9984c5eb06cdbf40934f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d092118b57292249d9198616c90929494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b42de1cf4fadecb424562ff3077588495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b88c05ffee403cb95e3715af10c2ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98eba421579139d232b2ab1476ae13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efbf391e83e4359ce7eadbca2408c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd264dfa05c54cb41d08e97b2cbe3ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892106e0abb4f0fc2c0bd0ac91d93a92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a1ce413048fba34b2796d95826213501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72899379fff76edabec064df54dfcc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bb5a29dffadca9638c5ee057bff93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f17242d0f79d33264947038239888504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28d8b5ff69ba766affad5bcde2d88c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc18fb3b2c623809dd9e67904730a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6aaa9949994e2c5a1dc2d30939cb1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18366b9fb0f0274e807d19caeabc1f74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a4bb1ba52cc2c3535a3c83f652ed6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10dc3a0d4e19a141fa883d54eeb6ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5eca3c0075227dcca337e2264a549511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79369cb5a56c6c02d39cff71984681512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aa54bc139b9dc2595cc1506b1491a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe39c2fc46ec69e4801990bd9355d16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780d294e2a9f07a35c1a60230a195ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d544dbfea7c431dd8a865ff0df6816f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325c74ca36f87f1848b10950d2bdfbe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab37741d285be333e224e0fc82d434518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18ab06c0e6ced37e73149ee6f463cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10caf5ea0c81003341082fb944226fea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde684e774f497615a7c6dd8867b631521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f30b5eede5720740ddc91aa2f59d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf611be5a881a0be07b6242ba490ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf4be5e9b3ef837d60eed54f4809b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbe552a0eadcbfefc8f1d05ebb52b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a9c22daaa6a5abc38dc70dce07475526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92a75e5565ae3e966ab05b04126905527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61008355aac3868d2f10c9002637ca8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244453f60a1810975aa288c19f54dc0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cc790f5d9cd2e5ca5509e97a9e0d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc51ce712da319fc9d3c41b1212e348531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e9d1ee147fb5599ea37fa38c45cf4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d859067cca1d79f09e6ba0302c285533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036c5e73e695818645177edfa9e30e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c8f535cc4987e9c076f9b977de90d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8e2d4f450a34db6c085d06f9e695d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be149dfdf634eb4c2af0d569654be675537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc0301a6f5c0bbf0f1173150922b4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e37ca61aecd56939ad2c05ce66a874539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e69ae325ce27093884575d7bb043a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735e1ae0357cf518a029e8757b1ae40541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8ccd1465fff7a55b3caed56964c7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29968eb8efcc17f96731de1ee4f47be2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d499fbfe60c402df25290e144659476544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24000a967208d0ada00c8054005db5d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fcb88975623050a2067a24fb17102546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a803fe375ee19b80d5e602aade3028547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588334ab825736371084c8d905138dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd086f42a42c9bb6497cebfeed4c6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523357cc751e14563c49d8d2fceacde5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1dafb7d4c6ad5a63146196110f7b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a29755443deb071138e6f3f8074e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862838a9675a1dde2aef0e1b25312246553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a469cf211747d760f42a8d27c0d9de0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a447c441d56a13375cb7c610f2cc46555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31db39970133e1240b20cb35d9912d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158899ea272e62f2542c40f31f75ec99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45762103e0873c802a4fae5d521c48b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a573194f03a218d044c86aad6095dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db928814a6f24bea21c75257fad2c7e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b71e1382e75e88bd7e6b7b95d1bac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0524f5ee2f99fa19de30adc41714d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86b7abe1cf6046970365b1bc956030563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99368f10ebb45617e378bbc054decb3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04330d0d78077afa2a10377207366161565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd969b8b882c14bf14542513f2c0a80566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e10e4bb24f80e9b9629d3be9a2e8b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefe0b5d41cab7ec90be03085a13fe0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3c698ad652868b1946e74adb1dd06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeff666a0f96487f551fcbe150ad8a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deb395a4cba801bd01b3399f0be350571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1f43b0aeae22a02a2731090e6966b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9ab3ad1d6bc44e5574278be946e4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8ab86553bd4ad13ce81bbf95efb95574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27870ae8097a8435e694e9394a2ab15f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8052caccbc10a8cbf661da4324464e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cba9098d7fd3a9cb6fc9b89e6a4f27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29381b74f294254adec429a170efa0fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108c5eaa9a4af458db0937cde81f3c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d566edfe1d2ed333531441e6c3123d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235e930fa7ce825a22b8f6c678cc96d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380610505dba1b103073533215e732e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a60ceb348f9875a697041ff390b5e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f77dd94d23af3f34a91bdbfe0c1b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc855b1e601c161d0bc47d4ccf6ce4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed7d6cb80c71d3849d770f6ed38e67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5085d08a13fdc8ab492d79ac2f6b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e274b9bfc35806bd1f24d54f3ed11e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58996aa4b961edc806287a9179c3af68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141f184eea76d12055556c111b78ea0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14d0a410a6a49d93836b2db6d9d4f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a43c2b377341ab36173cb1c73a0ba2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b97166ae87b4286087ac985992349593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889cac11e7088fac0a08eff457945c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88b22933c63244e0c0b4e15829d309595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141096ce300e9baf2aa35f9404913bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99d9c1a223597f0df356dee4392b8f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab3c4f391bdb4bbd467bc935a84c8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249d99d37131c5303622e99eb2872e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e942c562a3d0941fc671141fc8f186600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36558b1dd79be9cd30327298b8e56c09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfb2b3ca1c843ae39ae86b475e672a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805e0d47ce3cc2ddceac3d462a641d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ef4c5b63717d8c05cb438128f7815604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250f91f2c546a34aa76352bb1e7320d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c349d31ba60bc08af0d771680ea28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe2803a2340a5108506cbb931efc6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee7250ad70afde75b14d59df5217f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55176b6baaa14ca8869ceae7a2e6c982609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6a57474962003859d52d321d243fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5795d1b6d08da461b39a1f170e070611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd26e2408a0a511f455e83e1f7f25ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb09581450bc3e20c0abbe27fcd01ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc0aa1ba6285de282e5d97c1d9ed61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59956f8c46d83acb2c7618c8bf2b485a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782efdbe34a85602c066b26c9d919647616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbe421f2021a8bd7624968cafdfb82617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e30bed0dcb9666c3218e9fa892cf0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f64a260054039c7bb15202ff6aecc1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81025ddb3ace2b6b981b09c4cbf5ea34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc28563a7a09ddad5c38f86c6a3e22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ddc62e5e9dfb4a44e7a12ddce75fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666ba03056fbd2511f84787234b3ed9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6fef8128d4be96b6b2be4e3c91bc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad1b247f41b9caee639ad5269b6f44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806d151e8f0605b6dd07a775791ad19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46925b265eacb263d3aa3123198ecf8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459eed4d6d788bd7636c73b46e4f5b0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abfb91b17ffb15135971ce3e68a498629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0fb3da88ef2a0d8ffbff265cc4767630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633597ad2d1a289bad3571f32456ba1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceab4c391a7c013047e456086e0cb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cec0c1075b6c4f32a62e279cc4f53e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb450bb02f7507011666ad763c018173634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de9b7f132eb5d1c4f947ef91ea6ff8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9810dcb5c9fc788a22d5ae79159c44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73864d7a226ff6f49e7de915b071a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9d13d75589f6249e85e22b437092f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2c324d0def11b23ef218af5a28c2d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2e4ac1157ac7fefa563fe759321c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb4212583cd205d78a4bfc919a821e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34099e727ad66510410b68babd5fe0c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aa10892698b6ea21bc37b6a28f6ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8292828e8342281a71ca3805073e56d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d225ec7ae2ff81c1a856c37dac61188645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94956b2626730cea3ce8b164c2e81905646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce9b0a940fe52cbd62d92c2be3786a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1031de3bfae107fd92a87efcb3c2f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806a20cdab71fff4eb5e07d0cb237fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48cb0eb67b5b60acc65b1a8b66ee1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f300640b6aefc0e79cbe3b9adee37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa27fa3ee77ca987e40abe8eb748464652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26014622b014a6687a8b5d31b2e593b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9f3aeda995a5594ad709e55346431654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac47eba3cf547b907946c011cfe36f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29739170c8c55c133e92375f7e926ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014a47ab470abef67c0208857256806657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290727bace0c6770f69f7567a862211c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8878cb6803bc73748348191d471457659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e77387cf22e41487a3b66d18f37802660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1b1af602ded3473dc7d2f7f2a05b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95622894b8aec9b0483e94bac014f2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ee15a3eb4e782ce46fb56e6e158c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b3b6d644ac576f1562d9c4e2464bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f5db3f3ee55fc3375b0c5f48ca138665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cf4db3eef40395c76e9f4e91c64e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cad971e77176d551ac21076191ee9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d274b16d23db7f35a47e94578091a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682de3affccf0902721dc609216039b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e80bcff0174b125fc6fbb7775526d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bd34ebf6fc314a7aa3d032a36a528671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1cbe687bc51f8e9b1aabdd333c4cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcdb17de484dd4e81a6f3b1e25c3ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f6a750f1ca659cda3c5eaef877731674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb05a119c9e0753dbdec8372ea82a6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c9ae5c89edd781d31d4950333aa30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b89f7ff987bf54f0b9d3b5f31b297e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb9baf81bccd9707ba6ee48731c7c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c7de0445a51b7d9e7239c55299766679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5de72d1372c6eb9bc57fa15fa865e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2928ae7c0cfe6eb69c13fcc03bbaf0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73007926c95e4c9d0a114e0dd51476e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c932370218db4d021aaa752e77288d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222f9c6361ae3d634b089aa393b5b60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0958c70751b309e3168749c5fa5b2cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b3b0f82a248fea78b4186e52b3976686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7666c1d298813ce451725d3ae18a1d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4296e6a00cf41c6ca1d74c8e835e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e603ff7eb4481264279d49416f8a2d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e60828486c6a84dee33a224acda1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043940519d7547e1ce0dd8644617416691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325605b854749756aaff8f7c663c80f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e6dbd17f642c454d8152ef30dc369693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ea484c393e9591f4a8dcf9aedeeff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fd8dc9e08a929dea120ae5d1318f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e0d07e939a23fb5739d1a25663878696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d54346603d875206caa21107aaf1f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ae5cee320c552b026b79f86523f54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2772c205c4c879666d4ec6db694565f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db666553c8f4156ac721cef69f72c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e27019991e65312a9e70323fb68e86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f124421435b52219f3dec30be70eedb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f689da2fb7d5223c0ac150344d7f84703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dbb89d8571791a5d52e572e0eca27704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bd086d9828968b845cd316502a88d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba8fb1de132fc3f1c38ea600d2c855706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62b2ce9368bd083fa47a40ade483c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfd0843a969efafba12143a0571755708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6567a44fa458066f9f1f5a558ba9e0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f40f99132055319c88109d3c4b378710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38484d763530f18ac203f267f6f25069711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb989d5114ad63ca8b430cea1906c28712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f21b65e80bca6f770209cf657ddd41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5b819acaf72d2d6bddf67930d4936714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bf6d119fbbc91c78cd09eb5d2af52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48693c8558f0f1901f714db359992b32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0e0292f83c79509149d9ed4d52a83717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e997d3abc4f2ab27b8db5ed4195a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1b4770f011ffaa5493555ef06d3fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43bc1e995da2320a30f35639024b88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fd0a689e2393625671107876e040b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041c012f34c927cd956efba36153fc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929a91babb3648679956e75b4990bb8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57b6be0424834056bce38a92b06a8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc1d19542f9d11fd7df767d75dd450725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96d39251151327d2a63622f62b7755726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a608fafcb027c8865c5349c32a434727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97862ced80af98d3a3ca614b58ca9ffa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922ae1ec954750a2b79556ee606d6e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb8acff2cfd4609ba9205f0c9ae030730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ad9e4771c757df24271a029ff31df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ae6a19b77763583970cf0211463fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2be10f620bd9675f1a05061dcbb79733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76717b31191073c2607576cdc891c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84461787e315228d5ad6c0df5fc83070735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963610e51d58dd339e7057bec1febeb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87f1e27c980093eb83d86916ed54c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c52a42ecec6b7f2dfa27c2b770092b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ed0fe7e4f110e246036b72fc07ae7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3a7db8690a8c23d038bd80cfc2345740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554111d540ce52bd6600f36c3769032741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405acf492a2264663bd87ca8086c0a7d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df79a4d98ea37ccfad5eb6fdc661f3d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f38088f9e21ef8e2879cb89692230744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a481d4b4215697813c160ef4d53ea7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1002c497b2fcd0f5a9b89d7ef93fbd4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf79b441692303c5eaf2e19dbead2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0f85e35e3226effe1772d69a08aa7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b84e7ce0ecf17c54720de5f0842b78749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30f0d274cfae66298e8e4d13643474750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346714ec2dc84fdddc78296c0eb3f68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa554f0daa249a17c149d16b8e96df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85921bfd9d2a396a78ed68d125d4f42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd045bef33448a3efd89790fac6d53754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac04f37cc5d05ab5e8bcb46778665c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedd48d2f17f3d5ea2bd0bf2257aa92756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630239bbf1ac38eb5fa6620b2e28256757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c42da2997edcee23fa259058f73940758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362959bfc5bc69948992032c16764f57759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d570e1cadb84238792f5273a089d8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a61117f9c928e6c9098ae4d8a0ffc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68564fef883bcac8e68c99914587b15a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48696062b5dcafe16c7c3f3a7305d39763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c114c704dc978e656424542d8ecd7e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1456d40ae380caf2d93c349abdea8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57eac96a6187735620f730ddd5ff33766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad601316aef91a2e50823a7c26d09d2767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>