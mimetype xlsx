--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cb052016a7aee30e0cb76fb896b6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e633caa298837a801bb853090038e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adadd6c6b9285dc1fe26a75265854003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5284e35230366c830018915d7950954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda4faf5a3dfbb667a23f96dcae956d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7af93e876875dc3581609f339039c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060811fd60cc45b993bbaaaac7192907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e46566aacc5d3c38d31f66cc0fcb58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c319422c0f0c22a8f7c95cc43fec2749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86717c381295cd1384f7d0694fe4353810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82b7456e05f497e1c0bc6632de5e7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20ad6dbb6a0cd666bb6718056f103b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bd3e9fe0b97ef3453caab275f085313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a824a9f75ec753ede69bfa0133767c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974618c2bac7f86243fa8a33e873793515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdafea1e55e292662647ce838edc8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de754420e33ebe0ce69546ffbd53d6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc3c5044101c96c472093bb353a80418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fbff329542c4caa3b2d2f25692c3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42f67214243aca0f7aa85d89f4b69220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2f6ff45800a362deb47c32b488ce621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06684958858ddcd798b5f233e894c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a58155f12f26609afe24f8c126b2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eed073c9dce8966fb30c5f0f579ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade278ce20088083dd204f84a10a72325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a52d25924a2598ad146d4c88d025f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34549da9d41c60584113b0112ee3ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda3388cd88a1c45844c2cc1eeb58f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32ba24eb8a6d9daa72e3df9bf125a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71831c6f2656349b65506ce2a431a09630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d76b5728c28c2645e1ee809edfb7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e54c4de4e4750082914c9397ce2e3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930dbeceba320a4d17a6b4aec86428c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25da3c5fb4007c6436d2165248e8eb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61d2e63935f48b8d12918b993de1cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4aab29c8093d55e79dbf27aa6b57b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901f3e729ebdc6466c7254404e7234d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0387b1b41ca652e499c59a479c499c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32f2d49ae79312d89b6ef255cfccf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07cca50df883e21d79293615b333f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96254c62221170fd50bf1658b348448941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aca5c30231f14bb8c4966274f2711242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64b2fa82645ed3dcf4fd5c7bb0dd0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3c4c7261db5a484079283fc49158744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee204395dff81cda3d721284cbf088d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f18e942611c9634366567079c410146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7242a1b6198aff4c7d3dc8ad6a92d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c93a15e756c3f1c9aad172e4f525d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb07ebf2cb1eed62dbae8a96e6e59149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9710aecaa8e34c8d23d89e0cc3db750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a0da6136d6a71f555b2e3cc2a215051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e91828018025f446343bebfe17e1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f8ff907c72b04f49d0fa568e536d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2185f46199b6f084e2e845d159ed354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51d98c3b0252e714181756d93bd7f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7be8029952232fe2c34046bcada8f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3288870292c43f6ea7c60b15b442f3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3212b9fac16da828f55ba04a26a7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a9326756ce074bfd95859a9760b8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17162223185310ec068d5dc5b1fba4f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5df1bf32f3a631949f6249cf555ce961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5794a93c3f61d45906f70fed9cce53962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7997e80986f0035e4f0fcc10c5f6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799433f973a9eec6e7fdc5d2275ae36864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c5b01e33c8d2b1e78e6109b42171965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecc67406ac8b3bc702ffd50de0142866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ec1a792510a50c4d68ab548d0770867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72e3ff05ac55dbb23a056ee30d198a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f0329ef9959a5d4787c98353f8ef069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a811c2b505e3e1f2ad54c92388b8df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21a5598182ae0375dacab1b19f3e7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65df653c270e07e4762aedb4f7f8b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd463235acc07f665f5b7701175a8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b792c96c9369a50524785c338d44a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783b52c7d83531fa54e13e8289c7fbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d3e7dda258825d30f910cf20b41a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1761a0ea3ffe742a685542c51bd8a7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade62daf2b942ea1e2e7a38e76e616878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f03304808879328dd1532c13e0ccb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fd883d29909e3df44692cc53625f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb865d0cf3abd84567d4351b32cd9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1274409e833b27e75fab7196cc47e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3449db541fb4b11cb751e5ac30fc05583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2efc84639b1e982a9afe519e6d9d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d392c44a7ac6341385a6607ffc4b6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde57b2aa072135a06690b01a63b541d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc625b356985ff8d897db5e185047e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e0ee719d29dcd9fdeb9333b138d8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35d492eb1c735bf47583e46f38db7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd6ce969062f44cfd056c8e144a01890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e618d7a4f31631efa5983e03f6e55891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111a0ae774d894ccf2f213aac557a3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cab21df3e4209c84c8845671a3afc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ef045320bbed47ee0bd0b4697302394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197eda1784ed2a21084646e7edca4d9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef145ad3d532bc20ded699ef76b811c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cf7d7631cce2350871a254cb6302c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56facd262831ab3e5b7f8bff81434ee898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfb5129c6162241dc065b330cef93e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d9d00c601b9dd98d12c847be2978c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b533ecb56de9375c1c73f0f19a9ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06476d848c54aeb86bd4bcef9a28d5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b588df2aee7a3bbdc4a6fcfc5962e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678b6850fc8ad33da5fbcbd2aed03f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90675fa3aca05caa0827bd68c503c75d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d28d3d05405940cadad39bc135608106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8dc1c67ae9fdaf9bb36dd4d78c522107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848b46e004bcf24c8b83c1a7de5b0dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666ee90d076e5c6762dbad8b6b3b16b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49b97fa00e8a511978ebe540b3be83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28781ae562ad3f7f0d57c3ca2c0f9cbf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb142a06958b31b98fdffe43580b83e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e72283bd224f2ce8af5709a13ff6b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1f1d774d7c48be98ce4368ec0f5c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4625f20f3cff0a0c497c3b2d3f0c22e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fa237d84ab3df44c8455761263621116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334846fe053b1c3196365b06946fea2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0314a8f6b34248516ffea8eb17ff4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea415b3eea02742565780610ac5665cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b4bbc88608d8ebe54ab284dac0661120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769ecb6c2d1c61420d526425b2b939e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded3fd3ddfc6cd5819f7010e35fc054122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018d61723f53068b42edad25bbb9b79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7cb26e7256cb2a44fead41056bde3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caaeba4b53cdb1c8dcab59f7d6aa9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149c9bc528dad786d9425878475b38c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1d027e13fbe3a60e5e5bd190e4b58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f62504c27b2747151bff223bc25cc2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68369d2f17d3f8a3fcfc10b43669fc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b95da04b0ca793c47ab6391f47d6f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62a54148e2e3eb0db0854477a429be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d31249f43c6d1463a362733ecfff28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f5787ee0a87fc2fc20870fa0cb0a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fa12770d2c3c341c4cce598ad5950134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d600e7a0f2d556d30a9ddeb10c09e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac05c486714cce1b541b630e073451136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd627e86536e07229639a99142e4b88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff5d78d3ba34672c476ece76dff320138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f914e92526543e38b58ddfc2f68a75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb5b4cfd0223553389d88168c190d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b69b5bdff158445162b4a07c69f322141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea98c68a702c98274a05ccbb512feb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ab3f91280c72c154dfc73b416a348143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d833a5a7bd93e4ebfda552e41aa20b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01278379ed4d3d3586c992f058faef66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34486ffe75a6150e772dc7344738feb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de95f0a0d64ad00be47a213e6588f0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05f270e32027772414c0178f30d562148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be3d5675dfaa4c57f0faf252460207149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8631857013f03f87cbc1b782557e08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0d1d97351f87419dba0dcebf3a2ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c9de0b858ed28e06cb458fb27f11d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4997c8fbaeda8296fcb163a29cff43a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf8723ee3c75232eb78e6ae12f3850154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c59da2eb733c82309c65a9f9ef2ac1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503edbb23766455f337c95e256687c8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aa2093c3cdfc89e6f80224d036b14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770fff7b6f7e02ee74e75f4603da175158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7e1e7a5764aa7c114d0ddd4cb7a82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78941e317fd348b8a987617d29d50c9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc6897d1cf4b66f6210fca201282e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5bb7905254662905e91f1f0231970162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b983eb9faacd8617a6d5a053b7a08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb39e7c2b4716f5680f973bd85a8ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cd2cfcf18107449c2d6cded250a78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666300676c2f5150a4ace2e8bc3ae075166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250d908c0d4da2062f6f2dadbbb9970167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994ba607154d78de21300540ffe0ffc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d82582a42fb7ab9f881849e6fa890169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782b786bcbfb9a44db6fea75ef3b63b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9ec9165e108658b4f8547723fd7a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734297399a11e08ff1b6f9b6bdfa7b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff27421af1f5b72d65e808f77e2461e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d87769738ce6552280a8becb966e8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371e6e48f8fff97da361e27c2831fb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aebb8b4d5831b9f2ed2ef5ac5fc0ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a42e4ebd7b2899e9c38e5ae3fcda20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118c3db9ab17060319c5ca650ebd92b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04784c762f28fd60c374f7163a6a6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67726473374ffcb8f18593a7214bc51f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e79c092f264da6eadbce4d8969c0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21906191d9707a89fa4aab06c296d480182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fea4a21111f2309a5f0e3938ca7fba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c98a26831b1e7d3a2f51f004591b25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99591e9e84545e5bd700db4ce3e15ad1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0158e72fd203fd135ed1dc75fd95d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45252163fefecf42dba7e4c08be3f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc725f218678497116a01d76fa258324188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e65339e9114805ccbddd12cfb89bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac949d311306092f0a2ecfa179babd2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9a26f93ae278eb8b75bc5df2832fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad7d16a2f755f07fa3683240320aae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814dcc049f80eac4020740593829a8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5d35571c3f730673a7bc12e9c9aa4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3af7d755efdf04dfa7274249cc4316195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96cf8b4809426ba7125bc28cc0e16d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33108d38f13d0f0f93885599a961d62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe391f07335c40f583f89604422a286198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ee6b234315a99eb47b8337889d9e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340141b4738720cfa1b953fa440fd85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722578966dccc6d5f701411e77b7b114201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227559a559dddb34ef34d1d2da92371202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d73f76f85f17713c6f6fbb8cea97e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def955ca71a7631af6dfdd509b21a85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7bf6f65f5cab67a40d43429049282205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f5c04a31aafa4428d4f571a740da6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9ec1bcbe523db82ebba5049276acb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10947acdd562f76f6caab2ae55d68c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde2d5e00b72c61bd682f01a8606b8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145d6282714371efe231dcd4d8baffd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9891963ac7eec7b9b2d5b326e1d700c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389119bc71619e2bf2f16f4272033a84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e062943aa7c6da0b6613931cb6df79c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360156f6070153e12194b0c985ed622214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a00ec9d65ef5bcfe11f1258396ec08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eb815737c0706b25becc8df854775216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ce08c1d57704a77e11eb4d6857e9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb3443619fbf8872a79a1f76258fa3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f815862d302f62ab107a918dcf5d9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf6ae25a6041c16f8fa46c912abba5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e3238fed0ba2a2c929dbb20209efa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f906c9baf1f921fbbad77aa93ba1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e106f2dd7ec96bb65011880ec2b6706223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ca0b429b4b01042a4af0bfaa0ccfa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ddc6002f7b969539dae14c88379b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1a686a6bd67f7d46586ebb0691926226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2d4a30382b4d60e3e77ad40121884227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf1029c766202645d986fecdc4ca44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811f20627fe796870bb2f5bbe9f328a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338abe19cfebe2856556c53732227e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de3c99264c166de9d8e3f5ef841dee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b5d465e5a280358d14c1902c9e6da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12cc065b540ef703f565c905c79bd1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef727960178bd1d648060a5aaab0266234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0684377cc1addea3cc2761559c57572235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb9b1f3474d0f950a974d067d36245236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045eef2e715636e432e54cd93feebdc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f99257c13a18f53af1be881a15cfec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39226464e81bd3104b812483d5c7c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a92a30cf61a59cb1c30e6c2afc0d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2b7621a67fe92bb166fea2a08abf8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e8ede4ef7f4d3f80b0417ed9cd937242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c211f4485d7ee2d216e8731a39745243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb972d57eda0b20332458f7da9a7a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdefd6841a10cc04502ed082c256b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653658057e4ab568bad201ecf3e5ef0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bbb777b43860c91669e2d3748b224247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea110f8fa48d3a1d61d4fb784110fde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2d407f64ace97d8c6f972014e771d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32031a6cb19ca54714b4000ad845c38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9e1f0b4d111157235ae31388e54e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a239dfdfe3f4871b81cf7d5be5e210252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3fa5d4293633031380b86d4fbf0b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a5e469d72efb0e44bc078ef24b36f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52af4c7f6023cad8850926e833f882255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabbeaaf2730a6f182e4329dd8cb0d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56443066599903f27e1ab345f01b9cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b32748d40b3248463e41c6c12097aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960477e47086c109db2d75c025e5d3fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e2ccc665eaf357686ce04442e1721260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e101038eb2b9e2d03941dc50dc5b6b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44525686dfd6d10c6c561c891f6b5e46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8de558478338c6806c646ce75317a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c72c509878c69b99214bd72adf399264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f226275b3f87ecb0b37a8bd3c24b3e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f17bb593e8322c28ba254d0dda2453266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec644199bf95ca0f19bed00cc68184c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce662590654d096a80a515f6e8446a6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b693f261eaebd66c520c06216fe869d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b784cceca567bda6c50c5a3f1493495270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e1042f11e91080644f953f5764de4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc59a6b666eac0235f44bb9ae465e26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da981750f45600aaa3e35818963d885273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0041a12451f16b0e8f87b825ec86c26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4588ea9cae80441639f687d974620ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977590508f98a6f4d0b94dc57b8c2ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69039e590cf44bf8e6167b47387c6680277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f67f62cefe29c24e3079110bb72fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc993d58b02b96c7750a01e9c1d7811279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3a6ed268e2df5937a7f67e964a6d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a417694477f41403643344b7187ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c57972d9b888e7db27e7101ad5532282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92939c39dfdb493e8e821aff7ce0e802283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8ad3823373437faae7637a0942d2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bfa648d2622655d89805db4514d13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e486844cd148299d848e02e2ef0ac2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c35bf496e94e3577e38033fc965f07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a34447918304b8665626961046a5af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9af07c0a23839915a262f1780ebd3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d714a66977f1a9c3a8673f1450ef9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec7aa6508cf5caedc5d9026e74bc01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4c07e91539c4b6fb01be43cee1448292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e38d132d57e561cfa0f9f844de7383293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058779a3d9afe33afbf260385564448294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e9a4842c987f638038803c6d3be81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c429b8eade50dfed2625f03bf2d676f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de47e3f3a2b884a6630621b4437d810297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6f12a6a77a8a5269076cb9701cc5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d311a8a9ee1fec3a615f6240fd116299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ee9b78d6cafcab3a422c393dfe231300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0cd42714105db181830e6b76cdde8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75def03fd07e5cceb2d9ccbc52f286302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049cfd12f2201699aabe6fb0d9fd7ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e261b8b8d0a76d61a99ae8990cea82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96429b2dae30290852ae51130847e43e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a4bfd0227e1df4561395558be0f59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c10a83560c43062d713646a1da6577307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5880bbc5f791dd37c1af159445bbedc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3395667f7b02460a68c7510e3e835309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3647fbac074fd29282c8e963834ae2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0585885542912677027cb200601ada3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59ed0567c08616f1ffe4eb36f01312312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94559e2c847bca23a9a37b60489c434e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2885bfe32390f27b0e9a29ac0ae088314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3cf53f35c79d39b296b6f4cd5695d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ad66cc428fc98de1f40dc7648ca06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785817913eed4faf515377c3b709179317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84291b42d0911e7181dfa25d437abb35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee501e715594e2bcb5aa12eb73a7a9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26526ca7202b6a014b51934e6c6825af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844db4326fa1dab309e1a0619385e8ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd970d54e86f0eed861880749482a334322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535481c3f6e2c2722598b3ba0bc868e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8de4cf126a6710e653dd8a10c598c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1190a6170f6809dae5d21822b4bf1c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a133a4d832c771ac70381ca4614f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c794dc6dcb681bd9d99a5c2c8cf25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39b184f2356e0636530a29fb51325e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caa0516716a65894cfd4584427378c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355785e1d4aadbee8b814048dc63e38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d172803aa778fedcc845852935496a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c93d2386539f1c44d8d5b43d40aff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7964f7892e9be47a37d56012b0f026333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2045ef0d79d6eb86c375d672e0245334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9229e5f1bf58565a023b806599ee5cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bce32ad5fba4747c26a1a5abf58aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820e227b27c3ca415768d4e420b440b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b84b126853b65df259e2063410dc3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a97448a06d9dc6fc559864819b6ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32175cdb86a85aebc60fff0a5a050023340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e355214ffbed609b657d22e5cf73a19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30092b7ed2168f2a203dc29f2552d588342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc030b872ab4c42cf8d73bd03bc2a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28817a6539fe23267d2db3fef655e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bf1d655e0095b9145502cf68bb967345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270d17e2263a634315e79d271d11b62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0029faa0eaf4a8ae4e94e7d38388c87347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd320e8d2629ac52b6fd15067efa2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eab97e0874739e0cb5f03aa62416e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f9d456e7e50524041fe395d217de7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96d6bd01747087a1881f057bff33b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bf2f51b0fe04e7e16896827f474c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137ace97c4c83ba8c36887b6d6f6163353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce76c67c6bcf7e697a90e78867ff56b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b98acf39c92614b62012519a354bce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589978df1b5c387993c63df978873ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8140fc3a0f33a1e3e6530cfff1bf1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dc4e1e43da6444f6ea0c1a74af57b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e158f28f01ee0b117966107f73ea345359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7e161ad17998d5a479ef3718782e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdd4ddbf5778f5ee6844adff2958aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9e4201fa2252a4d3cfca35c75c4c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a13e26f6943320ffefa238846fb0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644985bc58c2c6c93124e93b6a7f423b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3236e98a84557a08e109f232c585f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320f43db423ab16d94d8c6aeead9346366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2318291db26768d9dc58882d17e6b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3618d536791691255559cb62984280368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c0b610c1f481b5dd603c3e2114d97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5264bf458a87e6465271468e8d47016370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d53f11cb7787f3fd1da86475308b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2365eded1785be7d84471f505e4b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03369f5363a862d55c0763c17e3e8a59373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf714385358806efa1c656777876f545374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aa32c3f94691424f4cee37258569c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d41f203ef7d87ee5675dde8f906ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bfd94dfa2a5ceb9cc3ef441b699ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782371f88e1d35932f4ad1f79109b4a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3a626471fedd88402adf26a84de67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1d2c8e4dfe03b684960caf4c396c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa0dd39d5a651306fbfbcb6196a4da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec3bf94915082e3e26fc466bd368bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f798f7879dfea34076363fb5d1893a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bec2a46a39e08fb6aeb5c9ecccfef7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9565ea28f571874a044bd8e5566494a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6b12d9d271f9d65d62743d481c7bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab4b64fc1cdd3333ab7331188b1bc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d100b9f6e79f9bdcff5faa0af945c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48856de2bf3c640f4ffa30671dfe963a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26cfea871e3fe3284b3b3c5adf77ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65cb8b77088345242b3582e57ec401391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d55c568cd7f0b5f8adeb84515b6cff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bba9546e4f65c53bf5c0630fb33933393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aaff1fe9a91eac89b59662b2f626f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1ccd5dae02417a6bebc4738b0e50a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50188dc5fcf5087a1e36ad74722dcf4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c239b5fb6603783aca0f28c4d93b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f52076f69cb116c60aae26f28fff0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e88d61e6a21a6f628077171202886399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84345f3a31a70ac2770cab72faf6448400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322b0ebae24271c327968dd482531c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dae4f8dafe74721239c1570664517402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ce3b12107680796f153635dbbdfc0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d6c88c2036ad39c328eced8cfeff2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b5515f0c136a8778d02f5b03a14b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572c497bd5c0a8b5519a217386b3acf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3301365d32cd7c46a51f9dace4aed3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f081428e4f1a15a6bea3d2c3800c960408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cbbc6a3e876c73a5c99eb7bbdf13b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691117809e2e084362b835a5e320a45a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a408467e72030c96002216ef028a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099f9204148a0d59ed39c9ae09b1b28412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f42d4e2dbdabbbe36bdca3aaf8413413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ff434fc95314be4eb9970c3c669e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d34b5b78f848726d6fa8e45728060415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc7e88f75e04b16811d8bdc76d9872416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c5629459d72651c77197c9c208a56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22454bc22be1760acde49d95d18cd4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383eac43ff0e85cee3db941633ff5c36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644e98ebb59791138298a86802e4c82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da0a7023c7b567a92ce88f7fb4eb68421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b379c136b0783a8161c140beac28195422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed0e709de868b40d7aceedca9ae9ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9be7eb96528ffa28583162a1f0ca9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f292c9e5a4616939486a0a5126eca4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ae4ec33b4caf9e3747042e0d3d27f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c95c7e5f196adaba7886ddc254b882427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5ebf4494eb43a952275e1e351ad4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfd53f9236c9f63c400ca190439d65429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493601d3f9c14e2fcb0ced5fe073a7cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20415cea532ec83b02628a82e418c12f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd56c7fb9c7aba8cdaa0c4956c36e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b370eccb12f9ad6383354c0b2e82eb6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a50b7e4111b6beb71e0d3ca72c61f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8bad216e36d78b1fea8bb9499256d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822bb82b17e72877601d0c734d0aed0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40469f3eb378fa40d52d17265f6517f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7af5829270c0ada687b1d5cae786d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b17bb652a3e548f03a9ceb4e7ba7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cd32575bf1f1ef8dabf449d95009f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b47580ba4e7600a68688e6432a3d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5049925b2d4ba1e240b0a854e9fe6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf9ffe6dd45e6edfffaaf2e6412d79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce267a7f9934a5b712e3e0c4832e911444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186bc4ec0427146d09e60a35f05624c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9df46843d941da0d43b909e4052fb7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b0ea1511a700bfee47cee62980b1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e622c61ffe817e6002a46864cf12d87448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9d3910492adc507255bbc203dec17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e1bc02fdb71860de0dfe7b27c3362450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fe9f27b7396be81f2c9b94583ba68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b02dcfcce96be5a0b8181d1e25768452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46265faac4bd567daa1e60e290b8150e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53878541d7e67d5b82c5afa54886bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad924c3f6124d94f0040d38de5c5a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b443d6b7dc754e111dedc4b2b23b62e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee6a46834c262385cfd60c3f929ca9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de58845e038e1d01aa0b29b96bf698458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cdfd8024ccc9aae6ca5565507b0da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82715380502f879dc45e3eaec31742f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94180c80d5b900ae4fa4f043101adb4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8418d3fccb5221d3f4c4df1de40fd8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c971ea20acb2623c2a310601d9bdb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b178373a5f8de8fb1043a0687a06f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19027f1025f515262210e63ef61e030d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88539d7a4678e0159f80aad041983f2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f510635393bb33a1968450c8ec011d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41a65521c1718f8517ff2b925300dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fddfbc01c099e9530e715b35e8a66d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0819f20cbbdbf8c63b7cf06c669047470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd374ade97c953acab3672d3c1c08bd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e54dc5329ee6476c6d5565747ff64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dfb10d75191568f272d311c0672ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5cfa7c265bebe8738817d5539ccae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a53dc9e95a9dc888afac3e0d07762e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc562d4bd395f631d3f6fb81745b8be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4074be549f42fc7543afcaef9bb0db5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8742b9a7e6824e91a16cfbc7fb6256d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f604075ce7d1105d24a7b6b2c67e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3f0689607aeaa5d6d8073538826c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76c4b15f575834420726b3185bb8e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fdf2552ad0c39682655690fd3ec27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82962b2c4b9cb823b22fdcf732d13aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8065a71ca523f1a6dc6c6d5d46e36ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da333621dac49f5730a099b16bfeba6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c69a687eacb5597825a0801c72aec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce855366ec15da5447b0852146eabe03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508200e855e60e4597a2bb6c4190aec6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cf34bc5d18a50b1b5cb88a7c515c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e597eafcace1af2624aed81b45b550490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063d2381199e993e23df18d898ce270491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feffb1fa77bb2b4e6c5dabe126aa5a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7f2bdcf93c39245a9120c358895dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be1781220300a42813f4cc4b5e98ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d186aaf3da2e4cee88002cd8b10d9af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ec445085a82801e46d407a9d4904a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40914ae3b3f1bb151444b256ee956fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be516978c5a0a78e7408af007eeac5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552133438931f260b8e29791a454ae5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25095fb04caf618a2e3b3b8f2fbbad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dca94515c3ac0ec4f6c69d0c42ab44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c73192bc2131b09a57842aa953499502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9086fefb54ae03f0c8d290d2c5cac0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd907e45bbab03c42567f1e2a7da540b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3b535d6e1f14039fb0c31747ca801505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764438e03b451b9a8ad41b1b61c584a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db8c9fcf7cfb666fe2ce27e189171e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d68645368d1602512d56f060099b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c6b643b2b5c3238c644e5fe2336d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cb7331b2f98d28609c07922b7bb3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaec19371cd7ca5e97e144b4583dc8b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897fb51117cebd975de3d05ab6c23a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cce9ec7d54d41c616f82a747a2d202513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22f9fd7952c69301de3826f2d5c9f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac7b3c15589f675f4f028722b98600515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc40cb44da7221fbcdcfa59a2502e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d70ee3d5ba64c8f4005fa49ca29ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7704141edf06430014a446065415253518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628facc3aa0df2f780ac0b39b79efb9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57197f57da91d8006c16135b6c794231520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db7a5aa8e16f748c51c289ccbeced4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd288bddfd719a7d9e939286486d061522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445b4d89a6ace76e0ee0c340f5f5842523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257a252cd51f44915530df87c7bf664524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2d7240d12712dfed3dc1e01c3c22e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f342657ca5c88b8cb83fec818d048526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a54b3192e2cbff4e5aef1f3cb4cad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d7100e7e70abd4699d43785483450528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33af6e8800d9dcfd2b322efab41a68f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03c74ecb7f2ac2f13c0e898cd76012530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bc3ff73be8a3cbbaf2ff978268878531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b22d1f76d666b9428fa847aa2f5324532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534fb76a09a120ff2f63fef8ed1dfb9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051ae1e2f87cc88b4f446dfbbf4e2f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797c2dbfcbf4498c00cbb8e35f79941535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d950640cd025152a443d76c2be5792536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc134fd5601a9b52d9df8524dab63ff9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2688bc9419bf65607dd56560791f006538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a7cc1c50ca95bd009fe78ac2d5b47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970f9369fea8c03de7a36fe0c7551f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1352ea2562c5037579588a461e2e11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13968aee209ffbefc8edcd5a2e87327a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548876500019861c08b6f260bc2998c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71133c3e3b6d4b50c6684f1425af5d14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9767b349ff38413e56235cd7912f41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30f70f59f6e7117891fca00663ddc7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d678e189a5fc6f347e2a4c90115ecba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522841a45e40ba8e62388ba15908d42548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f0e5082e7981f7908039a1ca31b74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e7709752ef97e59de65111d772a6d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42994a26ab0f641ccfa686f330666ffc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a259126a29989812f9bff3b3a8fa2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3deeae4d643e9c1247aca32dcd12a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f63e1b614a6fe226189fd9f1f8165e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1290c9aa77c64d5995f2ff90f7de2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79d407f389dbcfb109efcc655853be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e17d05ec35c6b48b2cb940d33dceb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f926d1ba42950d54cb455179c820815558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcad45ce4ac6ba1c8f3bc0e4d8d9b6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48304179f01104d256271bcae0dff6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e4e9a70251ac3d14257b66ce5eb8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a4521409d9a88c7f76f529e46a324562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872f0ae3ff05f0d933158a49d33cba2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff831f9c9fdceb3c926fd59851e9c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe504c3460fe45333e3131af8f3926b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b819006e4826f309947c5f388ab1d33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538948a5c5c97783832e50cee433730567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce605b9db57416c7ecd934db91ba252568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8615adfe1ce3260c9a507082f2434e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccda8e4e3cf1177193bae9a92a2d4b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380c08326908f67385bf3084915c101571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253c38feea274d47f53a89b6912c0f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f457caa47d2448cfa1de10b4f6f3ee8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad54abfdfe280074427dca269c3d72f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f16e4bd0c282f9b8229f11a044487575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feabcbecf90a666bbeedd313237f6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfaaac76803c2e6bd0a9e026d49281577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38670ede96288f0d2f757f64a858a7ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2e4793b512def42091a467dd8606b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174430389883bd335e9f09b1d4dc0989580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a405dcb8a04fbd6d44b303fb67ed34581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4f6d4081f76e799cd3714333064bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a2a97d6dc719ab531e3a0d31a01a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ccda3eac5661374555c2dad5c0337584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab548502c613905b4aa52b7a0a462e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daef004ff2b5be80a711fd538c46a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb22a101195b3a4d02ab4b8bad992d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b7e8581454d09bb594bd89d39c673588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d65d128766e528aa898d9708e8d82e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcde91504a7944e8d44f49fb6fd9e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e73c5c3e1cec5dc63e57702c18394591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c9e7251041a740aa9f445b4771dda592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc78f346302d06d7b491a93afc0160f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40498b27af9450f4ba438424fcd33f55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22c442022c575a6c420de55c0f1206595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860f073811a7cd713876678395875e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe69e7b623066547ae4577c8ffe933597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0d09a5e2f2dec843f37b218c4d6d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c243db0d603c741cc5c978be98015599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7b77a03e31767cd21f21c2e110bed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb636044a9edb2b8b94f4c586cecb3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e54bbc101d0f9eae78504d481a91cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89440e052adfb88d0c56bfc0cb094eda603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5f749ae01160b545c831b5fc6a1b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f63c48e8877e427f4035f16ae80fe0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93203954439990f94dbdbaca84cbaef8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788f7b3a8a0c577ac16db4bc11fa398607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fd6556e6d2ab07e83f73a49099174608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d21fc38a8df890d7327457227755e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba05a47d5ec8baf2ceedf5ac35a441b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a531a71d721d4fc4b87af7e0c656d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97c2912fc6e9a4b9a6b5cb8e4f5aa1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011177bf34ec2147afd00d41dce1e1d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b541bfc387ac585528f0d501b4b97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecb4348b094d1954421f765d2088ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8836ba455243e44d1c81607e941ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f78106f22ddf389b430c2ef1cf2cc2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a2e9626e155b7f015f6b409065191618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289479fbaa8b4c3e6087826ab49d569619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312896219c30c61a769667184c10127c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fc7941d280eb666b1ac5cd501819f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310deb15aec6590ffec051e4b7688c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e03a5ce61450f04309b3e24ac9a557623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9894cbb849f0d0265a9f4d3bdfc7e1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87cd957a8c1100676a2fea00664f93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b9be9addaf665ac2a16794589fc69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c1092828709b54349c63e467abf69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3974acfdbf04791074f02e0c3744f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9fb23712360d17aa217dc30b44fc0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086f4a8d3d41955675e3e70c86c25b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120318f34719af58e1ff03548f64b0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0ba027bb1545367769deb1f77cfde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87079cff509d93ca56cb928f2a5942633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9d10f086afd03c2f8a2b5036b1c1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba175203860a0c0c658db646c6d88e31635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb2e0f6d8ef476b91b015d91257fe4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e60ffa2c5d6759d441e9e82cc5c96e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403ddacbc0e21b5ab5aa6b1f2cbdb2c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511331ff366a5646de190bac812fa0dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14870fe99e069c7c7550f7dcccffc4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6d318eb109cf1d1daaff1a73e99b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387cdb9e2dcb5c57b4797040cfb5dad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82ef5bea2734ed9b851b866ad1f154643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147086fe320b2c42d6b4a410cb428c81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6d02867b86b4c07c42d33e5d05d36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72a60618b86786d9dcb8fb72eec9e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715555435cdafdb9ba4a050563b11f52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a2730155b6de1dcaf1fd222391b14648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16839080d8439818a41c48fbcdeb93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930843f7875c9752839249f78fe71ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804977964ad922002f5ef0d6a0f8e42651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86648881b961103bcd123dac0ee579b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dafcdc8e4ce3a10e12e2cebd0f42c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534712da52f1137901f795e41a37263654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c95eb465d72102387b494e97364bd0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094742494eb169944f38597d326af5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecf7394eb35eb5e07160514236c939657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92781ec2006242694cf23181fe27e2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1e421815d8c75cb45706378998a31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa1e5307064ead1ece9c78e18dc4cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c31bb4ba8e0982b105cd8d384f7618661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bff69e539e0620ae8373eff25e8d31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abbaf308fa9247245a8df5c86b4a3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97153d990fea55ecad46cef8a12c7f10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc37cf6369f074a247904aac1d68cbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e485d1921e75634ca43715f4e27f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b33288d4020862cd6304e71ec1b7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31848fd6ea571100d6fdf12007a1fb8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4146904141d3d1035a6d442fe680f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4e0d69274cec3128dd802aa49f938670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8103b880f96ddf725b82a16a70533a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bde97c9cc15357a5656cc57658b8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40138d81aa293eb9cd11a0e038bcfb0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556db7751cdda493741bed6ce30d1b76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3197cdb83b45b66375e3b97bf4e670675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296f0d84584bbc599befa6d11f1ba11676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9ccd2d56d3ed22a6c39f735b59e39677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7c7bba793e855e325570cef93b628678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04144802f374cadc93f264fb8685a3d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce278f1b60dc90ffce606d5c94945fe1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243715d9c56539d7359408c20c8a127681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b8afd6ca27733c8a1221e34801a5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ef9f26fa8fc3691b2019765f46a12683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ba82b5625474ae27a7135998161c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90e9f6492e6f29aace5bf7d81fde7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715be7417e9431d7946e853faf55290b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3047c3c258fef2a5e09ab60e17e39ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5887bddf6d3f2180f6075771768849688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d629371a6d1e988908a33eae7353e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b82d29786946dd41e4cf6bbfa9120690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91365c46c2fbb2d6d86bf2f5a1ccdbd8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444634bd649be50b429097de0e6c7337692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdac8a751980453e55dc04dd9402526693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588b8e51e93518dd05497f6f5322892694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5d3226536546db57759a3fb98f574695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b00bf01b386bc9da25c931cee4a80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3787237fe21478352e17c42c7315e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99a433770715fafa66a1458148b9cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcbfc5c2fee88b67adbf66a6783203699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d72ff0b1de3e844fb20d2998785183700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da22ae9b27ddce6ef91164f8b2c111701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31715db3211fe27c04bce681b1dca62e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49405c5d34aed718778036a0b47bf5e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc216e587a23054b2b08d323ea306e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ad1ccb7bea1ec5a6228615a37b947705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f89f5b82b64af97de40bd3abb88202706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196426fa4e265a097a93c30c572af7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aecede3394471fff2f4842de0229f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ab3a6e824c86462eff2995342cf90709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cdc13f10e98a70f82054d148529a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ecba8bd75374723f8c7a355a94d40711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b32b10a0d1282fb16fc8fddb8b883b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16892d5acb07d87d98e2fbb07d2b6ebb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf3e818274efc77383f5fe0adbe2a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e947736efcbbc23318c02ecbb4e1f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccb3c89e995fe080156475f0d63959716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64236d965599f6d585d4a0f4c5f545c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af60b8ddd1423648b9681679c15379718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daddcd45644e07a21f89bd027e0668719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57341ecb78ba3766dfb3c111ac74c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae88423ec55e3be8e68575b4b475106721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84051c43e7ca38e38be29dcc34a1504722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94edc03f0237fa785270fa89df0cb0c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06863c1565aed4806e9e381244a714d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ee395d671506e4a6d971c4186c2d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd3527002b2fd909d4b45ba06e9fa5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768d6e07cd177199a8d090a4d6985a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f061acc48167c0d60d5584a869a98f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a538473d6ffe74457516011fbb4b04729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb59e11d32ec8fa5337419a9908cae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653472904fc3b9aa310286e06058d59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64136d15d6deb2ee5ec192163f1c18b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb027fcdef639c6c43dd638f28ca9ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f192265fa7ca29b252ec88c5306824b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30b90f5c003de4f68b13b684df850f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16576944df7b6dc47c7aa6cde18e4ef0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3d45a869a7df0d83cf537351ee77d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e6933f7e38d035a38153ba968f24d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b17b58085da6bd07989b4f8ccd738e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bbbf42994e934562a7af04f68c160740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3800f0490c6fd48c1b2aad911e59f65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed91a1718869eb6eae93bd18a3e3e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b3b1a9c77bbadf24247ac31ccc0e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245163caac598a3c4a5542e7f5295ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadb0592ca7cee0b3189eff42049104745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa8bda0fd992f92c9281b8e3687c69746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b982d86ea74461fbaaee0194bdcb39747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053d4f726059a9f100309a7293278c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbbb4deb7d41e17b9a47f9adafc442749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bba73c0e34e9276eee9fb4426acd9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffb53f4c6ec55c48fa42aa9a8481b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9d69ddfdb525e8e7fedb66265f052752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f5883dcbd510792207528d4cec855753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8e31c69d13588989a6aee7cee18d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de1e3b91ee15c722de5e728e79411f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b04729b797d841c30b2a39241be3ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2061f74629b043a9c6b22a97acb9c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d037a020147296624f01add7ac7e7b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda24a3b49d37bc063d8c28180bc208e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc18e9bf86ca3fa162718e83678b56760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b10e10ea9874a7bfbc90c29f2e648761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24110bc0d4120f90088ae704e6d4b80762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f68d7738f959ee789abee06354f1bd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8b4256891725467aa173ab04ccda8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc79bc3609dd01e0608eb614214665f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8104dd75a06238706e57d565d19518766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5a8f56bffc6bcdf136aaf53fb698c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe25df45a022e2e95388bf798dfc46768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ed1103e147c832b2c02ce973f68a7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e65f23d6da27e1cc3d73a820713d92770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb958e01386c80329ccfd21e883ebfc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee7e35319ad033536c5dddd5b6fe4a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac15d2aac1a8734d52893efada0d52773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6642ff55c13cb1ee22a30ea6ead75fd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810d7dc79c27514b8fdfd91cd1b580c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7bb8e1024700beb55fd15000394bd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8da5d12495e3866b255a2ca8af82c777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbfaf3da126ccfefb604de57ae435c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977ccf8aed6b7279c4df5391824b4302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4b33d59ceda4481bedc4e9b77d6b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f79e005a62da6e331bb426299da1514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22164efc4df097033bf00923072fc9a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92696d54e11353bf2a66c598778e7e686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7c51209510ac454b0174b4574bf1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c97242b87592f1038b25c8cfbce6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220fd0bf25fbff55c2319e4ba9ce0fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71f82b7f7f3e2f855fff1a430d048b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878caee4fe35a625f8538cbeecfd05411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e976263fafc834a4f405368774f4b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a48a9509d176dfd87d4ec83cc8622a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ddc3d3588792fd3485ec796f9e80f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e321ac2197ab8f1de5b7b5682193f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ad19cf4ded125f591bf785716a6ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1247308b0be0bf56a5b49d96af8c1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e224ac9480353d7dd96fac84b513c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89538123e689673e5520533c4ab6ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1cfab406412f748a7b1a6c8c7042920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe575c72fc1e6a91e1b91e174a553c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241a7f640c0ac601117e8c9ea36a25022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d0727c03031ba138c8dc04d94070c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f0638d037b5502ed37179093c97bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506b492045d0bf7ec4ed2b99811508325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaa204de9802294420d2bb12f8cb0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab984f9d980e6be6b35d8d18ffdfbe0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2e63e553a7edb1e1d49dc655cfb0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cc446b3b93506abaf0aed40bdbb1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42df84bcb894a3e22b5e16229ac91730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335aec13f6abda6c216329f9b6290bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b62c3d0a7c0d3cc9d4689a545b0c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef10fc49c897d62c78e8d3dbe4ecee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e527d424c3b720bef5c28982d2a9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29dfff1303a1a256298316353bf35a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d0a06836b608a7e984d879005930d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca22f1f2615caad3152b7b24da869237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616378e7c16ddcbac73f4b25e995a3f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2478b20ddf1d42cfc735defaec63339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15669de24278fcf8f960d773f22a5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68fc134061834070369dac6569e04641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f3afd3243af88ba3eca96ce94cdc042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efc9c73a254db5edbb145078b4370543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb13d4b2be2ed2143e7d53f02c1cbd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30ffe52f1e8a5eb9ae2bd1b523830245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd985800d1591828196c4fc6b5b2fb6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43259ec98cb4c5975e871efce276ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f459f02363386c55309375b7aefbed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd92e3d58a8a232a0af6737f85e1e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305e2038fd1d686b050fc819dfe4c7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d3e1412e53847c85af3f6b94d858351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b46619a9c2b66740a17a02181875452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e0388ad4b610046a0e57074859e1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69d97f1dd256b33441ba26e0cdb89654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd92cf14c86a318f2de2f88d851127555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f03df8e64469bff468159c617a866956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770c1b773cab669a0b19c54f6b56c9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7b987865774dd6b8ec16da74205a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1132ec83e2f944430bfb15687885459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6abb111c8ad3eb4a089f30e3d90aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f9ae4a8671e3598fa5f1fdb6600e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e0f24c41992ebf2c534b81952ac4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9edfe0123033721f2c128fe61af2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ea98d990fb8925369fec3c536baaf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9007ef919f467c8161f8eb03153bc5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4990f82752fdf589a84f0c68c113466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be5a7fe70e78b9c6801dd7b4bf225867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f67d2132ec93faaabd8ad11ba695468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d386200ef5daa30d205450d67b11ed669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eb907e98f31a9aa556de2b1fa22e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981427cdabf808d69f80ce77925f56371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f39c159809577544ca75424f3a3f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419690dbc555e5b3306e6cb9e15d94773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cce9e97c51207f0ec56deda53431974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c29469dfa128b606e2ea308a26623c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499e347f334a22d16de153badaf502e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0470177cc9d46f3a00c398b40efd9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2a39c8f7d80db465af6d1b389fb3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adc6d51d31e926490324b9ebb7abc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3cde2fbf5319d5c1b46c153d3887680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec97fc98935cc80319cecf9d81ac3b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44d0fb36f807333e143c9d7c3994a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa87a30616d8edfcd937976cd5610b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4e8baebe034297f5f18247efd6fdf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e6db68b0f14f10d946179c0cab7eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbed5c399c7750917376563052d082386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b56bd756b3c5b5de755732dae4631a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec08d0f63eb11b5ee12679f982b11588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e415ae00ecac7ccd8d55e95f719b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf374de44b74f5cd0de416699f8a7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ca04f96d8d26a3610e68298950ea291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e482107998bb5f7f43dca5f9a4fb40392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa66f68eafdbeb37fa2104ccca337793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f68e51062855f698eec62a58ecbc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c2dbd7cc9503f577792d7dd7cb24895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc2ccf791237cb84ce8851f196470c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a167013a6febf254f6de4d315460597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e634c107b4bb0c0b8807daf6eac4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458202ad3fbd4eb367ff9d72691806399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40f7a86a83f627cea06f7ce4240ecc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b7451d7f29b9b0677f0db015006d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b691d8ee44ed8f509058f072b4998102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ffaf741670436b4653480cfd365c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dd3faf9cf89d2864bc1b6c5d948b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672f646684f4fa5e9116e793f6e7c7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70f5c64a191a4e86f63e692551241b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19abe44ffb17b8a273beee538b78c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d57bbde0f681839ef224cb8a5cb9d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26701343ba6491eff3a3a2d1fcbdd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f14239ddfd11802f84c459e4a25bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a114828614932e4161d7f220cc3a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13894b300cbffb6f7f5f2d8032e2b83f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b508f1253d1f34c0d7e9fe7921a8b2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e336f97c87196478efcd5126e33ef00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461deb5d51cb1105714428c26a6b7a2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38814318088e5118f2a251cb1899196116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aee136587b45485a3bfc8a1fe1677117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdcee8c03f4237293749f6e6ce91bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064e1256186e73f0ba6be31876a12d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5230a9bb82be4741af533c2791ed449120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3f389385a11d2c4452e7110c80f0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70494a578b7d39d2568acd97edddfbc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d557fb511dacc09f85440d87fac5af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552aca0ff6b58c6497b0fb2cd3a73c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50c4d23cfeb406c8af48efa1ff948b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd9ccdeef6dc94c648e2b07f1833d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edccd6ca265bc809816dc29541a7b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715af261a7f70a36b3e75b3a0d85e35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d836395a5627c7168854219a3faa6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f3ff3e67f90b8fc01ceecf2dce6f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b4fbde4280b86c39dd4e1193c284f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bc31c4a3101ea34f0c0aef1efc5b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f9b571a1bfe01d8936e3ec9a17048133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccffdb0b34d5c11623472bceba74ecd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f105e62a84b2a76e9f4240764e5111d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d1bbcc53431f9a1c7500bed7293ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010a4eb292f5daa41aa55e27024db75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d78af81192400b882af49046ffd41f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07f89fbab95d88a5e996d5a14d389b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30918b647232d96c1fbe0791be0f5c42140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8e49df962b1f6981813f86cd42e69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79d66d7f3c5784eca0b11811d8f19c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b54c0a2c2e0aa6c38f4eb525ef36e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e0095d7b9eb856ff5e53a104a3846144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4660b25505c9e9287f9e28c3502fab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0be95720bf456089d6bbc318a2ed7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa2f12f83223297321fbdd5ca0f8e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f1f4d9d8e0fcaa2417091cf84c268148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313428dbc84a09d5f43e64c54c31b467149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659ed2404aa3601b1c18195bd3b2645150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39085f982c2e3b1981a664c9eeb59a49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf788cad14485776d1cecd89c883a8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc8c326dcedd925d3e3f4e226d98db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ba7bb7f09e2cef00f84d921058367154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5211c013b77cfecf40b2a4aaa4a944155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8245193c067037c58910a948b417f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ec539e4de10d48c792113123bba2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74580656c6af45b3914fa68606e430158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e954130a979f83d4f9fd2bff0dbf8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbd2e2ed7b5b75087f525008bd5087160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b726081339f82a52fced99c10daed1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b3564a9072a22a85f1c85dd68bc93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a012557d95c8771300b937c2ffe74ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc5e50458412971e44ea78db1067a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffab47218026873fbd2ee52dbf63c51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b77beb6eaed1042c9a69d7254493e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7652ffce7abee252455cd197f40e17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b48a88345e011432f65dde5d484ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b9357501c02eaca51c1db6aff61ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4694e768fad67332a3407f4414bce9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d730adeac4dbf4e8214b441522ee48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e6fe7a59fdb1f08e2ae3fd1e3b6c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71823a5b83ce7462e1685ff4e64d31ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704aefabdd95a9fadae65fb24100303174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada430fd3a86f2c61dfd60122a83dc8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9d72571c7bbc9bd56fe99220788c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68f651c5ae9d02526bf9d6d483ce4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282424e1f0e4e31437cba2d121785318178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0bf8fd4fc686d74a83ddaf8b6c0d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443cfaa8552261d7371a99b66a66014180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cfcd7fcc07cb34e93e7c7f533f2cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549c2b25a2fbef0350cbebd1ad758e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8a7250e6039dfa9526c14b95bf3b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cac7a0560a202e6f175fa3ef7211d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c278c0331cf2cea0ec449c03422a81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937092b3487ca73d7e97d5e25ac83a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5fc3bcdb743d83120e358f9ba1686187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953db79b28a8d7ff9bf90edabcabc0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb00cb79074006ce635a1bfa406d8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8fcc55578788875734b239fba117a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613557b57fde3dbff0f4675f2001426191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b47fb757564c5ddc5a5337398d1e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fd5ee5e5293bded02b72b0487d53d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885514b5eb8a69ecceaa7914a3218d68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb5b0a49b2eb6d34ce48941f762bc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e386159b12a3d7790ffda5087b8c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8353e01099dc281056c5fef620ebd5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cfe551eb9253051294ec3913ecce7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a654d0bdb7b38fb979a0957d58ed2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb483a5b8a311a336ce5092f2440dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e70bfdb978fd2531478b7aea274f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ce7f004d1c6176117743bdf815c42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e209dd5b37643279edbdc77a6b5129f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04632645bbbfab6da165a0d0f6a949204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a04fc22b1ba52821729d58da5d0fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1449a07587382564c1fbcb3b5da0b92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395e348cdb1e8bd6547e89bbcebbdbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f9f48b8b60d664ac804d6cf70bad8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94da88ee45ddf41f669ffb7d7f448fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edc3bf154dcd7a675e021e8134090a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499b767ee8ef6d76d5cbc7969d58eeb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03c4e279aea896f06b72c5a2f75808212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1eade893b370b324443e196e99297213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f465896799d6204628ffcd72135ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e014b958fce09c3d3a1707de77de7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1de9dfaa271b8cfb823f3d286af4f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5702bfd2863f98285c2c2b3a710b47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662b4470e8eddeae9ecae9d0977304b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e49977fefc3e163e10ffc880787710219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360c9d38ddded6912dc4bf07483ec68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee32cd3df1a9b25cf4dbb54a1de9a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d978e039d9e7dac97fdb5b72971176222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725895a4e5163908b69bd7f650dcf51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac5606f3f5c14bb9f40d1a1bd4b468224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc178668e50501cae0861845ef274fdc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173520b0bcc11c8ba5bd66bf6e90bc6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc45f392afd078d497ef59f1f2fbce2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccb356d84fb38d681e9855d01390f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95d9975ea58c3aa9949ed6b4c98da3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bcb6b3cf222264e1088eeddea7336230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba20066b5f943eb2d5b48427555c807231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65e8c2ae96a55be39469ac606a956f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad556e2c6f6246940a0903556a7e4c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9626fcbdd6cb58130eae3def94582234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9463d83372908ea02c2a8adc14b1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d795126156c7817cebe677c60ee09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e7cfb788f3b6c1c16086889ddc4ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6a6bffb533f61ce26e0401a03e11f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199d96757f9ad9f13cee61dfdb5c234239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd996f0531c77f18d90cd49edeb9d51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222f596a63e8f4a222467ef2b0ec4bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4ec5d844589913272579dd397c70c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65859fb0316d1d80fec53d7ae2f9199243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3993bc7249b61bb1e6d9f9c466385244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceae0ce5dc0090149e63fbe611531b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9b3d03ba7bd4e1b725038a0d1fda6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031cf4b551716fb362aa37eb2b49798247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6015f270292ad917b4047e454ac00dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0070c663fcbbd292e995a4ee6f4388249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bed5fc91a90178d48314def2811311250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f8a7645be026de26576b5e4403674251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32250f03e9debeb14ca7b543feebd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4189fc2598c1092992b89bfa183199253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5136c17472f00828f10a412bb57e3ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3b51fc1555e479f093f017e04953e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326816d0bd29d149b8fa352267a084c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79a770e4825d9f03ca71974fd26141257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399e2bbf0bb9f4bcbfd2e1f7f013bf9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dcf2cf05e5fe0b344a0d039acc386259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999df09022c19740551d6139e612c66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406887cdd3c5a28beee6bff30ebb8c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069778149924c6c0b640af0ab5b1546d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb05e668473592176f37d207afb0ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d1c4ddc5a7aa0eff4a451fbf932de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810390e1787c2cf2ea3a88e6362daa79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2797e215b29a02bfe36ca5e95c370d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a6f0a859b1396621c182238fdf8d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa23add895e7b56e836a9f9cf691b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046ed34568ff0e3b4c49480146519cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f71a3f08923d8f662094c8ffbaba12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a46cabab320151f4e8c4242b485a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac88fc40c1077dd450b42cca3cadaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4e217e19d8b9620f3ec49c449a6f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efe0ce69f6d1bc4c2b55c0a5a93e64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde87fb4bb055290aaee92865221c65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24959686e34fb2f3f24cc7fa759234276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d9d18e748c0a6e6641352ea1931ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbdb4c254ac1cbf6fe84c675c8a797278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60686c00ebd40ac6e80603d6a26fcbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bccf528879c520327f9a35568c5d8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0d4cf2029a1d6851fdb33c2923660281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61746dc29a26ae50b586e7086a965e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdcf8712db5fd6cfb8eb6a8a92644e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46851a47d8b9751699256024aa43306284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854dbe44f67be0c8e4ff2811a660d84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b630636ac107c9e19f5cfb07ac5f634286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fdbea7cb2da9ca8af8645f40e27f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d67f1bb1bddbc1abb6f0c3b4bcbc1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468e87600704490d5f36b510ad2e2c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948f1ef29c5e6a6996eca57bda46841290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765d62f0b6f8edf46bf14a1db50d34b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58a924576404188fdb35ad25d201e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf164b52fab1ece07548f108bee884293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f68d20b64b083b4319180055f1108c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44844830775f173e2cf5aa9330905e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a017d06c10cff52515402f3b4b1a48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5dc30b37bd1c1fd151d04cf382284297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980626e7152b7d819e707f922ffad89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ea0b8ffeba5a1ef544214effcbc3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d5a091d49222308cf0c8ca26a3439300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29467f19ad36e88cb73d89942d77e39c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1ef092e3d2011bc9263ed72f55905302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119757b47c2ff06b19ee65d820290b81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c8b45a9c23d4a95b94e0c380038db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb14520d5b17c481b87c334b6c81059305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e007e30360ea488ef85488e5608131306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024015118eecdf26c9553cad6cd770fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b9586c4bca146316f7cded97bf822308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b347419f799e45674cccc24c984a319309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334efb4eb265e6f6ed798d49114c4a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cabc3c81a98c9ba32d0391a118e6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09b3c99a814cdcfed7a43a3c71b84c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82ee31c5d7a0285e76e31d1450420f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a50a97e5e77c71717c0690cd2ee02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ebb70080006db5210bce986bd04e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b4452a67a7dfa7959617bb721ccd8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42856e12db8e3f1e3f85d44bcb3299ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea03bd6f079b976b10559b80977c15e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b7494c7721a2c145da4bcda8b49f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d921d7bf626a631810e78e561573fd4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18b5abd46636bf14430d8f1a069243321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879016e28296af521f6065ce4bb88f12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387a25968d9c49b52f68875395ff0cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32846f27f3dae5d6087217f8fdc6cb2d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bc365d1af66a763c20d898153d65f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb783a16bf3d7897249d36dcb5c902326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07acf31f37ac3f846eb5a449ec38706327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70678bfb1bf4757567e553f3f56776b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e659e5a2d808004d6a2a5f04250d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b439b4648e2685d7644b59fe295eb2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93df994657fec8aaedc2e3a5ca0565331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702682db8a77562972d9629ceb02b623332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338bf4af7204cc3decd16f54041229f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd219c8f0b21eb0a4f8d60a3a22577b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2f371ead3e589fe77724c11df6a32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbc7a4bf71880d49a38db6c7cd4b9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fadfe84cd4bd7e9531968836072b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72501180915a63e516b09f7cffa5d9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81c4c355f08747d90e48f138e2ef14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1b48f1a855095a1850f0a235fe859340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149797ed890caa0af7f6187161f06c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f03118226cfcd472fc654094afa9c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aa4a871dcc9280d36b5009e7bf3c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fecb4d1673ee96419d09cc8b4523e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072112d5969709a793825788e3956d53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83beaa3aada937fc814976782002a57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55d5faa405e9efbdbd03797a3e20ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759600c55b0464f7ef650e6040c0ba8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3913efbac786492d8781f72885ff48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029788575805265829df9d3622d6c9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421e81cd1d24e4b1a7c7f233710b0d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13125534d91b808ed92e289a039031e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ecc8745c0e8cafd5f8caeacf1dc52353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc5fbab9b0077789cac265a517cafe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cd9fac55c37e86b6f37f43365cf99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62d240e7302b412d9fd707c4714c0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711f064d429f70f2f3691026cfde064357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec57ddcba619a72ab96957c228c23d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce26e73abfed9ae4f06299cb36a2a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d025a0f1df0d36d3c19a3fa45835a83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f8d8dc6305bc6ee9466bfbf545f0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c9aaf1857d975cb5051af7f293e9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233e2347c8ca8a1b6dfb95e28c7024b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5bc689999cda441639e2dc3dc6c51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec64f0d3bb80f46580eecc3348a869c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806adce9f4daeebdb664ae880c3109d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83994c2b1a7294e8eb71648eba1415f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eba3d4763963e830640d94ecc78831368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a674494997c842ed49db5211fe0ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018202231fcd9ba40e746c5e4e6ff911370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8501a395676435c48a0de61b08c55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7afab6992de0a06ec3a664f97d103372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e261e8c46dd9d3429606b27358a95d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43bd53dd57408bced32ca9cc20a882374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b255c8cd4a3a5de59469167bf5390e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268c4a0d911e13669d13215625fd5ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a7c57514a7e8f0583fc7cf7974101377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757f99b4e95eb733469eb4b5eb27584378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d22b24f6b44bcac55ba465f45061ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840143512d8e7f96c3fb2057b03fa75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab65a9abf42bd4db88a7277f5374ddf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049534674391e8dd917a29c08e30593b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379cd17924f29eba2c13bb8862aa529383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bde824b0d4ca68d3b6dc84c96d7da0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d646d93cae8498553184fd19dd945385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73aadf63b53eaba8d334c05d57edbc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09073a383bef9fd55a5b1733ae0e99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd817ad71ab437873a962db97eafac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a16ffb290216f9d3ef96a24e59c46f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3c63884614e9778ec69e77b239415390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4af6b43da825184993d0d672036e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fb79b632b66519984b727a366c70e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb17c89c89982f944315ca12dd0dd35393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc595d3240d3634d9baf122f71e42e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3ab223349bb04a1529d3d9dddf78b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e88497991b816bb3730e8c46ab6eb9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a7fcb48015c032411d05d4a9b9287397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5659fe2bf3f3efa9d456ac348c0ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd70a5fd43d50abb1ba0f430cf02cce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb508553f83c8a3067fc256af86bd13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cafd081a532ad5aa88c688b164a06e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de850e3de1787b05f60165a99b18c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023823583a9268858cc33f94eb8e5d11403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec74c53cc2627b747bef6b8e5a7c84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823eb3ad3a564660757736b1f99723f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a449a298f2419c0d4bb968d2594dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0892c5255fc8f137a2a37196bba7dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ce44792a154506bce27cf777b508c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63f8748c894f5998c4b566b3104215409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6c1f9dbb22a1e1b0b8d1f8b5da52f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17c913a2270eb41c28f249fd78f695411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70246e9ca6667903131ba9be55d0b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0621463f4d4ba22a78792a43b3a61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497e0afc15c1c037883c6094fcb8c1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9fe61edf9ee3cef0d48b8c578d317415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75840689c26611f63cf13d4a306034f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8c96c5b94aa47be781d4b0b779a96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9884182a72d0ae289f3dca91b7c0d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584556dc88911a32c00afccf7c97dec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c5d584f5bd8e93a59620d3e8759c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe98a6b23e6cd5334db6cc4145bfa5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e05790a947d57b0d826cb9011fddd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed787279b2727841bb367a01b4b8a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a498939469b3ec0650b2c7443346ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ff563f0e8aa3643ed0585b5b94e9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f749c0b7672d68f5378bf45248c0a68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b03601dfb12c7d8f1d37ffdbaa131f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bd9a1d5cd5158431db51278220fc0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf74195969714f998f17ed3464f9667429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ffc0804562d0340643e16847c3b9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41bfb8a04787138b905523f48dfc19431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652986354a812b81d96d4e930226285432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde917f8b987f6a496094b5c2bc63b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7bb10c92feb07fee206f91b09941f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8b2d0815f331c32aa2e2d67fa8402435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a52cbbe43ac626185b0f745a54cd61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa9d74552f0f52c0b2f9bccdb6e842437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aefbaca78b5dfd3f8ee04c1a14523438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71941be472a580a3320d147077ae06f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e43dca33f3048f381f9cc61a135b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1a77601cc9e82df96311d2f4f49ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab62d5d058b3df9519cdcf4792bb37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35926ffad84e6567351de76b030fbf97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682aa3290c1234bc2b830a5d1cdf11d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984719e4fab374983d28257dc95884a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c4d84b4c8d910c46d92722988089a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0767f621e8f04a7519799b4ecfcdae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0eba63c6a12ce8648b9fd2ab40a6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93643b95174c8ef1fc86e7a0486ee21b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88d6a94bea4962f59a2623baeb6092450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c63e9cbf8e04b67ce25d7fdd52b36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73301f6d1ec3b74972eb12a9a6f778c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002017723f874bf516ac86dc104761d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b15fabeff77eab05ad99c29816def454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84449096bd0a9fd643daa1b04b3022a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d192c4358c1dcfa1bbbb8c0c02164456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3aa2a9d12e99d0a42cab417ccec8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45fb5b166c934bbe470427094879a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613fe3cde2707d60119d914e15dd291459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316966b8463df45cc4f88f5ed4295c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fa0522542f115644aecb4152660c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138121f0fb60fb5d2dabb41cd281eb1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288c5051a309761d4bcb0e736ffb8b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbeb5de8388e38c72752ddb4e1e302464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c4cf3569aed9a0817c6f36d0166c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc36a7fff6606d60f2f787087d683f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3ec2b9d6a4e723550a03a5507d552467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280493691e6a83e4f709ece7aafdf2b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8fb3448bd2cefc8ae059135b2e96b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9b968ef78eacff5167d9573cafc21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a56d53d48e1b19079b74f617820b2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd5c142161522685fdcf15199fdc1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938e02a007c400d2ba4b4f6d9fe9f9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f4b6c6d05eeb0fba001b928414459474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975d0c890909a55db2421c7b9f36474475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a085a45dfc06ce77daea051412dfcae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca2b26ae3a130552c1ae1ca43fd4d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7598f0045bd0d08bde7391770c05a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3319a69a8e5401596520cca339702479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6975ab21339b3bf0cc0df6ec170918a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73791eb9cf136f4b582721e3f252be0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe114ecef3af58fffd79ee4dbbe79d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0553a248bf74c28ea63e5c04afb1b21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84abf884b19baad8d27069d0d22172f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd59ca39935516dec58ed63b34cb35485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d031aedae79d3ae7dd5858712eafb32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc465a6eb70d955bc4af6e21f6698f2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502219b27bc4ac051d6a408f0f36a6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d494527cb6e7fad2b1a71a3a3386337489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1adcf3012b3487a748d3b78d7b4de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee295f421505ad4be747a7ba122ffd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccb6d3cc094b6abc6a3a7d06f35e08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509139b7ce448f79d685306a495b5fc9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963211c04d12ae3fd663cdca48ddfa57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b7c611da6a8d8f7a9d01168ae439f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841b40b94b03b49073e1b3a81a11257496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f45b093fc6406b31e3e9fc1769f6b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef278f68bf09c065bc20f5e44664d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3da422d7d045b8d05dcc912fabc10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af200b32ca8843757461b36d5838ea00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29aa304db4b9bd32f701384bbe1bce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5af19c51eed25902fc028db7bdc242502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3663e923998753b4b1c2691744e0581503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec098d79781db5d3f17487b55c983d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7f9fb8a890e1eb5207ca4e779f0e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eabf8d717d49fb00474150c9938077506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7d2126715159597208815acb1500d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94058bcc0db81ebc19b741f68f89ad4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e80c24aad1f6c827161d90581bff7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d8dd64a2272bea550b54de55d256a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba26a36f5cc479ba51bed508a3f87f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3698891a4a430ffdfddb57793a58a41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827ea1c330f22810f66fa0cc986acd7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dfbef0d864a32cd206305c2f154e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765142537e8785aaddf3591d5364d54f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208188d41feaa2f4f3d3c9f12a2458c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87e2bf57db8748e180ae288f8b1765517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6969d17c5a5c705a3f44eb8ce7c441518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02f4e642fa8b32db04fae6a17f439e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c7b54291d7ca7eb68e2db4d9620c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbd1697ebbf12a221237788ed0ee1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55556e0e087a2c58dfdf4835ffe4a26d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad499b1f7d7f8dc7836e82b10e95855523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9944d0ff9d80333452cb5324153c1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f45c65d0145368e7a5a59378e1f155525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332017ef474b35b135d0a7d9a97fcb37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64881d6d6dc6b24ec72123f9847b8e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bea34366735fcb52c1f748779673c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741990b1200364c99a78e8e8696f448529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca945aec6f968343bef69f7a977e09f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bde38dac05f984e8889bdfdd43d210531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020570a475c3907b6fcdce559d848127532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75cc94b58b4c02797c94ff36c8b930533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f167cdc324879e9a6500929e4de0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37758565a6a76130e59dc86e44611d5c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b3efe9d4a1e1aeaa7c80531e4d4e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d57fa2c15c6af9f7bbaf86e4b09b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712ae15d265f790d304f223c038e8c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856be365e124cabc8ab86d45f92449ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780460d19075af7edda79defefafb51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19070a0217ae7b84893b11e8f5756e2f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cd970de8656bf771ec87aa6421a49542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1215ee2797e148d992415df5923ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1dc1ca56fca8fbf8b1ee027e684be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fb8acde998f0914e113d1dc0a63f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316ef5b1b82862d918ac1cf9e5276eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01be69d8963fc1a1583f9330ce69fb8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d91b7255dd33aae48852c5304dedf9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6480b1dc587404bbad74f7cac47f6a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681dc0b57d7805e2c8c248bb9d6bd60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ff117cd72bbf409f6a511382c1351551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033e956dbdab6b9c150d5c69e7b08de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45d4b482de0813410e5751099da3a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaf1c22f1645116995fb606d8b9681554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017925785d2c1752cf78de84c90ecb19555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508368cf663ee2b012e8f684ce676e99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47a4b89553bd7feb0e50f3725ddc97557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e9b401787aeb1602de46be545171f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d1f1721f158e056b1a751f4df530c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008f64afe4c3300d6e016cc46ef0349560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568e5aa5a99611597e008ec9d7a37b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59b94c7cdf5355dfba03031e6ee37b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27da3c42e227752013ba1adec6c78bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42123334be975626f83db6defe012d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76650368304e45f7e90ddb6333f30e18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32302ebe4e32fe1182ab17504e4153ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff2ad2ea2db21668e48b519740fa68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6841a0b4fba0faf9ede982a98f93c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789e1baa94efb9f2a60c8713e9de163569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82897a6c9f1a23d945cbdebed0fcc50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb883992c97fb48313bafa27457672a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d21b5fcee86443e53cd1e2eb5fb077572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a637beaf9cb24dd8acdf380c8d96f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185a256a247652854e90e43feb105c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d98fdb2c32171fb61b5b558a9c7e12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd3aafe98322387ae3752e8adb3294576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2654658bcc761bb1cdfe6fcb460c95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebec02fcb18fcf11cae41c7708c974e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf3c90b9a4c7fc82ee072c6d681729579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcff4716aed408f0ddbf0b92ed05407580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228dba9817c9e62d29ea6f2d2856d7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bff1e438768024ac42260208fd502f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6899c9b67c187f311a2a436684e971583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec624b425890815d420b89b3662a66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0c546bea42d105993e4530d1bf064585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efdf1a34abd393e2046bdbfb8e770f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7655bf43d159ed9364ed6794d60cb0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd19b5b82062862902e8234d9d10f75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cd1690b4a581f03852b37ad22257a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7461e96fb8367ac7dbc8107e864706590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b8fac2a1d04bdf9e79f6aab01285d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1db497812d3fe05af6ace89f65bc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe7cefb54e3a683ac09da1ee02b39f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1bb8ed6b6406061d23f4b75c70348594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708ce2675da2b44b55a98e353c98083595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db6a83d2953e9d41fd072cd629d74e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f7fd56a6bf5110baf3e88dd9157be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f4eabadb759420e7ba96c2fb269c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58456c0200967f158657d97d0bf769c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9f9c2741d0894c3c8aef38778fda7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a41315068f1b4d01371226e2966d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4e6104e6a67a72276a6256944b80d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8305eeb70615fa3d0c94b3915f5f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecec58823753f3cc37f795a31ce7d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9041ef05376f66e822c4cc8e48c76cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c37f610e4a2fe251957e2b22afaa8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22b734cf0886573e419fb735e984da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80d16bcd4c5a92465d8c4e816cc1bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b6e76c2b68a8098fef517f0f4db99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14cd52d0e5a0d1df05a2101432fe84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cb1a94de846a3c55006eff373059a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16063a10d37eb10fc472d880a42a274612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40752e30411eb727780c0ff5b9b775613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f15bc2d0634b159fe9f962c96c0a16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb465c692a566662a5010eaee8059a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bdd41b6fbdf92390fa3d71b51f4a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964cd4ea61adb4435b18622409e89bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efed83270e5a1ba3c64825ec288af4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661e359eb042d1a05d536be0c5118e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929511b6912262b41e8c44a9fe74625620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f02ac15c007e2ea77724e4d49d4011621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73423d92590887d172df586e736b3571622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c05e032b3de0b318eae07a6f9e283623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21910c2ab4d4675d105bebb4893e8995624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b8f469765e06f5561c991fcd9d711625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44585516d2dc6b1c37fc652824fe9efa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db79bc72e73d03fe0a88fb45c9c8cef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52b2ef34fc768255716984eea3dd96628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970326958b8d1771295a796cec9d907629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84da67d29634195557c592737202bfe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290c5570d51a2881a53c7ef47fdbb30631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0e0b16a465462b025a40521248407632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67875023bfc7f01e4a789124a7922136633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d18975919ca1b7829ec7ae8f9f13b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd703a30e563499373ec23f4f0b2859b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0907dd36458e00dec078239bd132a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc791200f571613db19348d6bea0ae7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea565acbd898a6b70f4d8d44f08689a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10ffa2823efe7f1d5adf8ebec8e6a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b5477fbda2f6a38743b9523916436640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7cb9c7e28f5a3f978a867fa491fb2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9945ca98ff29804f03389ae20d9c88a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfd486a17315a7b8254b3ffda6aeb8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99abdb2e6bbfdcc377ec5e6d190843b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fbd167119bf8968dbf241d4069115645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d7a937526cb50f69131d1c7895fa8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745963977717c97ecf4078d636260a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a255624394541bab2cae60a577cef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae56589fd77f0e6acdfed3373ee0c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aa4eb3faf9b25fb303eddcac4d14f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cd6f40724c3647b2193c6c34dba7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da2ddcb6cd086266a024449d982baa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcba96087f0a2060a71a759166cfef4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ebc09d71530a2eb84810280f78116654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d213e2bf597eb4a2879e724617d524655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d793d392223ed011dfb575e20f631656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89aef43a6acafc5671363a4a28cc0e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25467d41a6bb40f8c2ffb52fc3af225658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fb620a34e06eca050a97824b5149c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1a17b6a43a4358201bfc85da234be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb9286f6a0b8514ba30a330fe83e81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1452c08ece6b50960634fbd03656f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d7baa204533f695cd2a5bcb1af6eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83bb8c3ad8c28588b32e0812970764664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0214023d3f9f91b5b5d2235c7e0e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f00b240491d3d5586b07e64a36161666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d387e03335ec856b514f0d3f331382667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f05d76afa5fae6a1987f7d66e63b97668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1814a60a2a4372841ab95565ff949669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa370ac92f9f3f8b0853330f9f7f443b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d67f77ae1bff98a8e178c881aa621671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95122e07303f848ab6e033f6f8630af9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44ae6035fadb6be561e09bd0917a49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1de94efe995bce693e52fe4bf2b7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3516b5e6b5c2c2fe99b42b5d84ed73675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59d68badf06ab471d5593cf62845a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59613d9a90cd63ec2bbb5d86c32e60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ba6bf71596fdbe42a65e0b4fa2f74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe06a397f2e838525eac1e776c62a48679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df858dd4ec2e694e5b96fd4dd046f557680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827323b371f0935bd6dd194a37e76be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ccfd17764f6467a7f6520b99c1840682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182d2641b3d0f014c14cf9ded4f8d64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14daeb61c51d6a1731dfb51bf547c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c99ff2e68891fe2f4600c5b24247c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009e731826ade23ed6983c56fbd6db9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cd6a80ca006128cb2f71b58d54729687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19eb75cea3b0c4221180168a6c72d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061e3590557902936ec25bd1e5a977f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088bb0cbc8834dc65033561386086f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bf6800bd40c9f4000c278e76708da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70cc4f7f245bbb8fb21c41e2879219692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f59b0ce088bc5c6e3260c68d51923c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007234e3e8e8ef4a378a3e70341d85f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd51fd7c143b83fcf19afeebb568e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ef3d26bc28ec32e1849ccd805277d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6710a4bcd50ba2e9281fe3ec6de7f9a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebcc83dfa01630c5be737ccdac0e96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb77c27a4526a08cfaa2f306ebcd23699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76d8adafac4b8221a0708926aad9b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2251853cbde84d2ea032721399fc5b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23549aaf7194498777c8aa75bca82ce9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42830bd44f4627f2f2908f119aace26d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d8f94f4c2c3f225560ce736d58985704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7db8dbc31f4fce02decab2c124e836705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c659a66266f7625a10514fb0450016706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aa8fe06d8e487cebd3607ff5835b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b965839209c0313d5ad32331d596d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21984a1fd7103b0844ed335bad87e253709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba780104ef5ece1ee030ea9dc004ae4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89d2abfea0ecb8d1a18907281d6208711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf348eebb46416e90636d88b03dad05c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da129fe25061bfc4f9ded67e6e9b0fd5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f1aae1d555f26873c9e45f1082e01714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ebe5b61828d220a8511158758dc24715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf874a55775f849962b698adb328ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ced560790502ad7590e18e987b717b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e83383ab6a1693766cba6d326aa7f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff292281a3dc415e7450955453f7f07e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b698c7e59142a55d68d48e445b32a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1163753867d4e067dbfa19fb92463721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ff83defb915d10f4598b68daa84d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8fb0f4441a22218802e24eb16da58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3720ab5c3704ed1ab8e490b736beff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6142d2153006f3fdab16e39db954b4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c796e87819c6c1716bbb5285d7b822726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddc1274bbc781c41c048c4192d9cbb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec43d093e130b8431a95fb5dca06af8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705c9674c79bd2a676d7c6b959b76b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffa88083387f6422141be7df3e4bba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047767c2e2ab331d1c69f4cf0fffe86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91fa4d80545364343b897ce0b82508732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f60714d63fd9519d2f756954ac5d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965fca646fbd54429fa4c54785aade5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfa76c496739b8ebd9cf1a9af0bbba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8275367201e3504f245ed6a7bc19dee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45a7c5c0bbc7c14ae56ec9eea25993737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47a5f82f9533c409d0d76e25f9e525738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ee9716ba2cbc44caec831feb4fc3a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc853c55b0ac29dd4311e209c27ae9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c915d79f3da4bf56ca726c0c005cc7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d097d7c5e2eb2bddaf6cc188428ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63e3fe8c87677a73dc01ea7a9f888a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55360933989393c6a57a346ee155b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0c69acdcbe7b53b14f389400ea95a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abdece7a396ab061fb4e62044768a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebc4c4457323537104ff0d2db198e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd45c2922e0ee66caa86d38fcb2834748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff35326d16ee8243f1e9de56f14633749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bf137c077cd1864a9f631300554fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcadc12ce6c70165b99f236de32fb7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce368744706b0dc333af5b579271dfc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f06996632314634f05dbbace08705d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90292937f51b3f4ad11fe606c253c5e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ed654a4488579da15bdb4de640da5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276c427bfe61aaea12fdcdd8fb2fc71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b9ecae1c265b5a0f944cb0d672fb6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d589eff0cc9a803ea9504bfcb21f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77de0670a22197c0a5a2a0d7071a63759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20c6d66bd66fa288ad66075b9c69ac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29de4a144b97ec17918dcd520c1b86761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102b784f059828504dc81e11cf98c1b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100bcb8646d0f6d49766618569b539a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b8a044cbed77f5156519a32972fbe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeabbd58f856ed3af281e7b3428cab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaa8017de72e2a68098ac0c4e70e94766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620b47384e0f96a30ed243683ed892e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e69731e5cf0c88e8d44da039709c7c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fc90c0334773ebf462a31150b3983769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f817def9493f8b649f7ef67154d825b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb207fbc760989cc31c6cff61a653af771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430d7f419e1a23be326e1c529a0a590772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8677ef46efa0c78c93bf8f7f2c06b773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>